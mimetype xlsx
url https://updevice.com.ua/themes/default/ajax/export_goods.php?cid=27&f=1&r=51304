--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f8938f07714002ee825be4bec3eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077dfbb1ef363e5be0f15fe23920ce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e928e27d4b6706ba0ec69033d1a317a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a5d99b1424bec8173463a426de02f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176186970a5ef7f9f981134d9cf4405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2029ca9a19bbe30198410e6ecc1ad406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bdc25c5a33abc8c82789bee960d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a0f9b1a9c24f754a0680b6e361968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8bbe5d4da7034f180ccf2f529961f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808910041b913cd740b52345e4efd8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34618c3c900712eda0c034090c17c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029741c257254e7ecda74b350cbb4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8816f66124694f6099bb7d35b7de7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d8d279d51e276f570f274754da4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db3e63a85f547e231e34f9855503e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0520f339b892798588554fa585be0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ffb9b12e8b5315f725077efe4f7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289aa557e6f779e54b1bbe565adfe8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104dec256e0b049099f575e4abc626919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295b0bb2b92f5b14b4ccb4f7eadb1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22f5b6bb4196796be9e6743491da621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e661575426f63cf0a2b02070e9f11e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098f0fbac5a5dff14bdc92ea9a7e3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956dda4a7f47258f4cf925fa63c622224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70cde139a2e2d6f54111da55fb920825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da635ef2b3977db2ac17d897b3a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d911f71d6e9f3a51e0c6c25aa5b46327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b489e5517ef08c431e978dc2b6f2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350570a7ea32c753d3d6aa27b02ee6fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6fadc0fa80e38bca69567f3e0624c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8d68dd071ef5f070ef17a90785c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55217063ee70b6e631d65faf10ffc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab1e718c65617c4b2d93dd824e57733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b210aad9ec6ca3ac097ca39fc55cb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7541a953301ca4cef381cd7870c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d687cc0fa2daf3a88cb921ed60e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2d08bfb1f892083d93abd7c04c4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf8759b5e3d4fe067ff7a30d0d7ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc6dc27d5cd8f8bf90a0af68dcb11b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d42f0430e983c7fdd95e782abc3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314137159514947ae64bd75a4320c72141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d83db856de77409ec62896562de2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f510a822420a9d66077276f870cc0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3990e863f6b6a6c83b2659b9871b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad004f53c50da89ac31da3c0cfa5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213bf3034918aa4e5d84f960058e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71e31efaf8d646ca23a32a69f9ff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af5667f79fd65bb98a6f98a153cb4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc75b8262242b4b49b68a82dbfca5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057adecc28f4331aa1ace2aa58a120a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ab0a42ee7e7daa6969b48f9b35a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84be54ae97600b9ae8ca66ddfc89c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab07f195e94a1441f59dc828762e1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e53c0622c92bc79fdbce1d27fa9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9ef560ed1f37ed74b0a06bfa313d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ab49e3e3f867db718865acb2d89a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c3afceddc6800d15fb627b961b29957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685183c5e930065c67d6b9047fe290b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546447161adaf06714398d32c3647159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dfca87b967d44f1f3ce879b4f08e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534a16e6c4084066471e00ae408c2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f622c4c262eb80d73266bc33e1daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511ff011e49a76ee41528d2bd981f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9db9dd14ed057d15e059b2a2587064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189551e1a74a7ffc3675465c68e69c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a322b626f9d21e97597b6e7d699566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961367e57001876e9a095eb58316577967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d60279ee355f7e325d08b4fdcb60068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae817cc207495a14cd960d46db813769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f7f7a55de970633ac9142facffc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019893ea0771e883bd2f171f6d2a684771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634367a4fb421e869997a41bca3f6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291f19176847776cf0b3bfaa8d5d33373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f36a2f0b58f8772f3024e634b5c71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af1188c29e7da22a6f10dcb17c02975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8998ea3fe947bac347ecabd450ec4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795ba49527282228a71485e7792bc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba937e6636de3612a3350f33c02a25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4175c2db4a3bd7041ced3265b6a751479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacbfca6627b25e60d77c07193984d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd1519e8a12314e7ec4d041a08cd3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660947b3ebcef1a8b5736c705fb2d3ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ea4be119b6488b6065356136258983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b79c196697d0542b7fc6a920cc31484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828781e048a1f6c2cd664a68fde31e5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0330154247d0fdd446514f007c82a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e9e7c11a404aaf34ded6e979984087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d314da1fdd1631029a47741aeb8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd2605a92faff0f14a9caa5ccca9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762fdba4b1ec8de3b75471718a7b3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80468022c69b5679524a909708484191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b11164b791e487e7ba03ec80caafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f18a90033a1d1c52428c0b7053a2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634fe897170011f2c3a8621f5794eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc9a8f7fa4731838aa97b7d1cf0da095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aaa440e7c28f3040f3f84fa1b3c9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbf14dde43843ac25878104a07e0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c49fe7e0745e26023c0627099304398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa387c89a69085c453b796e097e4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4de56fd5febb1c79163c26e920883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227021aea9caa24fa9228b89b5a5b68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a2c0b54845b2b560d6fbdc7708ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949cf8c0e4c1f11fd006a54ad73c048103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645a7051342a13e4d67bf8e99ef34f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f230e198304d60069167edeb2ec2299105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d70bcb70ef620639791e9158452b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0be7526db0447f65b49eb2fd3eee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad285662b288f8415fb2c991079fb2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0380286a62a4112c566e5e3be81abe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02304b37cf0ddd789d3f987e67801c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7e1007fe0c49a11a835b2cce3d70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428ca06c9e0b2eed3fa2cd95947feca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b6f472c0f4b79e889b4a0b4bf52f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d2b095d968e030f4192df6582bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a53ec3f68c6dd034a04df25685117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b5eba76c2680970eba9389a6334e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caec034b3ac5ad4b06459621862b5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747c6af703bcfad425125279b7abfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cceb9fc661ac4cbd83d2fcdcf7c841119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d15c8edc0ddaed32263867f12a29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a0ac542bb0087c9c05be90b1e426121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c21896e9b8fa0fda51dda2fade4f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0a3856546a4e5c88937ff667c3ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd188ad1ff80c743c91cce6b1320a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643b52f9f4e75baba26ab2d6ce356b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae992764e486ba6514e9b47a33c69f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5af1b4a4f28b6c82e4a38fb5d54e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152d96836794447a2d80a29ba40d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6808c5ca0be99fe228ce439c5f193b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae9ccdf3c7179b1a8b8278b0b1cfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084971a08b38ab70e56afcf10d46d87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6d96b92138a4f7448a5145e87973132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3643c2b2f929d40792f3bddbeba796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd3c2d4a35fde69e98284138a70f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36df1dd702425b06a8d3099faa3ba1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae82a578e1c5810eeeef1aef8851c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9773aeafc50b8cac53493153e655c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af993871723b57314a0a638df6edac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c5ea061245cd957471b37fa763ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eabb7f538bfe6e8d28f506a61e230c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76afd3a13f3b9f8cbb522bd587c996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b093ad7b783ae9e154dc6438527ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415fb2b2a41d5fb9154c20a39203837143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd59ed02e981e1572f1d559fc472102144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a152df2da6cca0a81fbb82e3d894f54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e77fdf43399eb5a7bc364378528e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846c060b332465ae80d543c6643568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11cc9f372f43aa6a8873efc5727d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d167b4d211adda262b9f8e8e5c210ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f374ce99e444f6e87806baf6b077150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32561bbde316e4afce2cfa94d0c7ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b45c43dcfb537ff822f1b1d22b262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e5a97466b54ff4c595cee02f4a66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0747dbe181ba224cf52fb72f58bdd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76908d0828762e9465ab09d749340d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b28c1abb2c3894d9e2fd27ad7fa76a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9cab3fbd483d195d79ed79cf56dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fdfc3208254049a4223930654af5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b895db56c35835bd9385a254266e02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86b28f9f58ac55c730ff78c7aa1520160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d757efccd1c1eed38970e0f4c44df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300023592bcc806f165a7a4c02b4f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e41ac44bbd604ac340d988ffd20da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4fb6d7793285ca3c076ed401016b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5214be74615323a7c253e73f43d19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1112b2540957e8f75a1874dcc1079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147050eeeb8d1bff9cef1c1c9c40ba57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b7f6f7ea1eb492ba5cb9870924bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa151cc9f198addaac9934a8f35bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41bbd70c033d1048de0cb80ebe1da8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2921a030dc9ac53f484fa92c1c49c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea0d4124dde6b70769417387f7ee83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4204686138de487cc884fed780589b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028140924951d5b2d1c8f68dc3cdabd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b592dafc0121428afd47e34c1e2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f28c8cbf08f6f126b6897a6cd473e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c0584922bef48f1d4ee251bba9c10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136734194fe7864acee382610c20495f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef772e941dfb10b96cdf85e8acca0c13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a31d7382ab2cca229f90362457fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0800b35722765584d3acd1addf4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d00968e5760fe50c650b9a2c82a051182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a796f6b56f9e02bbd61c26105bbd33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6084e8941ca58c5166b90459623f47b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aab1793d4d34a533fb9f979db87d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b301f5256b83f097d6881791b7e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f853c21becb8488baa4617ae2c8b7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ad744579b9a9132cf8cf89c7b90ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b9d1ef604c25a87c316e56d1e840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf530b2379d8ffae0577a3e31eba4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6736f954046d714c027f0fded1539a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327556c71ea1e41b43f08043f7f63601192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f898d96f8d3aa192046d0d301d70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49e3df03abb180e44d29fd4b3881f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8742c48e636144c35b730dac33414195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69658b29716eeb07c26f25e730270196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bbed851244f50f33e420dc0acb4b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada39c360b6a9bdc381440ee05bf91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb96201e66102d648d66f003a5f4d1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510acf4fa1f8eb3c036b5a9000d9136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f203d58b3847fa19af796859dce7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f870c409bf3766448f3d05582e9df9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354351a5f0703e792bf5f2a1f1d794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdee7436d0175a87ca8850c95a4fda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f017f8e864d616c5dae65f336ca6d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a8102656a6229a481bf20ed3edfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e95956d383367dd064dd30af2b06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1be6b8f57b6980b2bf2e2cea2d34a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d42e4634a5de1a7aa8552194ab7b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a50ab05b9c4e5936feff61d512bb6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d05ec6877d2d0ce86d96b1672af9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b86303a8bdd053f49c4b75873a4c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae1249c0bb3b71bba282f1d458e47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b27e48d7b30a3ec374cf210b35f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fa6a42fd4b6b4f2eade9638ae123215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da40d3b84041ef1bcd26a46fd3904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31add28e3bde613e6eefcc4b7fbc43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78088a6eedaaf89462d43f479f5cfb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf23138d865d353517532af90e11d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a68a380ee6b63ca06d025b0d26d18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4198dc6bcb053d1513f24b5eebc61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e71431b7e14e959bbbebbce0889fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10926272b31a01c307b8e5a3ffbc53b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c6e10f26056501a2768e4e1e5abb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501b91088275f8a3e6b5db9694366e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6594c0e3d8501968943b3081954ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc9093a81031c3733f17c8854bab93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5df81ae5cc1c752cf13f7b789d41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb78a76073a1b9f1903d1e0c0be8a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d20eb33be88eb2c6b0a0f8765eb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5932f51d0418a25a4339963ab1f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f5cb70972d98a5d08bb5fab9c67a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f3271a88f03b8c54a59fa25e506be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c1b23f1f29cad4eb3437605b018a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6589f7156839f35ee3a8f488f3c77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f538270c2b23e14ca12cc43bf581236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a574dab3a34099fc4b6c83b60503c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5523eb5c935f2385f8a6ea56b00ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029358336b3cf56afbadf5887ae7cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70b57067faab56a33044f60e0dbf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b558d2e0d36d4cc245d2a45b5da8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5fa849ab796aa50e2c02f1aa94c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b739b58c275c494ecb1fce887db341243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d454c5cf9e16cd3ea61a4dd8731dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58bff31af50d06c140fe4161c76b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f76a56c399d7973fda80609edb25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440284cf5d23c62511df00d793ebdf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a354019dbb5eb0626c67ad96014eecb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165c2cad828cc6f4339725b9e5f938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb95fbe7950f8f2e52c638b3e58f9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f3f89c6f3b71e53db6fc1de9d2ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a1dc7e958e6fcc774746ba630b59c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7f12efada883dc7e694b09e426f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4becece13e82ee31576fc151bde86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31915b842c723bd873acff3d3e8de5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb089885fab90d186813a18f02e93c6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277e8f218723d8ebb241cda8a12be4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3538f93225d857eeafccdccdbe596258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980636c7ff7c001aae305f85e024e16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa430a68fae9aa2dc07a3bb53ea4bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee605868bb681ce4630add5514a61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6df043c5452e16c44a6e5d29934c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938549491456a052adcf0b6482d7292263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92bce486c1a7a424c6dd3421ae26f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2087ce7a2bebea03cbfb9f2379ba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e71f87ab2c340b2c558330222298266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0885813a3bae1e9688589a15ca41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450781732e1076c5c382cc9f39623c6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea35837a3fe235b471bd9d773020e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ac4b2e5a10d5b8e1abaf9a562eac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34878aa74c4f155547c49daed7f6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3430e90449f186f87d33c63fcfb8cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f576410f6099a4981bbc3fe2bef3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e97e9fcd890ecf063f40f5cba6a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0850bed8d4fea6795431322d6f104275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2c89c8763080e3f346194ba840ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a268505b50eb7787f6234fb8e2c9c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd06e6a6df6656c87bb3e34de9be0e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c599616e7445eed1b765cf94c3789279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3131534593dcc446d564505de768f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab101cc17b6b8ba7c67224ea798d09a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed358e1d933c5c3306179ac962dc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c51de92f1a5c40698e6b6f6eae4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a99582163d67f0a793e87c71d5c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d5b03c22c5b18963e3c2fe38f803285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a43d6d01c0dac8aa46e64b9936eec4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533581fe97f1bce704f64441d08438f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d0e9ed1a3a216ad5a34c534c343c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd6038c6cc295d916a328ab3169fe1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a860595c4dbc272939023c39cd6e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbc3e4fb15f491c66a5a7b1cff438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725ae7f6ee310e10445dad2be7426f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82841367d7b8bd8aa67eef7b497792e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d1999155d4121b1890f3656ebe88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90e763ccffe73ec37b584d5b779ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d7d2ff75a84b0d02a48f681696320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3363804b61de54846087577373a4c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cad69a6fe7a182a4233fdc4f086d99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a223a67e15013afbb1a69cecbc7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a87bab3766042d13cfab31b895a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694e69fabc9aa7bebc95c32ce82d65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad572ce97578398e6bc2f99a7c528e90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad04306be917fe1f227453ff1e96d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431643a2de75985a75c7fd0099982c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee35336e80a37b543f9d977f822c32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e4807723693da9e3b900878c66e2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ba89f4df1f130e4a674267729cf75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c7f36c2b6c3b81b1b24002087a98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15f3755dc29f46a2d516cb5dce3cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ad227b7cf7dc47df5d3be2a9e27e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e97b911aff9862e2f122b21154d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d8574aa014f6fbb0f712fbcfe95c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500510350dfaef0e2e6d586b4723b1e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e05857ee5f016c82f3e87df1bc88b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465b6457df544cce404fa075378463c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acec16334f1fce51113df94725d122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dec66192a63a658d4a821553a6df80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ca8832c255993cf2e8e333088025e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278987a9c6caf52951f096678aee860a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcd07618c5760b3aaa42397300c15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5344e4dd6b6760534d127b6d03a3e20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619dad95dd52a755b21ee5c9ee14400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4c49a67571bbde0ddf74881bd7bfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf953a895a5129c1e6e0fd10e03d142c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc72ecc47796aa6536591d6e70778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969ea892786648bfc33df5c10bbcee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe348e69a978acda79cd65ed5e963b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab03aa6dab4a62ff7a2566630f363328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e4ac3711712c5e0111de02082eb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7df9cf4406c5524556511fb65181330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed219a92129049138214f51b785d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cccc4ead927600d749d19358e475e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867db5cc0eb792f13c803fdb547781333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62e5d9159998e09b3bbc2e76334b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e94224f755b81ae0da9102c8af50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa28135b9f7baa2529b10af830c4a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab3153945750f6daf1565eb591bda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1b6d3379ebcae4a67eaa611e5c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d26edd89f49a342b381c1e78987476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5fc8277de2bc08d845beacb63f8ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acefb3919b29e5098321991e9fda2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50d4829fff22df8ad2b2d4fb6d7569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c492978f76ad06ce75f04420d1383f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff034328362979eeb055c56016b5d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5b9a1fa27de4461ea20ede273d1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312f3741b51980dfde587c131afdeb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1cc8a4e330f76388d582aaf3c17b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d126fe6fd1d6305658a5493079f9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f69df2dfd40f473ce13e8f20f2bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f0dc274dee4eac54886f284f5bc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df089106d8083799b45162aecfe3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f1638a10d544150d789ccaffcbca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6c80bc40ba547a87d44853e16bed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f746c8e0bbf61355c1fddc2be864621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd676ae5bf140eead32e44c06df591c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d380f59063e7c2b54dab6a7d9cc5a5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1518ad0d624e2ba897509513e440d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4c3fcc1af3c108f973e5f8249e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613797277c6f84635e2347a7ff1ce7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608332ce5977598f9bc7b6de037d4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca04d2175a13e21c4c8f3d2e5e27c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646800d2bac8a38eacc9a8052f059ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb3a56492201be67be3030912a291d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8895951dfdc4d95ab3f41174e2b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5d7219c416ece33bd65c90674f0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396d576ad9ae64329756193176fe2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7587c2ac083af16d3e05c1380604234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978ddedb2a643f3515e4a051e9f22f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889c9cf2dd89d2f54cdb4800cc4b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3fe26bc89c0901d6de54a8f0a10237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53106cc3cd678eff99063f5b784201238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f894092f6cc3827c773a343cb710b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620cfdbd799d22ff4791ca0d22d92a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e29c018052acb271dea58792a5ff741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2ca3746e4bcd0f0b635b820a36cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c7f2643b91369837d33500918f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f2e7398c0c320e693dff5933315b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13401f5f06cb62abd14fbd6cec20745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c9abc79f62c4ffbbf3c43342753446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64eb44d1d85f17a0db33b439a4d9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559757e0f6704e0551438bd568716048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a672043e001819ba6aa9696814cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efbe882501532c21445c9183aab9da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eac675a0ab222fc33732a45c2a99c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8999d9c3948a98490ceb7ee29126b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6363c98c41bb2daf3a49d5061529cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d690fd34ab97abc8f641d5e436136e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650f406ba9b7a0f35ceec8977bb862255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbdab546b8c0a3c5f8d022a4018c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cb6a16e6bd01da8d6f133463821857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5723de90a73dfcee1ef186fa7a01b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb650e80f37f8cbe7f8c25f93c818159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda356c0d9253da64d9894b752c76d0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf41260d463b41d7c88b12beeef28c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ec0bc527e7a374760510d02d4e3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ddfef5e91ded9d5750014e891cc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b33cf237eaf5d7d2e8eba2027fb5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9394c609009a0dd0750fb12d12d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e378c46f65b71a4fc52509f8e2bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7eece3418d16f2643eaca8706c3d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e1cce4bdbf0db3b2f3289edfa46968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035e71a12323e48da7354a168be19969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300856833230826cb53a2d0923732e9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35166128656714308a60c145c3e486271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b2859f25a8a1a0717fbe4028d5d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6c45493382819626849bad2f41cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35363b4129cacc5d4245e4f9a19a1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828688c66e1ab8e83cfa80f0b8e65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ed40835c58b38a2c30a9831fea8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9ccc11dd8e0d4c5004592cd8036f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83c727c7bcfb86866eb854f68bd4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a7247590a029c4b129f3d2059c9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895524f4d50ebbccb8d22272123ed9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e6faa8ac9908807170a8efbbc64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c8fc5d1529894f778acace6a200882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e02ab29766c772f31ee87b0cc3c0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec532411b147590e80904994d6833f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38337a5ee355e442d24f4451aaf92b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443356130dc9a2959d177ba46559f23686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe504fc2418b0cd19051776d484515387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4c05eac41da86f3cb9ff1003cf9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d9201fc78b8f0c8a09f535faa7fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5602934573e2600714bb20f26c67d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e0923b250ab496623f8b42139d5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b9470c8b8835f166d1ed0771057692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fdab5ed2c6ea8a88db5e7b421f88f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd84e6fc31cba59af023ef1a21f9d5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4836fb10026533f1e5eb67f11a93895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95f78ffdd524472283d6666b0651796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525efdb455fabb400f2335f9426ba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9ef319b66c13038a40fc75b006b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9062cc749414be043b87fbc33f62299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f14cd0530474d5af2c73067a028dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848af82b9d9fae173eed00e14aa363c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c59338c55a991f58e0ea2f64da6c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62c36e7caef691895d43a046a74f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610b934166bb0e33284dcb855cd9559104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26992ab23c0df91547fe7ce66132f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811990c95aaf15be9b8a7fa8528946f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eca631664593b1bb87b756a2d7ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2103625b261a462ae6851d6a53db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54adfd787bfc6b3db3f7038e89ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93566ad1756faf3eb84479fb0a7ac98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a72569f8d68c2f8fe23407155a635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e47e743c2461bcb695e36174c814de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7df0ce185dc6d9e67b8a3d9240af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d05bd77671f07d86de64aa1700dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167bf6afa1049586460bbabd9d504e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b525377c7e0304d35edc799474af6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6382b5c25979bee136ae106e992ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f1bd5a87f3cba8f3b0597c0f9a32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662feace42bbd9764cd34c88e74277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48493e5da770e82c5798e9ff00309167120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f1bd7094e96abe8318ed7f41e1be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d6082bac55582acbd55d8aac938c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3cd7866b1e836007f84d59e164ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993f84540ceca05f51762ca854ed26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80afe7d91b5f541a16efeaebe131f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b86fc895be440e0ed576b52c3bd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7212422d6a0916b89c998f2211b689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca0978900b04d0f34e48c436e9250128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd58cc4c9bc06be326205d3d6d65c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac190168e17ddbeb3eb898e5f65b4bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db216302576b32e749eeed2f0a3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf6dac36e62ea6ef7da5bbd1ef4cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7074e5036ccf883c24828dcbcec4112133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb379d5c61361491a8d65bb1f4d8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c0fa677881ba65c46fb663d270db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf49343b579b8c2565302afed1aeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5b91c149930abbfb0ed604290842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c74fdb67a45fad69d048df885bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f16b0f2bd3ec5779f6075780a659139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5f04fb6e709a36fed3a5c9d548b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e249a8752b8d905ac77423f02c8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3db3b215f1c9cd869528e544ebba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170940e2b23896a58379c37b8ed723d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1681b8963b40abfc46e44821825f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfdae60917a1cf13f405bfe7dfe327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252380c56e8647cd27435a82661f3606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c49cbe0c4443bc10a2ede662c53e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56bc2a46a763c898f1d07e102cf77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b834f7a267f787a043a2844afbfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe460654656adcec260419fb083a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e9c09f7a7cdbc9ef4ef4e152cd3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8152d4344a7f38abf0d9202e51b0873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c231569a2702f4469da40a4beb8d6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb864d9e40a46c7bbaa4f7b7f83271154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a70d2a89ae2a17ae9618b7ca65699f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08f1ba5c9290e19812c5eee56daf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208446f7db14d8e355e25fd78c6b44d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccf5532024a9acfb50aca80975a1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be2381d66eb051b3dcba9ac8c038b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428884049cb27ca3ce016dc9be673c23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f47e5ff1f6e973cc06f530d394d94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ee51238df39db4e03ca51055f3e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096e6ad503cd0f18f843d98258ac32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05513d967ffac943b70456195b8659af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915bd58678c5d3bcdb156a5dd562bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464974158ab920d38d8553c9b47df26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29fb57925e9412c8584adddc1fe93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707bfcf191e01a9735cfb69ec3290d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0810effef82c54ceb7f7fcc70759c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25d10c59943dc13a16d9fc2ec405e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2eb1a7d5c9cd355acc60d67eb2720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358f678adabbcc1ae1584334e7899b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e16a89eb691b16526e580fc63cd7ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea06eacefcfe813627c9289c0f1e462174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482470f40f40929f7c674147a79d1587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645bc0e6de118add9f4e9f3e2b7855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2dc85c6bc9ecbf3c26a919de46b2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e67594b5763a73f3a54ec78a2ef83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929c1197fee10fbea3484cfa0e78ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489be6311547e0eda45a3974c507f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f97e95d5ef08a4680d2f9405c6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037c734ad35764e37f6f83b73a3125182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9400fad58120665cdc1e6bebff7de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29cdc930487f922385d7e06ae2241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0bdb08e1115a614272eafbf36828185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791f144b69804c115a6d1ba9898ed76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e998a115d06a50d61202f35b668ecc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accaa79a0e5dc967dd5af8b3af020b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca00c6cf50b58c5ba512f87b70f2b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f10e2b10015a4b2ecb88f56547e71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9e264a7603e3b815a0e07ddf2afa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5eac069bea5a962d1a8018362872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd1c98d69eaaeab820c5f7ba4fa99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1dfec6967e52d233602f5bff7a416194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83de34bbfd5cf632496bbac0dc0c1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc174bddd5dd9fd76d5d12ee52728a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf79a8c688acc9efab3f67bef5e835e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8d920c9fedd81bbe35364f7517c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d24fb681d4b3a5ccc3214dbf5fcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22b2e120f41d1170fc830968ea5b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea11392a512468a6bb41bdccc6086e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa04d3cde000f7381076ecfe7c85d88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e770c190a9b997c3dee6fa2586ed2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee897fd49d4b30cf6dfeeed673a9ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d5d1a84fc4df65cc7cf996bc1a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc6e365fbf9c38b415b0922a438a73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b89ba6cba8675ee88685ba47b3199207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde281fc5a02a1bab5c93c646ff5f727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee399ba314f00ce247c6d8884efd81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd0286e318f2c6b25f169b35f6f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e85fe4dc2c69eef3d94a44cbc8efc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6aeff306e4088c8a573fb7c93f9da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85e6e4283ec19b708bffc0b7a59bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f378e77abadc1d624312eb804bea8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2bd3729fdca88f8bfa6eb153bd0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec817c07f55241e2a5e4b06de56512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3b479d63be25b51be043feb61a05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f2fb5a98de34279bc620f664f2ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf88ead012fce532f7db14a79c5260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd01031a98c012dd79453b1a0b9020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f81e74db5fc8353ba73506d1b035221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2e8e5d9d4637bdde3e2781782d44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95e87bca17d8b52c75b6a0c30abb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02bbccfd05446f1670ab787746d86d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba385055d38eca2db4b60e6573919d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17da404d18760a94233c93600851b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcb8d3126ee626dd32e7873d87d0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f0ae91b111cf5df51370148f7dc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b854f4c5d90e992fe9f5e5a1b933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719edff12b789e6f6221fbc8df2e70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c4d53d1f3411f165fbadf0a5223a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774517d0e686e97e1f5b1a5d5fba4acb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f146ba11fb1d2cc8c9486ad3cd763233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646abdd6becc3abc3b3923d531e5c9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5bc598954a766dcc47c878d65b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170f2a494b8e505e65c6df03914d07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57714c46063c620afe8e3c2e5fff45cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f30dc7903703ecdf96da25eb68c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58979bbabb1e44cac8ccea39d3667d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f15e319b56d12aadd41ee5b87e35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4a861131dc1b75ab1e8d1431fef24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e073c83322ab4e7957ea7460f59e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ec2eb0bcf247df0c05065ee11718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb41b0c0af1bf847d06869c8af417244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bb1ce7254decc9038dca3b5986a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35259ce49051ac714c1ba84266ab6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae945faf0cc1fe65f5b097126e0e766e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acffece2ea095d8baa15b66009c33a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56556a6094a2cbf04aecaa31140d1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f8c4cad1e26c9065c5f4e7af1344250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e303e1d183a9e204a21a371f424a3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc189af01080c18bb5afbb82cf513a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412e0982c54c12af6374e752783ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bbf08c4b3e900d8eb31d601663a06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c13c3dfe87b1b0782c125b3ff899d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca30b81a5ef1df79b75ab57670201b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846468f5c7c02494e22aa2c51fa9d48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f879788ea5f3571c37b5cf92cc89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ced8a8ed336cd3db89ce3a507aab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a1b4c9290eeae051159cb6b2d8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f41e6ec8d6a1b1cf0bace106dc224261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e3bf0d84d617a2649768f6093e90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c8ea87db6f47e506981bdc849783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81eccf964c476a3995f61a129992a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17817eb0af06aac4064ca3b17bcfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b3c487c4d486db00b34ac0f68597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea531d93a3a220309e7aa35bc4f9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2df597d9fe273f05567ac8057752d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86169a0633614631d668c53f27d3938a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c0ba6f91a46609ce94f7b10430489270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c68e30d678bffc1b0f180cd3da83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8024d0f07a8ab0ae29e94a7060d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b2011a00e81386d154cabf67723d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb27af7303ca88602c527a64c322be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9af82c97cd75d313a54ea13e0f0b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a1d5440b7dce5f5a3722cf6fe22b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb782fba40214e58305da63af02407d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0edb92012a698065c1e53e4a47b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc3f978b6f722edd79d9ac006929f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82788f02d44b74a3e1d1aaea46ff00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58c31ff45bc62c16e77bd2cab791a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdec628959b2fe7b6a0df5d98cd836282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b8fb1cebbcaecc1799224b826a2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7d1a4440b02e608985a808101e84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd65779b6fd3957296160de3f94399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba0493cd06d321faf3da4ef887634286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60308ab6a4bb06f0b476d4d3124f7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901d1b4e080fc1a2528e09db1e8a79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4023fb43962a4ae432850377928f801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071bb251b43daab43ba029fb76def92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa4acef3906c75538afb4d074ea97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31e3bf1d308c1dc27bca18e7fe970292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de6bfa54edb4deb2fb168a326ec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3676efe1fb481caf742c72e5c7b7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143c0915fed7f94a1739c1044c0f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a140e6bf85e78710ff073beac1637a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87037c3a303e9df4a5924c1782fcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1aba8e335012bd96994271ea4ff5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31444e7fe005d126d29f9c7720a18f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970734f309e722febec652ebb53242a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1054aa30fbc6ce04c76f6aff684f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62fd012fc99f3e94f798fe5a39257302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53411460a5405285d04fb67ecb1b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5a0dd4a797f9fbbeda9134df9d01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18dd51e661b7029a77620a0892d449305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a07fd2e345e47106ab584d97066455306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6000e82fff48c2349daa4e2ac8f148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871793b94b68b638b6f8f767d8f01b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422461833327478ee5e1920e6c7ea78f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae38ee031d002d909f36363601455310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d5b41be06c51c9cb66223e7a711dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517e2c319059fdfb64235ed23457d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ca32e74e54eb97fb6c2f4cf26da4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacbd2357ac65cd5f7ed2f676716bae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8e2914c40e948a19190dfb288815315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e030a685dfeb302175046f5be5d68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a26dc9b0a8d82a6f45d927f2218fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcca8312a075eda54d25bfa5d3b4e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447328d6fd0f59b9d3f57410e5d2421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed0a169f34da8f7ac731b536d38e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829182d0df36523a896f67073deb2759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bcdb2013988ea9b1b478060e54e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99657c1358df1432f134b5ed69185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe89dd2d7db65f771112f285dfa46c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6aa251118127e1e3a668ceccfc7ed325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>