--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62e5d9159998e09b3bbc2e76334b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e94224f755b81ae0da9102c8af50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa28135b9f7baa2529b10af830c4a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab3153945750f6daf1565eb591bda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1b6d3379ebcae4a67eaa611e5c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d26edd89f49a342b381c1e78987476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5fc8277de2bc08d845beacb63f8ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acefb3919b29e5098321991e9fda2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50d4829fff22df8ad2b2d4fb6d7569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c492978f76ad06ce75f04420d1383f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff034328362979eeb055c56016b5d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5b9a1fa27de4461ea20ede273d1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312f3741b51980dfde587c131afdeb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1cc8a4e330f76388d582aaf3c17b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d126fe6fd1d6305658a5493079f9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f69df2dfd40f473ce13e8f20f2bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f0dc274dee4eac54886f284f5bc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df089106d8083799b45162aecfe3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f1638a10d544150d789ccaffcbca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6c80bc40ba547a87d44853e16bed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f746c8e0bbf61355c1fddc2be864621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd676ae5bf140eead32e44c06df591c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d380f59063e7c2b54dab6a7d9cc5a5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1518ad0d624e2ba897509513e440d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4c3fcc1af3c108f973e5f8249e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613797277c6f84635e2347a7ff1ce7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608332ce5977598f9bc7b6de037d4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca04d2175a13e21c4c8f3d2e5e27c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646800d2bac8a38eacc9a8052f059ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb3a56492201be67be3030912a291d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8895951dfdc4d95ab3f41174e2b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5d7219c416ece33bd65c90674f0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396d576ad9ae64329756193176fe2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7587c2ac083af16d3e05c1380604234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978ddedb2a643f3515e4a051e9f22f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889c9cf2dd89d2f54cdb4800cc4b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3fe26bc89c0901d6de54a8f0a10237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53106cc3cd678eff99063f5b784201238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f894092f6cc3827c773a343cb710b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620cfdbd799d22ff4791ca0d22d92a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e29c018052acb271dea58792a5ff741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2ca3746e4bcd0f0b635b820a36cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c7f2643b91369837d33500918f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f2e7398c0c320e693dff5933315b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13401f5f06cb62abd14fbd6cec20745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c9abc79f62c4ffbbf3c43342753446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64eb44d1d85f17a0db33b439a4d9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559757e0f6704e0551438bd568716048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a672043e001819ba6aa9696814cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efbe882501532c21445c9183aab9da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eac675a0ab222fc33732a45c2a99c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8999d9c3948a98490ceb7ee29126b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6363c98c41bb2daf3a49d5061529cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d690fd34ab97abc8f641d5e436136e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650f406ba9b7a0f35ceec8977bb862255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbdab546b8c0a3c5f8d022a4018c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cb6a16e6bd01da8d6f133463821857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5723de90a73dfcee1ef186fa7a01b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb650e80f37f8cbe7f8c25f93c818159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda356c0d9253da64d9894b752c76d0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf41260d463b41d7c88b12beeef28c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ec0bc527e7a374760510d02d4e3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ddfef5e91ded9d5750014e891cc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b33cf237eaf5d7d2e8eba2027fb5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9394c609009a0dd0750fb12d12d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e378c46f65b71a4fc52509f8e2bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7eece3418d16f2643eaca8706c3d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e1cce4bdbf0db3b2f3289edfa46968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035e71a12323e48da7354a168be19969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300856833230826cb53a2d0923732e9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35166128656714308a60c145c3e486271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b2859f25a8a1a0717fbe4028d5d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6c45493382819626849bad2f41cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35363b4129cacc5d4245e4f9a19a1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828688c66e1ab8e83cfa80f0b8e65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ed40835c58b38a2c30a9831fea8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9ccc11dd8e0d4c5004592cd8036f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83c727c7bcfb86866eb854f68bd4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a7247590a029c4b129f3d2059c9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895524f4d50ebbccb8d22272123ed9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e6faa8ac9908807170a8efbbc64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c8fc5d1529894f778acace6a200882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e02ab29766c772f31ee87b0cc3c0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec532411b147590e80904994d6833f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38337a5ee355e442d24f4451aaf92b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443356130dc9a2959d177ba46559f23686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe504fc2418b0cd19051776d484515387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4c05eac41da86f3cb9ff1003cf9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d9201fc78b8f0c8a09f535faa7fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5602934573e2600714bb20f26c67d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e0923b250ab496623f8b42139d5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b9470c8b8835f166d1ed0771057692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fdab5ed2c6ea8a88db5e7b421f88f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd84e6fc31cba59af023ef1a21f9d5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4836fb10026533f1e5eb67f11a93895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95f78ffdd524472283d6666b0651796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525efdb455fabb400f2335f9426ba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9ef319b66c13038a40fc75b006b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9062cc749414be043b87fbc33f62299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f14cd0530474d5af2c73067a028dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848af82b9d9fae173eed00e14aa363c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c59338c55a991f58e0ea2f64da6c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62c36e7caef691895d43a046a74f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610b934166bb0e33284dcb855cd9559104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26992ab23c0df91547fe7ce66132f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811990c95aaf15be9b8a7fa8528946f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eca631664593b1bb87b756a2d7ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2103625b261a462ae6851d6a53db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54adfd787bfc6b3db3f7038e89ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93566ad1756faf3eb84479fb0a7ac98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a72569f8d68c2f8fe23407155a635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e47e743c2461bcb695e36174c814de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7df0ce185dc6d9e67b8a3d9240af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d05bd77671f07d86de64aa1700dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167bf6afa1049586460bbabd9d504e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b525377c7e0304d35edc799474af6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6382b5c25979bee136ae106e992ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f1bd5a87f3cba8f3b0597c0f9a32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662feace42bbd9764cd34c88e74277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48493e5da770e82c5798e9ff00309167120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f1bd7094e96abe8318ed7f41e1be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d6082bac55582acbd55d8aac938c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3cd7866b1e836007f84d59e164ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993f84540ceca05f51762ca854ed26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80afe7d91b5f541a16efeaebe131f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b86fc895be440e0ed576b52c3bd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7212422d6a0916b89c998f2211b689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca0978900b04d0f34e48c436e9250128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd58cc4c9bc06be326205d3d6d65c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac190168e17ddbeb3eb898e5f65b4bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db216302576b32e749eeed2f0a3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf6dac36e62ea6ef7da5bbd1ef4cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7074e5036ccf883c24828dcbcec4112133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb379d5c61361491a8d65bb1f4d8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c0fa677881ba65c46fb663d270db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf49343b579b8c2565302afed1aeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5b91c149930abbfb0ed604290842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c74fdb67a45fad69d048df885bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f16b0f2bd3ec5779f6075780a659139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5f04fb6e709a36fed3a5c9d548b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e249a8752b8d905ac77423f02c8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3db3b215f1c9cd869528e544ebba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170940e2b23896a58379c37b8ed723d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1681b8963b40abfc46e44821825f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfdae60917a1cf13f405bfe7dfe327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252380c56e8647cd27435a82661f3606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c49cbe0c4443bc10a2ede662c53e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56bc2a46a763c898f1d07e102cf77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b834f7a267f787a043a2844afbfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe460654656adcec260419fb083a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e9c09f7a7cdbc9ef4ef4e152cd3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8152d4344a7f38abf0d9202e51b0873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c231569a2702f4469da40a4beb8d6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb864d9e40a46c7bbaa4f7b7f83271154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a70d2a89ae2a17ae9618b7ca65699f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08f1ba5c9290e19812c5eee56daf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208446f7db14d8e355e25fd78c6b44d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccf5532024a9acfb50aca80975a1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be2381d66eb051b3dcba9ac8c038b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428884049cb27ca3ce016dc9be673c23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f47e5ff1f6e973cc06f530d394d94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ee51238df39db4e03ca51055f3e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096e6ad503cd0f18f843d98258ac32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05513d967ffac943b70456195b8659af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915bd58678c5d3bcdb156a5dd562bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464974158ab920d38d8553c9b47df26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29fb57925e9412c8584adddc1fe93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707bfcf191e01a9735cfb69ec3290d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0810effef82c54ceb7f7fcc70759c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25d10c59943dc13a16d9fc2ec405e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2eb1a7d5c9cd355acc60d67eb2720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358f678adabbcc1ae1584334e7899b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e16a89eb691b16526e580fc63cd7ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea06eacefcfe813627c9289c0f1e462174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482470f40f40929f7c674147a79d1587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645bc0e6de118add9f4e9f3e2b7855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2dc85c6bc9ecbf3c26a919de46b2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e67594b5763a73f3a54ec78a2ef83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929c1197fee10fbea3484cfa0e78ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489be6311547e0eda45a3974c507f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f97e95d5ef08a4680d2f9405c6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037c734ad35764e37f6f83b73a3125182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9400fad58120665cdc1e6bebff7de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29cdc930487f922385d7e06ae2241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0bdb08e1115a614272eafbf36828185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791f144b69804c115a6d1ba9898ed76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e998a115d06a50d61202f35b668ecc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accaa79a0e5dc967dd5af8b3af020b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca00c6cf50b58c5ba512f87b70f2b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f10e2b10015a4b2ecb88f56547e71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9e264a7603e3b815a0e07ddf2afa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5eac069bea5a962d1a8018362872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd1c98d69eaaeab820c5f7ba4fa99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1dfec6967e52d233602f5bff7a416194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83de34bbfd5cf632496bbac0dc0c1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc174bddd5dd9fd76d5d12ee52728a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf79a8c688acc9efab3f67bef5e835e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8d920c9fedd81bbe35364f7517c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d24fb681d4b3a5ccc3214dbf5fcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22b2e120f41d1170fc830968ea5b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea11392a512468a6bb41bdccc6086e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa04d3cde000f7381076ecfe7c85d88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e770c190a9b997c3dee6fa2586ed2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee897fd49d4b30cf6dfeeed673a9ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d5d1a84fc4df65cc7cf996bc1a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc6e365fbf9c38b415b0922a438a73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b89ba6cba8675ee88685ba47b3199207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde281fc5a02a1bab5c93c646ff5f727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee399ba314f00ce247c6d8884efd81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd0286e318f2c6b25f169b35f6f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e85fe4dc2c69eef3d94a44cbc8efc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6aeff306e4088c8a573fb7c93f9da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85e6e4283ec19b708bffc0b7a59bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f378e77abadc1d624312eb804bea8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2bd3729fdca88f8bfa6eb153bd0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec817c07f55241e2a5e4b06de56512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3b479d63be25b51be043feb61a05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f2fb5a98de34279bc620f664f2ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf88ead012fce532f7db14a79c5260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd01031a98c012dd79453b1a0b9020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f81e74db5fc8353ba73506d1b035221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2e8e5d9d4637bdde3e2781782d44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95e87bca17d8b52c75b6a0c30abb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02bbccfd05446f1670ab787746d86d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba385055d38eca2db4b60e6573919d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17da404d18760a94233c93600851b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcb8d3126ee626dd32e7873d87d0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f0ae91b111cf5df51370148f7dc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b854f4c5d90e992fe9f5e5a1b933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719edff12b789e6f6221fbc8df2e70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c4d53d1f3411f165fbadf0a5223a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774517d0e686e97e1f5b1a5d5fba4acb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f146ba11fb1d2cc8c9486ad3cd763233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646abdd6becc3abc3b3923d531e5c9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5bc598954a766dcc47c878d65b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170f2a494b8e505e65c6df03914d07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57714c46063c620afe8e3c2e5fff45cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f30dc7903703ecdf96da25eb68c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58979bbabb1e44cac8ccea39d3667d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f15e319b56d12aadd41ee5b87e35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4a861131dc1b75ab1e8d1431fef24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e073c83322ab4e7957ea7460f59e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ec2eb0bcf247df0c05065ee11718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb41b0c0af1bf847d06869c8af417244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bb1ce7254decc9038dca3b5986a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35259ce49051ac714c1ba84266ab6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae945faf0cc1fe65f5b097126e0e766e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acffece2ea095d8baa15b66009c33a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56556a6094a2cbf04aecaa31140d1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f8c4cad1e26c9065c5f4e7af1344250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e303e1d183a9e204a21a371f424a3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc189af01080c18bb5afbb82cf513a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412e0982c54c12af6374e752783ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bbf08c4b3e900d8eb31d601663a06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c13c3dfe87b1b0782c125b3ff899d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca30b81a5ef1df79b75ab57670201b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846468f5c7c02494e22aa2c51fa9d48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f879788ea5f3571c37b5cf92cc89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ced8a8ed336cd3db89ce3a507aab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a1b4c9290eeae051159cb6b2d8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f41e6ec8d6a1b1cf0bace106dc224261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e3bf0d84d617a2649768f6093e90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c8ea87db6f47e506981bdc849783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81eccf964c476a3995f61a129992a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17817eb0af06aac4064ca3b17bcfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b3c487c4d486db00b34ac0f68597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea531d93a3a220309e7aa35bc4f9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2df597d9fe273f05567ac8057752d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86169a0633614631d668c53f27d3938a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c0ba6f91a46609ce94f7b10430489270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c68e30d678bffc1b0f180cd3da83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8024d0f07a8ab0ae29e94a7060d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b2011a00e81386d154cabf67723d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb27af7303ca88602c527a64c322be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9af82c97cd75d313a54ea13e0f0b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a1d5440b7dce5f5a3722cf6fe22b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb782fba40214e58305da63af02407d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0edb92012a698065c1e53e4a47b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc3f978b6f722edd79d9ac006929f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82788f02d44b74a3e1d1aaea46ff00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58c31ff45bc62c16e77bd2cab791a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdec628959b2fe7b6a0df5d98cd836282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b8fb1cebbcaecc1799224b826a2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7d1a4440b02e608985a808101e84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd65779b6fd3957296160de3f94399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba0493cd06d321faf3da4ef887634286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60308ab6a4bb06f0b476d4d3124f7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901d1b4e080fc1a2528e09db1e8a79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4023fb43962a4ae432850377928f801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071bb251b43daab43ba029fb76def92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa4acef3906c75538afb4d074ea97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31e3bf1d308c1dc27bca18e7fe970292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de6bfa54edb4deb2fb168a326ec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3676efe1fb481caf742c72e5c7b7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143c0915fed7f94a1739c1044c0f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a140e6bf85e78710ff073beac1637a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87037c3a303e9df4a5924c1782fcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1aba8e335012bd96994271ea4ff5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31444e7fe005d126d29f9c7720a18f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970734f309e722febec652ebb53242a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1054aa30fbc6ce04c76f6aff684f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62fd012fc99f3e94f798fe5a39257302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53411460a5405285d04fb67ecb1b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5a0dd4a797f9fbbeda9134df9d01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18dd51e661b7029a77620a0892d449305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a07fd2e345e47106ab584d97066455306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6000e82fff48c2349daa4e2ac8f148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871793b94b68b638b6f8f767d8f01b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422461833327478ee5e1920e6c7ea78f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae38ee031d002d909f36363601455310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d5b41be06c51c9cb66223e7a711dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517e2c319059fdfb64235ed23457d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ca32e74e54eb97fb6c2f4cf26da4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacbd2357ac65cd5f7ed2f676716bae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8e2914c40e948a19190dfb288815315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e030a685dfeb302175046f5be5d68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a26dc9b0a8d82a6f45d927f2218fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcca8312a075eda54d25bfa5d3b4e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447328d6fd0f59b9d3f57410e5d2421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed0a169f34da8f7ac731b536d38e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829182d0df36523a896f67073deb2759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bcdb2013988ea9b1b478060e54e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99657c1358df1432f134b5ed69185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe89dd2d7db65f771112f285dfa46c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6aa251118127e1e3a668ceccfc7ed325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9718dd3fd07048afb19d9c5600afa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd74aca04c8062150c4489b54c357e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36477e6e2ad67b9ad0e8d6ec821ac1ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353edafb052e0f0e6ee7d2673984864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c0452f190bb61182334e9a3b2d4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8ad8d1b1a8b7b6b0fecd92ad41666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09454caae0cb5bfba4538cf63ba4b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0785fb50e99cd0715be1770a0dfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece42b5dd0dde10620f2c667bbcda1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787cf8541441e75feae0b6860b7572310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6d7f5b93c0890910d9bf84031d3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449651602d54c665766801adcefbd79812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9934191bb7a5000ff86ebca5dfd67913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6c6bdc4866b900c2295030c517bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70ab0decb93e8906a972794638b4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc480b3a8c666a31d39761eedfba416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f838893a51bf9c268996446dbf50117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5faeb27d1b4fbe56a63906a8ef6f4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae1305cff4ddb4ea2e6161bfd989619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8700cb9e6173750678ae4226bc3f1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b44197f4a7e7727b145d25be4d32d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d427d10176f9ae53446f9cd166d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7687ef70522f8645fd4ccedcc31623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6e1b3b714d3a576d6ebe9e607e9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa551a47c7f9424e8d75aa1f1eff99725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370572bbd3b1b312b4e24ac15ff44f6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188da352e58405f89043e96bace8fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8faf8aad2fea943f65f7ff383e78bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f033128e7f38c32469520ff6e8a91029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f60c4e7edff35111a9ff54f7005a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527256be5c1743d2f7b6eaa8e88d62a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40204f6f373ec7f1953a6f26a1dbb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5aa85c0b3f2fd293d4b89b586a3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf447aec1e3bb652928ed9fbc1a4c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7dcebf98bca6abd33c83b24290f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccadfa8b49fe2a16556bb5eb491f4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4360bab36e0b2f1013980bbc21457e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a1f0729a1284c4fe2a034c029fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd254f9c10a8bf6900c4249c14a9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc27ad4c14d5c89a44bbb079a56b78440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcefa71dcd4182b494e27043d35235641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489fa91792420f1aca686acbf686a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fba36bfe40766564a3d496e279b7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6aae0069976c5a621808a766244ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275939021192ff360664b4c60d30b55645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39bbc1674ec067877d767770806ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28225332915ed0e68153267a5400747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9307b77a4cca43a4c375d8421e23248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4583c5c497663b1fbb03381f99f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d128b279f39cd93ce0a363cb937866c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eedbc68bcc0a707fe606bd334bf0be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8857e8643fb0c7d9c9ae099a367f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead874c2728dd2c904db42ad742dcc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fbb8c671c28ec657bfbe0c76a0ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409da8fc95ef7b04dc86b4a2826b9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2332bf676ba34a6c8e6abfeabe41756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57444e3a301e9a05ad7d180db3f5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea96aa3803e860f43bad54374ee9fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12677f4d6e3ea3d6ecf73e74b447359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e58b057f2f397e365f5859bd7071360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b9a44d459cee596e89ad345dd1fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f00af27c2543f4855ac6db309ba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b242e641021412aa2e2962a61d7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60fbd4fec920848b0d7dfbbba7d4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b9c14c69839b6bf667a1b8017013865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21590dbf22bf3ff11e1b836dc0583066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691931d9389eeeb07dc4070ea8f8890167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcf69d6f96cf6f4acb0148ae80209568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868bd94776a9a6d82ada2dbf09fd9bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d92b43224ce7b55e8227f46ae7efce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43f986ca15003e12ce3eb2b25f998471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af07d16601103fa65e13c669b2f03c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a62304b9e7185c7b6722152156d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b44e0630e93d99708676558a8ba9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45fedc722a1bfc9d94d564206688f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d01aec71249b8b92598e124880ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea59f694b55df248953e8316bc85377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640307a24319a9f9a4c79d9c4c08298878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9fdfd2b8ff17f9dc499e6ff5aedb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4076fa38efcd7d31b86d116d31df15d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c112285c67a3dd554181dc6ec6f8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c2297fe39e38041862c7130d372e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334927728cded8ba16b6617f56e1634c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63dda27dd9184d22d11df3a597bd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9522aa6349825b1e90475ac4c2cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a8a4b400ab7ad738aab647b19cd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabf915efcd7c92397c7977e716e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79421270e2faf86f478724fef95d5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682628c0a76c3489f56cde98aac8fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d6ecf27fe3de5082ce5174667eef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c54c50fc7256c2ac36cc54bd6d1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3741f20e75199ae57def2d2e0fd1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae77769eec92a13055baff1481e0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939933cf86ea87c99bc162f4ded792394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e79d85923ef6c57218797ee983473c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30516f48b24222b18afa0cae80f8655e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1752250aa008f0135d5188f9dd3813197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd1a0d96ddf609a0588713c11978098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b788d3721430bf28e97ff6ba3b65a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d7da39dd8e6d616ac4bced994c99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2614b1a3747d9e84697ec1b5304c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2497c23b09db3d6eef0fcc3f2f061b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190f838e939c4f82e39bbbd896c7c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff1c4fa23ca98d2464c5f78caadc17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64181ed48dbd1aa60be21c4850717d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620849a4e45d57d4fe255f8f3eae1e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021379323403e4366231779a4512c227107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348dfe3c4b6eb7fee2fd5c06fce778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ffce6e0c13c8269eb65da4f8adc60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697173e9d253290833d0946b36d9081e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef032b39e0a15c4911ad38c88501e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65120427e07be6a453121f6245c0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e273e8debea4c48c6185f71130a75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db21aefaa10dadbd4d2e999c4ec73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e4af588b3ef8c7d829284d185f0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b254e40aac2c1d392e8aa9811b345116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c980573324c174788f4ca015338c92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e046e97474d57ca4d931fffe3528d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eed6361c6c3460cc1df1c4812b9e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf13dbf4f346e1007802c9725b6c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097cf5483e3e933d39caf3c04f3b74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe180ce262aafdc3f04df90e6f252c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21357513e7e7989aeb88946bffd8f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a94de2fe5582920e36e33bd54a9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c76e0bee6bd4424c30e16558c575e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f92a9251f86f8af49714a59a5bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6bb69a32790b7aba304d2dc0451c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c42f2692b9abeb166cdb875abae2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117625fca5cfed14072585aedc7a5f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1323d3a55c951f5c1ac2bbc8bb28f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368de3fb2cd9cf5b6bcbb764343d2af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd8802cbb4d4d64aa25b6b1fc5382132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33709f93075334d395b7dd5b7c2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ffb58d7bb3fe263d7a4ce7704ab9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236202dc490f564ba9fba1e487ff26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a30d6ceb592e15ab1bc78835d7e92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed04bad72bb7a56d4c0dc8aa39b3a71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe1c527fcbfa4e08e7a196d7087f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7557c1422e5a2df1f8a40116dc7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b2ea38be37e46f39b019cee10cc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f59b590eadd38154243a0ea04ff55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5911d1483bef45624c6e7b9f3e87af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb67e34e7d63c14220ce6e8697a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8fa82875777f8c5f4f1f5f4ade14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a96b879efd145acd44aca603a11c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0324fc02ce9f93924c96a724106c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb2998dded50aa3bc4c1bf29223dbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41a8ecc1e04eaa25753f8013b0f2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656ce512ba646cd2217afdb8c48d11e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8138b56cf8539927b30dffccb3dcc3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0540090eff84f3455298b3a604212151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248986d9dce005345d0ddab5fc18854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614e62f8ed6a5c2bc316b20bffc843153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5222eeee4925f25c9ccd4641d4a62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84751bf495fe1215a1173ce792c1075155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018469c40e8a823143673114164748156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e914e5a57a901bdbe7bff1aefa8c522157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402a48a2815dfeb225e210d68b9e3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beae509ec04c379a128050bb3d77a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ba5f72f07533b49f5603c3f42662160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4e69a00cdc13d74d689c8df2a0f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27d2695ca0dde8ec6e84d35f2aaa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d166c635a4ccefab35038f4ed8c870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3734355ec76aa1064aa11d029051164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5d60ef9ccf3d13afb279a736360c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390bc4c940aed436a644f5f3310c727166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3fd9da09942f54881813029203633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b5f52738297eddae1ea7276a6a856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a1f1a211710999bba77c540d5691169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a956c970e3ce298a6b814e8f5e35e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c63d9dbffc482ef3d264906e6aa84c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e8e2bd9af71ceefc248de2fa5ce0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2239c88e0ab1dbbf4728b44084b25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b87ed78d16f66f00e89b7b2d7170174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383518474ea0411b673fef94e114ab9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3d3b3c3736ba89cea2eb40175dcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bb3aa7a789176e249cd0fc942ef87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ff5543f7bba9ac6b5c14dd5ba9a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299ad81199bbe55ac7ede5256b347e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324463066e68c92678161290cd42966180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c42595f6fbae6c995778e955bc74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d2be2a049ce085e47755d5fb40d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb2ce53078d38309f188587cc6b15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b65787b9f98b191101dad15da3e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b7c04fc6132a6d8b6798b23d9e0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a0b23a928ca5c0c1ffd8273b014b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a95892175f580e74387eaaa99660187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753224b916f42640dd4a73cb0043f21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac026083e8097d8ba38786a0b94ef10a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd0969d9620a4afec6ba039385c6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58a9f4614074cfba6c23f057d4b5c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0742327bc8341d3279aa3e592681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b31abe2f6eb8e36b34a9d52768520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b06f680d6862abed3ea82c8ebbe9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77907edd869fee312319566093f60c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b531a27f61c4b5a5233ef87590a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181744d24abb362d0eb929297106901f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b091b28bb0386c33db691a315c859198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab51ada2016e1a2188014728fe0c24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7b487ed8f5fd77bbe22e848b1944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece437db847bebcc9a7f15f8769e30f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7aef1763359c962295a4e2d52b79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3600dac9b14079b13cd03b3d4f52f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad94a9a9f3c15854f8f570dee8707d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13c9fee1f83d7c04697bc13b04ad00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d2599a5c48267da8afa3ecbe999b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910c1af826b5089636ae7142006f93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c2b23b24d813e5a4b06306371b83a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5cdc44de436b053f57e1077420f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862ec0d2a2573a79701debb6c6b30c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07062c0ad1ca1419975b12b53a213ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666f875bc50121ac38648a52d28792212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3ddc90a0b718a42b40538afb8123213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39718ee8114337143201c39a4c197214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37e85545a50fe21ec2aab0529e727215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ab3b91c94560ab6c60f458e6d9d74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe361259559714e58fe81ebf223b0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234876a12d647c7a8f2f173ff1c37734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36232141834a0a6e2119bdd23785c69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409e7e63472d88ae2083b1f8cfcdb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406599ede940bb3e8b10ed6889dc8836221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217445f6ac7cd91aa1eba719a9a46b29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907517d7bf9057e631c04e16a938e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ea63fa1f4afd4ade292bd90e1870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241984d5a3ce63b9bcf5455c3c28b19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac721c488d56a89d93e7acb5baafa436226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee274984d0b7b5aa22bc8e19ac3418227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fb4ce0e3096d98e252c38cf85299228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd602120ba4c6800c602b57950c1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d9a332ffb8e84306c5e91b794d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca312df732bf0cd9fa0d7646fa7c58d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b4d2b448912b4dc1527e26943701232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab92ead7ef12fe6fb4eb2c39657bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07beb1cbd9b32d40ea5dda8c77c1800234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d649ef71ca01de3cccc581ce04111a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022d0d0125631bfed5b1f5744634e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791997b1a30fd40f68525e1dafda127237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c12d5c31f8a2f51d3f11fe068fe84f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb5a674571a2d6f6110bc96bae86f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a88a4779626854a0e7d536e4f2e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6fb5acde170a732bced17948c114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfacd4369f4abafeb7220a29e5d645242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab00c65f3b3c5650ec2665bbf443d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b9c48d98dbb211323a01161c5cb09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee230982ce399feede67152a462166245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064686bf4a29e9b9d6a6f3ba4069264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431cf35c9a524a41e6aff5297a02ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c029e4abb8c4d18ebac48ff84b0079e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589dc2b97004413382b71ca7cead566249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea245f657a1b590cb230d96f7141c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f204c45c1ce4a91951cdaf57d15c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd4ef57307be920c34defc3715688252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39fd9e6d0cb314d1b347822e575d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f2d62f619ff39ed53aab9116aff3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de33c35ddeeabc0df8eafe428fc0d98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca048eb97e1bb3c08ccaa823fd0e5b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79213bc4e8dc7308d9a55a4a2e9ac2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c83e3ab34b4a436da51ebe4e09c57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf80937816068800977bac4ab2d8e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3adf5155aaf99e325c609c55fc6b57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c871b13866028ef7d9880175b6c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c9e3033d6278730ceae52c334b12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224be06b60fd2cbf009ecb400384c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d05e7a4689e35923340ebcb8174b03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd75fe380e64af0e10cb5cd2523cc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439247d370ff6ecd1a2615e6cc61d19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ea338792df04a117835ee103ec7d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad37282637d8362ada10da4f68db30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f03e9f56c2a9f7d1d9c0c524da25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436459288a6898a18ab406fb0ad49d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3a12588c407606706aa94a4e6e30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f599fcd5e15831bc5cb1e848ac1b86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3b42aa2d5af6ada3c4ec8e1046e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1721d80639f5c23da94744d70afa5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a282c9ae25372dd6462a149c525a83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954413eaf1ba4d2dc2f2ebe9ff60a5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8b441aefe6c860b8a2f13d72fc56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c818ad0c97d0547eb0a7352dfffc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891748bead7ba2a5bd1ab1970cff3871279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86cdaa27921946c0d56bda77319bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7674d1c68b48122fc355ee30d50aaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa083cc31a8af9bbea895d849f759dac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c67f158e925cdba971b66b96515fa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e044edaf8c10da228b4692e2926d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467cccc584c115fde2ec7d91c411f44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb24bb3fbae2c2aac5a3a8ab87358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647845feccc2a752b82e15e3be8fbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075556639fb16f77b518676aa795517288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fef7aa8fe744635304868e56779fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3bc14343297da18ad898f01d1d7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92638dc934edbd501d1041f668e1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5aa857f3497fbdffa0e227504916d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb06ee4be7c3600c0fdfd6b328f97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390255ca1d918a1f2cf5a39e16a9593294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2a6a615b5298992297558b51ea9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a1650ba8370eb8007316465d50a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeabec51cffc377c082bdf6584a5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2de40cf98c2c14929cd67b4c63b5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11327817700048107e22172af76cd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306818360c0e83fad8499b7414e783ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4b63b461310c9b0aea872620fb763301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a12853294a7931ed2477ae18c78e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7257aa3aff02482985e1cbfe6c920303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea68ae81c866d3b1840efcc74d0ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae793337c757a7223ea575f30708828305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e04ea3ef48484b09ac77f1c6f2c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f13a59478537023f7aff7595aa1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cff1da23d80b52c55ba2798545eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5a6b3a2d5269cd54dc24dd27de75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c07a0e55c9008b28ab13fd7d6fa69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c8cdab0f2373ba0a1260b352cbf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae704a769de18b41ddb3c476d2e5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9158abc675b025643207d36f11bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b152a0351588bb3cee031522e0a04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065038a1449cfdacd91e46200852aa35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daa10adc760f5fffdad86e17be25c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85b8629e7527c3a614073bd5905978317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba208562c67d6dcdaebdf009870edf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70017dae31ebbff5e1c1a436c9ccad64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a06de66388a5b75708046eaa2bca6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7172bca121838d7bea87a74186e01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dce0058be56c79593383b1c0b1ed77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfcd7c76abdeb0c2cae66b54e0e7ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a755c8a4aca9864a052190c5c742324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a624dd0cdccc522ba4aabf683f92b5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>