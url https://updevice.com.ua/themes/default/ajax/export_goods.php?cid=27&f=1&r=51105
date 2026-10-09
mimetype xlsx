--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d6e040273bd0b8298ae2f4a7f36b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960395e88fd957fedef43c46aa48922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06dd30a7a086a4c61b36044eab9b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f22314aed19835286dd36950b53b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcbb0d609193bb9654d219d832fb745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820acf218f1eff7e830e12a1f9d4e1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425cd81d72bc02ae751e06a5de56b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f77f9e541bc611a93975edba8b788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed482095dbbaca74d4995dcbf5b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0faee39005da26301db126a5b4ae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd75a5bed0fedb1d65f7764b06079811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0572a739c89946859570aa10dc3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458768fb5ace94e9e90e6b815244e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca128794002d1edaae19b0fd202c03714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3d9acb754ea1f10f1c37d7c3259b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda86f839849da14bd9573c22ba0fd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6d651d85785037d2cc1b5dab29e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfe04a8742a16de2c1e4893f1e48e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f765736fbd2b20b3d8e11b6c1411e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91fedc2add5f8daf0371bc5177f4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcc86af2f83ddccf6a298e01fdc4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a04ee894fd42921526c7092843935922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5e476bf071cdab6ab58ff9fa8dec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edebdc43fdf2a2da82dbe7b5594fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df19f2019622604654ceafcd1fb6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1bfacea013926ee9405d4f46ca54526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07485b6cc11303e61d5b5efcbe2cfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8b1615c9eaed4b1109699102a6bd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1dfe233b91cc365713af4dc9e670829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589487e2f8f91a0321b5a126748340330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc955710025fded4189db84a067818331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1f5035ec6a1461b039015e83773d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d68216a862f21ccbd5663c9351cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd838fc33119ca0b61b12bb87f93234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec30ee6dcfbbd2198abd2b8946d85535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4fe4b0a8ed240b8793d75a67361a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78eed482f9435aa9ba4897e78d16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d0ca6ab12e05a23390602a351de338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87255ed599689f03c82e9a01ca90fefe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b2ee387e064ce74f79d6375870aae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2716eff1540c2337ef2fd1a7174df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ad028de3823263f05b213f5b2c2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319485da980828c127294f251458fcdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a78ce99ae11a749e8181783e333f4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79189d2a5c304d12b73830c91ae8a9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05810c62320ddf3d1f62ba3d5455c2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350e7af7090535a9399aa91cb356fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b597da8ad1eec2b6783e3e932bc29d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a8b376908fb952b57e9a314e8e8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd93d44aa63cecdfac3add9dae7c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda79b2ba5e92fc03617e4f39da0002d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e42f858cd5995c6f4283f7aa7c78f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad00845b2ada26a9692bfbcdb773ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4050e1d128c1763558ede0eef8b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b532bd5dda521478c9c30521145d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b871ebcab6ba6b87f58503a3393f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3d618fde46c7d2270f158948888d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26c6105491e84fb4c17301193f34858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5554d9102ea11956a59975b8c8fbd4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1788beb115f6e6f81a9f61f6ddc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b273cb3a45cfd85d4ff1014b73dca661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb433e44975d6357a3116ca1e0a83c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd6fde5df88b5c155ac622a47f72063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed6012defbc77ae481e3253804a23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50064851d92c9f59922c6c3782f92065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd5f034fd2ba69e33f225eb2707ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b76b5d76160ef1cda1e4a755de2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74129ca51dcd5197a5c7d0192d676468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab09b8aad70653fda9332bac46f7fb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f930f620165e0dfebdf7ff3bd5f4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263cfbae57285d9906bdbac23db1c6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4418b47ab60fd2723e8a3dcd04a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4851eb2f0cf2e316950e43148b4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22442b4b5f1c1d59e6ca6aa35265c53a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a170e1e05d81e51b150fb85c65979575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b25558f672cb9977db87ba77337c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95980de2ac5d840b14deab5c49be7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce1ec71b8cd379ed11054feb3c18f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb834f95e19772ab1e3e7fb32cd4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087440ee78d799338f7e55a46e7a64980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb45ecbd9eb3d15ededa7bce39593f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c0e73069b7813c9018d9f31f798482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4a02e52692c5de8e6b8e7e52c93c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4511d939bfeebbaefa45428672935b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83719249b0f62c9690b352333ef75a3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5609809e2e4acc8f435af93e28cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff3b60b9caeb6776305b5af79f69387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f617c4d8c90e49d995d3505b7a80588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad55086661dc7a5dec3cdc0169b2c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ec5ae114be8d8e1358a4ada69bee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7b7b63adfac50b7d630c279701c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa86bda705d747037bdec9835b3a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2deb14b3e7fea6a376131422a853293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0ab6434fa39c7ad791113d7b0e2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284784a89d53bbf298870d01778e5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc09f878e21e51abae7bd06947f6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37da9498605b56683035a0179c6c8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860002b05b6e604539330376131896d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32127359674608ed051acb890fac01099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ae2cd859b45ea3f6bb59c5d77d125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8e7fd18c330d81febcda88eb03c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945bd4526a988287c2cf5d3a16ec38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061a4a0fcf2bda5258250f272bceb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571a67e94dae0f73c47b7762a2db3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c402cf2b9ffea52a05856ce2490ed44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df46e9fb5abe8a8e6136c4b04d4f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e237566825ef6ec6b44bd3463bfc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fd560c0f4e9c674fe9cfa9cf7693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd094118673cd803314e6c0107cd46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841130fe906b0108e84b738e27be4506110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c89944374c08172c268c534efeef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c795cda33b0b5e09c4c8b633e38c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbd08914531ffdea636adfb3b60e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a639bc5041f6215753f7306fb9596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627f7a4fcb6f3f3b448d5c7626174c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e751d0efe7ef668412d7096b0d12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8556f96a4149f0d80496a30862af4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495c92e2acca12c57e14bb2f2ce591118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42b55d0acd3cad96e3ed849b0af24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b5858a658c62e4aeb4a4033b435e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb086a61d846d6dbd1cd597c422969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e485e2858c266f077ed60635d7b71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3cd119464683bfdc3bbede10fb8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd7a867d8ec2178de13c469a11782124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c61a01b77227d92ed2c766e25b6860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c04838e881509c0263873370c657126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef60b01eb043463d9081fb17014984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb56c3ad7e7d700d3c6e59b14d190128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a9fe8452a6d5fc495e278c879083129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d14e6cf48a8df29dfd6961d58c4be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0e06df008504999b62c8b57a688c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f428884149fa6c08e30e11d902b70c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910a8ffbffba1942a1942b9a22fd6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e62b9f4626de72c8498d01bc72d820134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ccb0aec2e2a4bc819f9c632363475135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013c74b09d9f25992092a202e9d79f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0be407fde43b60988c829f3006bc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20af457d15c6f8e97dcaaec86415226138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efbd652964e743d22c1c0772af2a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e776aec5ee9c05749be25f8023c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db92c6ea18cbb5d8affe311901203141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d27d7fef05954053166c9f8a2d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda06bb1e6dc9907bc0389b985ffeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360a192b89a98434d2f148cceab5f0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa02b2e217ef8f833a77e08a7e8724145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0180d14fef8d185c028c021ecea2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982ea6e71f4d15f4a1fa8adefccbf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d60253838becb795b17fd57a535c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9ee7c2d11f2f584ff585c605983a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c872b42aad66d832176c61fba1e523150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d11f6551c076f8e74e804c9da9d7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb2174ace242444c3abc24de24957152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6756fa875c76611faaf4d8a63977f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad229159b78bada891b0d298b82b18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb104cccdceab383a3fc50be6f9d0e07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5e66459517da9c192105057a9af0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eb45aa3518008de1975a66f717255157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc3ce88e4e0ccbd4455798c37f9ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b55352a50f2afd8cfa0e07bbfc129159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5875f9bcaa4ac4246572f6634aa5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bba1185e2aaf003b02b4db5e76c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b795086aa8d1207c117f98f128e23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade202d37c5839f310dcca715ac053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeecc723972e06feaf040e25c35b54e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a48fa7a487176329718149ff34c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df664d15fcd114327460535559d83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6545499aa9ab334eaa3b508babc420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b77c55f9981b5d171a0d963b3bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f12da80cec389d332be176a21099b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26ed248b350d2013065dd09163e6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7c0330a041bcd3f31334e7176bfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3f5d6619b6144d81b9bf79148231f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad58eb53ad6a1566b8c441bbd7a42f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff91cdcbb1ece178d0f68ff9185bf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909d7173d60ccd67bf4d759406c75ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1b812e44d981b04e1f5c99abd9fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df3af228c4df2ffea497c4ebe500f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941fae2e7678fd91009ee67e3ae5245178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22239791e918a3475164cba708fbf4cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4151638ba99ce7d32f798d34cccc59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a73c2587ed396a2f7c10892b9ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6dbad78f4f1e8f4e0db6fd9e82be1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb7bef25337fec4937bd6bef5ff0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb4253f2baa79a24961977b3fb2960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5096f2b7c15c6afa6f947029cd8b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088adbde454079f5295d8c491227fea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d007d5217aff1e30c1adfbef69a52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f19eb9cb25e67c4a85b45162b458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb7a75d3e66bc320ec7eb1a2d2dc36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887b24a4f58236b0bb0b396c086a84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdabf9bbe65ba2dac34877e17699a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cadce08e3e81e28ccfe6d4848cfaf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f9835c6f679fe9521b27c9aa43dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab246ee63d8ceeab8b069b1e6e6ffe36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225678fcf66a71927e7c71bfaec7d75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34760f8e1fe487cb2f750a6bc0c2a2ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68e23543cc2328a94fb7256f1b7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddb6badbe1f37ac29cb1a46bf2c14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd1d8fdacd59e9c354f855833705f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda520296b90462233a71ef59fefb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537ed02d2ed06acd350a4b6addac26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9d24dc75566474245f09417a4176202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae1e4f1eec6905d854f178a7f3cf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c2173c9e8d463327991d16d18a284204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1d7d2497fe06e69c6e9a56ff33b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7f25cd1438ce5ca276b97cf7b0b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5890cda631c956d255a256aef1249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87151858d4b9fbeb098e850b4da215a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701f2a6c67e515fba69dc27a49e06b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9d20708787acdc6d1b15b1b5ca6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154d5d96da85c82cbccea4c299d900211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25ff94ffce1eee97c7c0fd4e05d99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29f43aaa81e0e2595ad5a7283d4500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854075848b43529932cdfbca340dac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d9067eb37b671e562f71156816e11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5baad6c8de0fe28769fef8b70762e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609936864d93af9465b542bd960a891d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c652b57f42c6ed5bd745bec35f555b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f329d5735a08983608debb7b62bfc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770716e50d53a98ee5d9d0de1d1f2f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0fa981eb44e1e794f10716326449221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d399a5631ba43ab1114d46db77b5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af259198cb64f278c1cd6c891941d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467192cec38916f9fd246fb9d39dbaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c2edcf914ca7beba6f46703c1dea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a56bdf2c2773cbaeb1c9a6055e23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f2174444a8c7e3c3dda3e2ade3b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc92ab9abe3b5d89453bef597bea0e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf98222998ccf14cbc7ab2e5cfb50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e864702f63ac682b90c5569478c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a7c0c8916346e2f4c168b7be1dc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b839a8a333a53330f6e3678a778b6bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e54a5f1fbd79bc317878b081633c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeea51d552884aca275863e270ecfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b079d78808edf2b2cc6b3b388c1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd47d61d8982487d4f4c5d408c5a25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0b1bb7ddb2f92a023c9c74a5acce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2e667cec295914f4c501fd68961e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6becef389e41b932532b3563a304997239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f364a5a57972d3574c1effdc55c65b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105bf597a1607754f394c52f16271e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7909050719be0c2338408b4901397242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e9c0b1943d7d941e84cdb711e26c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052090431e6e2fdcc9872c45beeace62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9e0aa3fec8db75cbd5750d6150b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e29ade54ce05ccb54ca8a6ce8e61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557227bc66606e19832439988e01681b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca276504033912b8e05874dadca94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f212975b4a887cc00116c9476e01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070390ea3be9936dda83594e69f8f5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23630dd82d8ce915e54af1726d478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621154ab86f7af9a03c9164b09b99450252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858beea73858cccf1261fbc5cc33ca28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb42dd1952465bbb6c1788dbfab96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738b6303e185ee7da9493766c744d2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a40d093cc64c7beb98fe61e41ae14b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec1287ef7fca982c4ed00a1706bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e045635c80748e38d0a27a81413d15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a5b556bffe4e32fcff513919614be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b68897db901cb93c7c7b5d0caf4ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a01738b317286efef729ebcd9a80b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88962f5e34ce884f120be9107b5b2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c7bec807e3535309d7cade5eb4e27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84abdde3381e3627d4c0522288c387b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30905e7b54a0a12097933ed0898afc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc118075da18b754c5789050a1cd579266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1867ad43ac30df7fc6d4d2f0a9ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d529bfe9c723519c106846de10402c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bdb522d95cad376957eca4db60026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d69233261f78459ec65701733b4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3917a8ab1736525b84f403bc360027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601f0c8a7365a73a97f9c105986fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cb85ca2b71827c365ce37b738b8f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3884f16143b0f631680270d62b8858274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e677bb1986ee5448b323ab04f78c65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f0937c41e1c772f9d4a869bb9c2bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517799984b46aab4320b794e02087562277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d8d4670c92095573b6927e1cd818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0007237d9f3b54909075e056ec54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215a330f7d0b65dbac33df92c7232f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a31e92b55f3808f1e86a0509ef2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310169dfb920b497b83c2d98eac10ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46ad2bd7d16367d5e593525f5ddb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549585cf8fdb8fec85e1651da93f827284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d29361f182d0d12cb63aaa87b704a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd384f8f80f86355a06771409e308da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189d8d8bd14eeb4919eea406186017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa634ecd69be83173ab35e7dc73ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff744cd1685b481561eeaab7d5d48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fb18089b1cfe8cf8f1840ddac8e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05582d9393edcfc7ed4671e2eb1ba9fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846485239cba56856f2e71716ce1129f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e7632db45e38d6fe5174b97eab44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672629623914be30d567950b565fca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435448c52cf9c8b81031b9f03e64327295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a390e487ca1d9b718dc46d8630e27d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1fd3a69746db26d4a75d03b6a335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cb5dfbc8a71029fa8257d56a562e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018baadae924d3309e8f10649d3fb14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129a2b34e0c4d1c3e8fc582e433b1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d16d3b48ed20e268267af4df42f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88428fc4a2cf0d70f0a871903b5b3c07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20b69cfb37e8ffa6316fa1bf3b20d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b65c217b9a1b0006222c459cd106a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d349c4bf79a20f1ccbb30eb3b3699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0eb2b3f762524393527bf9029bb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ec622e9e7d6f5e2133bdc6f4ff6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339124c4985e1d7e450aabc4e7b86e31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266566f68fee52caeb854401692cd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930415b6a050633ea07072b89fbe717310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbf9d35912a19981ef15931a9e6a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712405f101d08ffe3548e55d0e647b5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f30355001053de3a2897a4a8be47e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf356ebe884b453debd7ab8ea5051f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce546dcabbbc0ebe3c6c7453dd4d38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff45b4380fe076591f32208fefff1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d702e9dbbf64e3d9883cbe6010fb4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca5dc5aefba6fbeb448a06528e132318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6664727511efe8a60e588316b118319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd5863b9eca34ee68c56223c896e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e43ef07fa129afa7f3ac1338e1b34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0350600e45a3b48205a22a5e7e1b78f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a69002fd68de4001cd97fcec7be7f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713cf4b1131b8c9443c856cfbd02f0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da74a5602eec0bfe26eb54f08e641325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c8dd7a2ae06697ffb20ea2639748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef51ef44e2808c1847746abc22441327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633989fb399f94dabe0abbdaaa0893328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfdb85384b014a35196ba5913cf69d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3d2de3279d85711fc488b7c10e5a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c050deb57f5923d47257f6f251d29d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360797ccaae3168b2e19df469b5c29e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a99248768c4c5f11d9b5275fc50426333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726df297cac36263514b3ad456deb301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0984565637c6e272fb0cbb40fa8972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6f012b70f6aadbb58d8e865818a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57336a75baa57d2acdad1140b38a4d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c07b588554e209eab9b9bbf7022f1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55251d846ae30e1fe1be468ede76286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29ae401b617dc4bce24f849a2d3327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8026da3a71dfc45973b74aa5c61de018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e4218b80776291c6f7baddef0e269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d74d2b48179c15dc23db3691a48410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f19a2350fbf0b78c82d936c12ca9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fb6abc1188d2609b18ad301101f3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68a53988186c481e7c8747df98ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef72bd998e18fca07e56b50c9f93ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c2fedec87c11e52c68f90dffcbde515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d1f7528426a9c8c6216e24aac062316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafab3f515176f5c879dcf90e98b5a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650f68099678335528a2ce3b05ac15b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f69ccccffb7dcc9be3a54c236f840219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ecd5a6082266f80ce2764632b41f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947325d2879ab6ff30a25fdc1054177021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6d2b84230ae2ef5543df7bfe590a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91cf9354c66616b813c71b04cb39223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b3e78ff688c79789982520818770024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba3fc46d879e6899b7545dde597dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49825bfd2706706c9a5d969ad5148226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c6b50e78badb74eef0b26839f19127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b752c0fae3567c980d1373dfb6d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897edca16a67ba78e5cf39e330129af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456491f02d88a20ef15df93386e74bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119798d412fc2ac6ded55c713dfef27131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5cf51648de2a02eef1977c152753832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01752f64c15a0f2bd0cd3b37dfe2bb8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834ea237fd7f30b0786a97881e683234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2565e6403b665b7f5fdade07da5b8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2cc191f1c698d485ce67e9371026736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db31bdf23e2c25c324c703985168237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cbba75bf8c10748682a86f9e7cdde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239b448a389aaf5b00f89ee9cc893e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205ee0fd524f309a92b9bd7e89dda8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a888c0c67d24ef67985a0764746d2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69c9165436248aaa2e46ade74d4dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26891d74539ef309a7e5d8ea0213243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275207441fcf4ae782a10ed6ca251d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407845fab75eb2e71f6052b16fce4a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a31131c7b8b89eacb27bd58e045b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c325df46e9d38f39268ebc92021e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df291af33a4caec8cd4711a16adde3c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4a6a0919e1c50f4813ab7d61bfad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c18d55a6b5f0dddb39d3811c6c8e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e562d82c59b4dd3d024b4498f4a5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b8bbaad6dccdabb988a4c3038652b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d44cf1f6c7db28c11154b3aa2d78153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7955e25f3950b80c80d247d29e354a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2ca09258534d40927856a10c1f12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311551c4fe67b0430ffa5dc4c37cf1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c97b1441c6ac5575606e9ce5658a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e134bfdc6767471dec312f124059e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b964cd4ba97a5319d9fde0a9fc6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2bd9dfb768bac2b8acb0409cbc7ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0c6d9b81d93fa03cbd53ec24abda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4669ac2c2ead4cfeed8f97843eb8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9448c18651d02806a59c934541d7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b180f57bb1d49ddd3aa89e8682553e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c82a6c839e74c2093b2085cc7dc59265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b5a8b7d48cbb5c8daf13316bbd1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e4bc15914b30a608f10f6352919fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e817996d2d297edb745bc5d7ec0b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b46691662b16519cedd54652c50e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0bb1f6a3035ed4de27a992b7bd41670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb858c301d4e3ce21b45700133e40471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ecc772ff9a06209b789a16d0beb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70569ba400ae3046489a2e0cc3eaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d39111c32b2169e136879c1ec9d1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a724b898c4eae1e394d4d050484be3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08415a470b00e15b87464b77ef4a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416d06059c4be864af085ffa02bb6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76456bf74a17908ba27a5e31e4ecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aac0cc323b804b321aacf25cafc9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdad8e9c23ad34a24e97ddae8bb0a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60994174f716d8de589ab736013dacc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ebd8bdeb0d2fb87ccade7d85ebed882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592811511eff8d576f975dfcf2ed07783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f984ffc817257b0260c9d4c468ab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deebba70aa54d41561dd1ca596d20185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16a3e56648479eec20472ee2deef0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b4259a64c390ef37fae4235d86bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b812df1cef012072a6a685b515fdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172867683099b5643ad35fb9a80bfa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7a7be9f0057f3126163a0b730ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764c01942d6b10bc7d382273151e2d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0d04ccaf3e38f0ad40371bad1fe9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27ba4c26a224240f442f63b32559c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8d355c3815b0a06b6fe64ec6c5f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e71298829678652d6dfc19a72de295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b613dfa1d24a7d400671df29cd5037d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f6af097ebe410ea6c285dc914d6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d9d8e7547080192f6ca07da11f1b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd30efe6fbef58a5312f4f829c61599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad606f9a6291d78ae9c11037bee6d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ea8c1b7f4ae06b935ad93492b774101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034d883b49277c46ccde4143d14f52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c61127e89b8448d2fe261aa59c9c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c332dd3b5100fdfc16fe1358be1f59c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd400c07e4ab1a9abababf210b86c900105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bbd10786c624c25d53b9e6e66bc04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206ed02733e64dede5aa986a466355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838f73bcccd69a2306773fee687fe6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47682f8724fa336fdbc23c44ffeef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937700217adcef6e47e0cb478e4216d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07bcf351cb0f21e93eb950187bfdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e319d1c7752ec7520faef7bbcd9a21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e3421c9da5c387a82e8c4251c9c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3697b13e11ac9bae5f9969bc76cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a7de884e6b301652f819157cffccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015721644b3b2e6c754e87d5d5f59a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f881e631449f6a801fd0fd31bf5d4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24913d5c0b459061c4141681d286490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807edba74ca19a149fbfcad956b5d77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0ebbb3534f52189d539c5ca0d553120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f997fffea0f7f35483fcf0179dda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7910d1f5def1d1172a7b07d68f71ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f62f86f161b18dfef9df3dbf0887f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70adea07a1362bc3c79c7269b85441f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40c453f83995501cb405ad25160cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d23a504b69729e0862da8bf5c8725d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81898f80ee6e416bdb55731014637127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366b0f23e3abb2e8ed7aa16bda3d2e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830530868015953ab4f8cf0a1095aa80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092ff0c24829b511a46fdd896b2834130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e7eb9923df0df81379df6f849e00f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06aff63e65341d4bb9c2cf2f2793bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d36c5519a5bafabb4f5c749453b8f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223433a98c018e4dcf9e146d1344b005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e706bcfaf4df052925570e6f215a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa9a8970135a085272b8ee44c3b04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc3b9223a74bc2573a52b21217812137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba31f80a677ed1149c251da63edad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e01d04f74ad3f4ec2d74942cd84976139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c16f182a2a3f075ce118e2ab8b2bcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136aa2b8d39337238be262a3a296fc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a67a1696d3ae2993eadc2efc3567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9354960ba6eb2c2cac6447098af6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36b1fec3f69520a266422cd876744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7e15970b6a67cd3bc60e4dfad07b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a53d39e775ef4fe107aed4ea02c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304170b3dd3228078a1d7aae04356b5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7f4e3f52956479a66b5d746bf14e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a677f042dc4ba0f0cfcf122d9f8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a9305c4784ee6bf107fc1152b36e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea9e06e644dc93175cc7e372d3522f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a13bdf5420d6d2705c8e9210978e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac2774bb9fa28bc83db30df66e2d79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1be52bb307d6b95619ca2201477e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e946dfbe099751c8693f18bf00256155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8097293aa1cc0c31c986ea802e25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54ae01a6caa10e6167936dd791a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165cac1befcad93b3144d718b0b583a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bcaabb0bf3ed6022afe03ac27da4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd1d63197f9a3b46421d09f332ed6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3041142bdae178c200528311193b5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9980a025795041c38e52eec4d192162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248d940cc456caf988bd97ffbeec005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a3a5019e51c2cb9a74f315b0487cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9574b929ff6c88e641a2529ce0da94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006cee10ad260a10560965a73ec290166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f51cedeee31d6bd41cf30062239cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e211bdf1b72c703de1c53dd4fc7f4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e842cd301cf357685ffa7a6812fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf7417f0cb54a4a8d8893daa50263170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c40a6ebc576868c042d44434fca335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1c050190575a1b181ce719787dcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9fbcc1fa559634e5d0a47bdeb00b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3f86ef1874f3f9194016435cd266174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9860f7ccd8fcec9da53371b1a333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ad2e204083fa65a93332320c4eed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c70f459894371ca8d4e678ffedbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ee270fbac5782f66f387dd530bab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f31e5fd008b0e34d2e56fb6b004c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957281041b13eba33f47b2b736ff28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e46ce2ff83ea902eb6b1d8ec207f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d5cbacf8f7b30b9035470ed8fb80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472485d904e92ce60d2cd0a0948586e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be1d38ce0356075415ae6446e2754184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bca3489244c06354416970d095794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4abc15a5dc8f77c745b3859e1411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5075b24e7bed629ee57a92713d57e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ea1c4846b427dd0f4d2263f4bb97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee3c506c1b46b9de3b9bd2c764add189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12396fe63eaaeab3a45b699cdfff655a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ddf042cbc9e19961cb04ebdba909191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395105434a8e61be1edfcaea9b7883e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d6c366684a7edacf1cb078426c8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac9c8a1d48476bb9f662fa53c8589194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e3f0a12b4fa54f96c3b188182913195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79709f3c6ae1f1ca42fb14bbbae7b27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965658a63dba8c4aec43821b8251c259197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e24c9a0441d7ec7cd6eefbb1fa00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fb47135db24f07873aa1cf8a087e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74adc153764bc595a6ede78d9b128b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af445c256bff3ea9403c3a356c91cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079262024816eaca159ce73812eb16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1974b850671a421c96f08784a2eee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c57b967d683516af739633778a6323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd7c2d875f406e6b83ba76a8af80b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7b73e58e029abd31506890403d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1bf11e9cb0bc645977a8433395065207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549282242cf13b1bcfbf3abf9b8afe29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899d8ec6fe489e77122ddc1ae36e8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f11721e2c745f1194d6a370c95392b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d9ae4f91cb776d9a5e2996ec9eb0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3e48c9c3272bab74cddb0d5d940a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cfe050ee4115d6cbcc033c66c383213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d024fb1f70757482e9cdc88ffeb48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b884ce9aabf9d19d52bc27456a2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e6b59fa3fb3b566134effd798a8dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338c4715d701fb37f993766f13ee1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d142c0918b08405013a6623e89060218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22467de42b12c6c74e980cfd437bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38315ac6771e1bf859ec36a66052599220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740cbf257223860598bf2226eb6bcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2a46dcf986b6538e34289cc2c165222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93f5c65f417ebf1360c9c01246273223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233ec9c0d7c2655dfe2df692e4f8dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250bd4e1165f63df4e1236e8728ad7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa64df3500933295399ef369f5796f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbedd85342a3bab9d9b7159ae0ad7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2463bfadd84cb9cc3314d652a7a055e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4f27eb522d9c41a0b4be58e9c68e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28690b811dbf511b548fb5457ce9f88e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7625d7fbf17f1dda4e24a4cf386ab9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c34f28f0d3dc5dce35c19bf2dec28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65ccac289c51c88da85b4b5ff85d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915e965f879af7d4c0a72088914ed1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564346dee8f7888ab6678c0db77cd1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b010a67a51ba9a4d6c9b537ade7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60eabe4e52a97793e17685b382c524237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c6a029cc96fa6f8c2198f792a92e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374446f20924ccfa146ed273e0448b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b76913b4efc6f215f8c89b849b8b3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819eb39d8c4edd91bec4653d460345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8104e909e31bf478604b48aacdfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc3d5c94c65cabccd83ddc1514b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a5e855aa421c05ae562de5255a42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b633880bea144bf24efd61f802ad65c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4398ddaa7fb619d3e0612ea447824246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f27c7dbf27b926b5984e9582c4ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f288f4f2fd25a4950de5c84d0dc73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41254cd424dec9f54bba75695aaf2d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2022144f2012c8ffa68813e648c81d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d2971be90456748e29175d6d4c95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ab686541d96037741d7c8e147d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908b3c40eb415eb0d04cc7ee9158ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece5bfe74f6a8ec697c85884779bea6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb8e26cd19e1b087d93ec9508601d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d1c7c68a21ceb3abbbe0f178ffbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057146c257eb56b28280c38aeaca85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb7cddbac4b9fa2d09da40cc22151258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16b5126f84243182adc8e2aa2150e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e780109ee2f6101cebfd253f5b7a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea89ec5839f72a9ce59d26ead8cc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42560249254b9ac8c0b844ec612321262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980485de418a45c9fb26af7d0c80963263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8cff56064f01bd45a1dd506b7678e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73366ba86ff0f6760896d254bcf17f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885893ee40cf9fcc2769423792f091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5eaba83ead459208e32577ede4c10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e27863bd16f5434df293c09f2c519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94914a99baafe07a4b65cbf1849af6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2464c64f83a47eceaa474a41cb38c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc990717874af1077e061bf35ce18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6181deb727616ada78b4be63ae63bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f94119f5ebca496ffeaa692fc77c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e409d411bf31b90d22d9805132587274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4033754de6f677032f48f7997b2316275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7c026b466c38bc1e58191bf5fb35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401dad00fca8922b4cd8acddd1ca0d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e455b95119349c875bdac792be2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ef7f61b3fc9083c0e99e62c62728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6849e17d36bef8c7b31a3b9ced4f3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8e9e436bd7f4ce48fa365c5a7eca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8242f3c76f5643284176576b1f6c22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ba20ca651633d041663b32e366a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b29c66e9f4acd57b15eb5e1071d223284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c08c6459703479756fda3f3d2950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2670bb2b2e9bbbbd13d4616b6541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea1eb9eab3d05386f6b06ec18da52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9291fb5a2b8be66424b8601cb950288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ec008f2b7d0563dd3915fdca96c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7419750d141a9266505b7f24b55745290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515697a5e34d67bd0e2f33d48f123c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb599dcc70f1f1bbb9a1025cb500c60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8065d4ce6008b35dd0d18b9d0f37e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611d67b37c5b3cb2d702cccfbe4f8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7543a9489c1ed4d380081fc37095c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6f418784f8595ef05c308627508e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b66f33af60f1f546e3b9ff98b4ebee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd7a1683c88d72540d8cc1a805e2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbec7c6cca7a285ea35fb4dca19f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a22e6dc0581e432d330a10be0b287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5170a8ac24639136e6e6dcc348193b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a03b09652a0bf0da74f828c615190302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb14e2074079b15f29097b3c2d03f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664e3165daa6dc5920c7b640e7f532304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d125c481dcaa81d25fecf7a49e05772305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045028f4a0dccc5d4ae20573bea897306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5422b8b59f94b65ffc351b5de467980307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568d2cdf7f7cf286ac3e1ff5f37c3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf222e4b6e03f8199a2ea728f5ba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e86d0ef8a18f3d32275d2faa1ffd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015eb439b3ab0b89a2eaa6284ae491e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ba6c6b12a3f57350a87f6c3bf461312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e12093a4d13117f49efc393e069b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129b9a433f42ebb2bc5ed9eef9d0ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c511fb751e2e40e7de566b3e11c49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e9fa7607b369cb4d590186923d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c27a994749f9dba6589b6b61f42e07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774f54c726ef038093c08c5a49952b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336028a86317617ad36119825dfd224319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb91dd5b4e75b12920aca5daeae30e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4ab8b59af173a5129f5d973ca473321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d3f5a582c35b998c3a0dfd601966b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362e8f9514cff4a1c913c3aaf28903323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40a11a1e2c7d335ab8c5ae477c6da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff39703d0b8fcdc9a3d79f4ef261fa325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>