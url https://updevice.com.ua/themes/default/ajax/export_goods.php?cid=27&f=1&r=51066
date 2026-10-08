--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb282022a386c69a89b83b966b6231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d5548638a6e7061e489753a190e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131396955eba7143939f137aeb3e43a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207c40b2eacdea4aa4ac789f3bc31f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976c24b0f0c20590fc2b4b8393239a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d03f9a9b13c895392e5b366e80f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c672cd266bed3062f188280f5e9257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcab56b21bfb76935508cb7a558cef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5646bf672257b38a478ede2388b8a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e9ccfc50cb84b5e59c430c3a971410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab47daa472182012aa087c784bd3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dfbe88247d2c7de3c30bc95efe23e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209195f9ce15e7667482032d2f951613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8fe54392e13a58c7cc43db1bca2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06015de2d762d5217f8b74a512f0ac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25e312e2fbbe0b6cfa631502e2a6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b5caa81fe6575be195f26fd2b7e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93b97560210ec00ada9fe6e75591918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c18721c88e90d8e04085a37da938319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500cc4f5d04bba0aa2454d1d94afe7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4c20c0ec715a3df3dcc07cba33d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb86d84c5b253e4038ba6f8d588d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4841a62a9216b9feb4a401789013e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c909f52735e7e49349eb83cbf96f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a839a284c5602162106bbecd226bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c9d59a578711df4589841dfcab37226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06328866f3c1569d754a2fd9e32c97ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ba418375ab60d19ad42e879783cb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dbacb12c74e632d6ccff4f277675e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5d5398d178f659929bb16179588a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05bab7b67fc5c177b04d5d7b945d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f779e714f28a0d561aedf0d964a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995615c4e11a855b864a999b3b073833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f356ada47ddb056d1f4b220fc06534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d789d0b465b88578574297cda17135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a23eb5813f39549ede7c7c2c0e06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199dac9fb777ac95d168df92c49781837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce027f73c139de36329a84663f48dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971cbf2d138e2cab55dd246394153e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc042ff568a33f1004cddf33c80ccba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995833e40a277cada5990fd1a3f69441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a9a2e3445ade7dd3fb9c915012c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3520ddecc1c7b6aea1acf007da2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0a614002aff43987b076ee4d262e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e763106b4c139d3097cfc06f688b9e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d60bbdb4624446d8908e52c58ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff71156ae17564c8f096b7dc003b7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b104681ef0e0a2ae133a35261d6ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52ef44eb0b8c52703857dfb44c78d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be36848e79ceaad059d6e8cbcd8963450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9789dc662cdfbf79d4a439bb6fb55151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b24037ea4d9da51df83d78eb603a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711458a6e67fc049ba6c219052e5f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439ac75063cbca577725d8c9b04cb3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7982e3703c10accfd3531cc327559855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288c4e7eeed9697220260261af546856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c88cd73fa2bb3c1e8cfb72b946e3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee8afeeae4367464a578df94b8a0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6260fede9e12b1b40d6339cd5626d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff578db5dd85ae43624d15f96647160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56de555366caf38b6e00c8e1662bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece9ae59cc3e009ab8509e9dbdcb5d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4317366fc3858eaa87d6c97e207ef9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef201d11dca4873cfb91e27e6365f0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa7a56d13d0bafbb5139aac3fe18565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce46d569c3089d053528ed5a76c25e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f95e46ec67cb612ce1a88e257cd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167e77438ae8f5760579f5e9ccbe3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8948b9a3d2f657fce6319f5cd6fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc920f98d5760e127b63caafec8caac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282176c7c506f3dfee1ea6841288369271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1aa8dce44af34e577b34d3bbf7c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706cb232d90b27da94727b7dfe21f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bca0159d0c3185711ca880f39668e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103444cfa6f5366d7318464506777475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d056f41f3d603bc8b8f4547bad8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986d57565f5c3c239e5408f834080977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64392727f3b067e8512818906d88eaed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d71b0599a87e13bcd8270c05f589079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d17f7fc5bd4ee60f08e6754c1ed180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bddcf4300445552e8fe97ea8c0528e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f755b6166fc6b321c34254fc4ba28982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27859d9d1cae92477109b4b73b967b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f83220c2f52ff1d97eca3c07d556bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a59182ddd51db7ff2987197a8ac9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccf71ff8b4bb0fb735a0e9820a2e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc97d64c5d5a417d58475c95104ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b846521db8aaf44edd8601492ba76988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67fe52a8cad3823e98ce7cac9536889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ba164984abd0e61f0a79022e52c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05870092c25e1ba9a0d3877e884990e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7bd6458096d74842b7e6fbde55ad192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59a0d7a3cec28e3a4bdd54122d2fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d6dfe4cd9ff5dfad3eb5bee3146e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7dc5879116ba661a8ff5a27a6c6a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0036f6e47da993380ab9f93297aae296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb329d07622909efc2e3b4dfc08df0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6772d017299f4e17f23e3c8435b8fff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc9e491de574ec39a9576801289af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a71661b132830e4abe48b7374d9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff32ce01c4fc950337f245d6ac4f45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c253f5735633d9dc1534c9f7ce541102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cf89fc8dc296127abf88d164ab41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c168ac932d07b89e2f73dfbef9365104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865bff08f38bb0a9fefdfe2278ea94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5d7d31730bff3d42fbbce78722d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0219bab3da92d6dd9750a7d05090107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db9ed4e86775aa9966aa4efce6b30d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666d513ba649f09b33d38b943cb773109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492e795e0cb46cea67e6aa51813b4a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2d0e94eb5198c0e22196418c1601111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac2f5c2ff46ac2ddfbf1eb334838e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78500d7d1684c3886f5b74fe37b59d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357f416d6002f3b6c3357863c63a22c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c14e96009be531eb435bfc11c5493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3126e2eff0dfd19780f08ba76cf78a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1e104ce1000c0b5c5ea41f7631e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454aee332f9b7e385d0649027b0231118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5342c5ec862eb2cc4f611c01b6a965119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c2ed2bb3fd4831a8ec322e614d07e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab23a4dccfbe79a934f049b29b579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0aff82e365ba8bd60eacb29c2e183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a206e20800d6e9fa7cc8380b39a7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d910b3ec77c148e43fcba3d6400125124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0812e12127da5d1d0039f3c2ac802125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e888c85edd72eeb57f12484f80c93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d84e5f6082053538a750cf105b074127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d1d6f20472fcd0460f0b85d65d9d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6615ef4955639c395bd9f51a4e567129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573df8c5c6bf5872b2b1e141c63dd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36fa09bc6c6d6e76631ebeb45cc839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddfa4c235a38e20f889d3681d6728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015541c6e6022194b889a266642358b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443fc4a37ba8439bd2e2b9d8a27e472134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff3aa2c8fdb712f724ad519242965135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e35169a6e379947b3a80e13eefa46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e962d988b34c5ac0af39d3bae5c27c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d95ea85f299d9ce08c0853960359138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3f53f75405d913617370cdd1e797139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d829c1ea77f22922946fc1845d75b56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b64d3f5407a7159fca74c1d423b8cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad435a18efabd8d368d4918291deb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efed3f24930904b8cd854bce93f2a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db72b8d387dd8e0ceb1a7c6cc8b4ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579fb9f6d2894c6f35e1eb997f5ec03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff1b0b2ca0f3735120542e9befada3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4f8d329e893d04ea5734da35ada43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3fe5d526a3942ec77b9c6378e7c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb615dcf69a5e36953e1de23646b21d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2bea8270d932171546a880f02fc1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f0255b24109cf8541f24c383b8df9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8845cdf852530ca222cf0a538c6fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c5c96ec133f1f45538efff9b9da6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbac1c39a23b6df7e81e65762f8f07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a3c146e6e975db0e6735ff9d43f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36395f0ad4ee2ce8d695be5b1276bec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dad81404e58d739b4a4490c4c4a7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2fc0c6803ea701de6e4a87ea01eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa14c4ce9088aa2fbc1ab631a2417a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff1e6f143fbe6207b9c39f06829e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d333328c20d80c23ab8635d4f58c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec442836b9aba23a31cde0b8eeb643a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7327fdb25687bed5782432b5ebdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b8a654d14b0acd2b5b6342f35582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be497ae919671370e2f7d46b553c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e566235acda5868d4aa70d7af645aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb7951201727de45585be33df85776167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab5dbf081c259e5cf6c76211a6d29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc9586d2ca8a65d3c4163ecb9829c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158a8381615a9c2045ef23c672e6e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6106463e877a3d1e647bf466672c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc788372477286665f096751af592172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fb197ca1d2519ee36d8b461effdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b0499c2f11cb14b5f585feb507aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d82c6c1416c52ba52ea68afcec9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3f1d730f9f041288f2fc0b1fe23f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df595ab6bc92c008130bb2bd6fcbe638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ada19e32929f1a81c1662e8b92f7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04a964da5b347857110efd45e1308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710b0265195bbd3a67562e0ac04582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464523dfa497d44ecb552fe20466ca10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd594cc4f90fcfa8319e7cfb0fa50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a0e9103ad970b45b506269199b5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb419db9bfd05fa15c0a335454a009184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb275930d0722154203130d88810a5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e428b95ce29c0d4adaaa24e5bbaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77cf7a036603347b04e774a6993b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75e0184a38f7b05a980ab71d337be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd000555efea4475d7c3f8e77d2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416b05eff3127b1f97a7b2d5a2eb668190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5656efd98953224c7873ee497f8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8b8a1e84859a1a84b1e5eff2afcb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373a3f4a74f58a0edebde729a514f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edc6867b02a30e0eb4cd89a842f95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246edda40899e172d2dce28562f6b633195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170dc855133350ebb8fc14896364be6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0822f8d61ed18795cb439328e7c44a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de089ef6cb00dd38fc7113c5a805df6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c3aface6ad40a087153f3f2e43499199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055777d20eebd7c413f7a9f10384bb9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cfad49f9c69f97b11633232361926201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12af855ab049d3a2887c1ff47c8035202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24737486f38fe83110b238a4e489054203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e0c7101d2d88e79ae84901e88a8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b554b994dd14ea0d9d6fe8a7e61f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527a147d5c524a502e18174a8c8b860206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a976d3155104b29fd23dfadecd1dd50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc437914f34a3d4bd60cbaa57f97d01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f65be230d9349377d102c90f4e94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6c761738112cb1d48829ef00c881210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e3c55d1c0209b564fbcc96e878966211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3413096cd007a17d59f245a4218b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c6175824e7d61a0d81c134f90e07f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfee94d3d495920d5ccb6e5ea6c566214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d633a5f14046e6467889c9a939300f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa11fa36d036acade4a989fd6b99fa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d029dd837bc45545f75f3a635ef7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e45ddc1fe0d3db7df745bc429b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1c706286e8134c896ce64414e358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67711f63a49d27f2d76d386289c9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ed98b22f0c9710bbcf95d8c3ede0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268694ef066207257c3b5141f8f355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e862c037af9f168c700300f869c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531be069163574589cd2b584962a936224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313033c99a837920aa3c09fea6b864a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f08566fda4b4fc292ade955cf7b980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fad99e34136e1ea591650849269d78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45fed6b5982175102869bb91f986c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66784061417bb6be6f7e567191196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51b55788264f3115fa02032eea084230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7a9d3bccd10eb6a5dd7212674f37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df31fc8f1abf0e1df852b65d2308281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1558e7ff6bc69e5a992852b6c6d5d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc9ed47ab912784ea5f146f06d8ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e801faeba376570eeb11bdc82753ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e1b65455bce9e0cc80e42e4379aea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e242d89feadddfdea5d4b471c43b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e91b951ff1e9a48fc20f2821966d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6713d0aac8b0c6f27b0668b1dd1c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6748036805c5b59cac20331e98b88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e0abaa836e1cb284a00a1712442bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af9c75439faea16bfd1e584a17c71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5af832dceef0930b61be19caa8704243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8223f21cf892f6c9daa933ae179aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c553eb1c56ea5a03b953877c0cc91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291400d46285a0e22b2aeaeb7b69fa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e6e61d81dfc189c16d3bab088318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e5fe338861859f999215aa8d5f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c8ad6be11571e9743d6407d7aa59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd3831602e8247b169bb512d00fdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706387b141a6fb9c53fa25c737679e36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1b4ed0d1e0081ad1069d2d5eae73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73962619fcb25bcc871b3964fcdc00cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a02ee8426f14190e1169dbc14033254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308421293e149b079d4ff0253ff456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a22a6343e9f9b1451dd7245539c8b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387338089d3386ec5ab5d9efa434a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc3f1c71ef9c534f9819713b524351258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc448971186b62c2c28cecfa418b5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9dd3432a1f3fef591e9c439f25d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c11c34d3091c77396f7e0ff09361f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d3dea039e166b901695d9cc0255fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916fdde88007b53d2d051c1d2852f9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5d8d868baf1693a22a49ce72d83d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537a2afed6008399ea0584bcc6057b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0bf5aeeec2b9c5f198250a7cac97d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c34bb83ff4eb0ece955a9f927e17ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605684b6415ccdc56613c3a8b0bfa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53498afa51a773575df6a11b9a3e08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f203a4ce52fac586ea5c8d58398709270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9a79d23e57adeeede995abe9baea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e43809954b3e2202676216b355516272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c1a98db0c709d1a2e6428a9a88ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82e97e26b91506e736e12aa469efd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc8902bf7e8043a194ffba6c53eab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209b7ba93e4648fa29bd97f3bf1d91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d311cfefc220338004b6b9af0ce1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba535b3952ff6d97303730d5f491e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fdaf3ed13fadf37bdee743493ecf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf10caad4f8c92e0d5fd0d2d45db0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637adea2056148dcb02ef99b9a07902281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1597e9ccc652116639416ac33352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef56bbc0719c07808d0d707525c1eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce0907811d8f836c86627b7813170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decbc4415a3854459e96949df73c92b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef323216389ded2f4b8eccbe6900f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24348c829cd6f8e3c6f1cef8bb886723287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1dd372952ef6e07cd47309c1ab75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0427f8f2149899e865d18ca58c59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2c84d76e0eacac6d42b480553de7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535295bb80452984b72c344b0b36384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902674202aa00fc969b8d5a69111122292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d47d013b739a5a290ca23ef371cd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797f286b4dd608b92ef0b444d5cbea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a7277581bbdaf2024cb6621ed6cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38edf08c3ab5611ec81cdfe51637be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109700ea8b385cb2e0e3fae66618639297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a4d98a012e6705b85baf72769a21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4e86f727fbaeb79175cec830bd67f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d100edb339ead1da2eeb214ac8b337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ec7cfbf27f9b95037f5fe3a89fe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d986634d24ac7996e0557ff14c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e7ca77df223a15d6853b1ba5bf541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a822439f0174c219e4856b76903c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7534d3ecc20dfebd12459f211bcb51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023a4ff671145e42913c5d35b53b08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3a553d00b21bf26cf5c86950eed4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf7746ef17ba7ee9c41d2b22ab90b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3de864e77c4de9936ea3718f915b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc468e20bdeda559c33bb59599e93d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b40099c83d57d321dc4c97ad7fc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf83e45ebdcde8c96f54f02dfbd56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0da5a91663393d03cf31bdbdd4f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce211abb0abf01f2bb86713ffcd85c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb881d8a068173c6d00f7247824dd3a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ac574766908ba9afacbc61aea072316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0453c8cc66d842a043cff447f3d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de549e0870f3981a863f1e73dc71b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538177229a7f906d8ff0093e88c6c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c14b07f8c108d7e01db84435c60ecf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb43dd6d49d7cdb9e3f72739dae33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0dac10e50565dd4e56aaddd1c445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5354424d8fc4c8829108e34ad817f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba99a5e08e4457033de464760ab7b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9c7bea83ee07407472c3d76bf011325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2d1294996e7f400d7d2908c015c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27d0ffbeafdbfa1babe32059660299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff225a3619bcf60a681dac01abab82d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be130fbcec7fcbc88c262959765c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9527417bb51dc54f91f51552a5fce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce892af02336f02e9bdbf5ab0262207331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23d5279732dabf3b663b1dee66d45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cbbae9919baa527156773aa5ef054333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f12ae970b8cb21a8d40fbe54e540b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc8cb636d19dbeb5f9e71df6d87e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43607e33751a5cdf26bcc52be0f78493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6f5c74da5748290b7d7d2e0e5b994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb539f443f9ef5dd87e78df461c7c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaead42e907a618df730ad6ddd171ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de338dff9a8bb0b4de2f160352ead1d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741cd59c94ebde0462dc6c87fbc5158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db029d06f911e9aeb46e01a179f559d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc83d4cb41658bfd417ca7af1147510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeff0661bea0234827decf30556ec811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d8098eaa87a64eee86fcb040ae06e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d98bcf636ad721c199c878f17851c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6969bc43c23f915e0073299f3657d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737ddf3ec872787a77a113aae904d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2210a585484ee629a7f7f80dd31659316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016023cdda2d1647ca29c4cb2113ba1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea659e4652cc36545f47055a034d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61eb2cf4be717a40adfb0e4a81805e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1544f166a520fa6e7f5df0790cdc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460b38eb60a2855c4dc5e9bc0bde6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798173b29d86d73868270bdb7a4d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d183851b3e15175fe24112e4f35b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb862167fb534ba5662d17005dfd0d4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e960e23d21075fdd8d5693a971a97825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002ca1695e9c1267a396cdf0a5e7cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe975dc723c89ebd32441808e2bb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d47dbbbcacf02c9b48c56318f940228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498de906249297d72ce51d820cbf2f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc0a8bc6312fcae0e5dfec6842239530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9773f3a072a310b3e5e194e0df84c0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ae27faf1aef6b13bc382256dbe9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260220690e2bf944b151c5dd3240c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe9afaa92e7e583a78c496b7e466434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f71a3122772422087975d957ba9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cac1b69b7d5c0140962745214bba236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1264399bd8c9d187799a88b3c7ee4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f391c0b09850f5be4a7def45b3570238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904ac6e0421e9527066957a29d1ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1233bb753b19d3be3e76ddaaf89a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59e7f92d7b6c6ded4a21724e5abf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08015b3da51d45593bc627cf9d70942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cba60d2df70bbcac8e8562615dae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2adc22f5bdc5d02f2b8394954b5c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c76caf5a34a6be32b2d0af0198d2be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307936015753192703af702880b5f11546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a7e2d4eceffe14076692da2ab14847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59296fbd902a8530dc12f54288cdfe5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae6404fdb39f9ccbbe02c7a9b682849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc5209ca300b640937335fd7882b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363e810b0c25d25cfdb5106a3720b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68008d61d2d2b09aa6e9b693c0d77c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd10c16dcb8b162d811ab23062c20053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1d813437bf65c7a3a5d4dbe8579e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67841dd6e4aff719258d715d855c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dbeaddc8d77ba31fa9d048672b93656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f874fe8e6f1d7bc9c243c8b8d142f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50816c9d13a2f506e036486f6d2411158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21bd4dae97914dfdb31dbe7022f7c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0890fa67f7d78e9df5cdf17551ba0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fdb8b8876c1506bf0ea14d691d4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9b3852212445a82bbfbc48be9fa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda3c6248b8d039a5fa2d98a100a8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59b91e4d2bf53ee842f1aba266c5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db583d022d9233365f23688cbbe883a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47c5f205090b58c36a6d1c76b1c9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99267e33201f96ff965c84392f56c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323634dd1f2caa09fd714f9bc91f41068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eeb7f5edaabedf8030ac64b18bedc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485b5e9abfd3425068c09dbaab003370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956caf0074312b9d668353f95f9d82371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611692e8515c175c725b708e42075972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e58362ae48ae3ee68733f289dedcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a6debced567418c221781d74c46e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0687bdd6946c6d59d58377a0833975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc38003cec8f6c906da5acf1d9c6b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fbb951573b7f19ab7c82ee8d210ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4ef6e6a101b0e1fe4d23d43122d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122b828c51e0881d43f26f3dcb197f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e2bec7e70f3a68ebad5ad696a19e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf8a114c83ace5b47bd2ba0d9fd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8215b5a04ad255a5ca1d08f125424b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0b07f9d20980cec6890274fc351d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b35eac55302a28bbf4f6c44466020d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d9f9dc811067e70bd2717877de94c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d04c35bc16ee40f0fbedbdd00d581586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea849260669628a78936f591430df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba34cd795bc4eb18c281e9d509f6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1986c89e4deb9f980bc4f47ac57d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7aa93faa38a8cc9c31f5ccc9e198a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415180b3de2a46aba8a909c16b562091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc9aa531af01f299a3c4947f14d0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d21d34ae0ceeb6b36ee3f116af1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9c0ff3b1b58ca4bf1e5648eca115c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982d03028acb65050b502f66ed25acc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca6bc41323fd689787c1499921cbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f61eaa6b621db6fd172e0f3197ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78442115280e50536d427f7088b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a31a559551fa87063c4d6146e8b3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaddef878dcfcc432ae62d9222605d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d5479afc50a0329b60c6ef9bd891101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97c4b8754a3ac5b185f4bbe10cd76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf7bbe8dd6ac4eb54ecbf09d3ac52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b6020412ae94972ff6e3fd7c8d894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068298c6274e5eaae5ca6800dc165b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a13e3b03cab7b1af02f2bbc8e78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76840106a300b72ff7be9a0e35a7f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f62c1e4664ca4e8f29e98436c7ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14588bad732a3b1e211b4e4430c791e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f4b08291ef585b670eff6d32c623f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4a509556d4862e462f84654a04e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480594d4de435cd1dfdf3cdfa2062822112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10983c10394c56ed78c10d09de8a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882ee33f5843e48fcdf52298d59c2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95a38c4fc5591b21e688a0d8727639115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4961b63282605e3b59305ec54424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c62ac6c433b0c029afd8877c44048117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39116bdea86ea36da0608ebdc46716118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca15623a8091f2905a98d8bfbb6cbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8adfa92f9ff1660b8c17bba72fb69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f78400a41d156a6ce6729d010150c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a2e56525b14965cf1dba9907a1691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c8e7799c5b74a0569cb93972f658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1d6077fab76da9bd2a7f81a143a44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ffcd0038e3f0b4509ef95e5836fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108487a32b03eea1310fa4e4408462b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a9848831801aaec3b3874017d3b65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e8b2497bdcf9b7b01ec85810f3d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacab8c6cf5abe0a95fa751dd16f0d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d539992d99c38ed0996cfeffb7d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f217a5bc9cd565733d2384373e2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b0faac2a8e36a1630ca6e45e45be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d77214af830064c690f0c5985e85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bbd2159accbdb2077587fdd4d8cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c18db5621b7dea1962a71ab1e476f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7802f6a6d0999b8d324b55b7ffc77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6ee1dcf860638e3847b44cd0c1b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc734bdaa7a26bb369b809953f23f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12304bd594739fd369291c697b3747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7893a6ac319fd17411ca278b889fec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6b41429d70433e5b8055a941a6ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2e0beefe0c09ecbbc88fb1403be7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb721fa12fd760c8784ed821c483efa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bfc039249e7660a200cf576ab7523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773a94484626430ec94018f6a191f8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de69a9744ad33921ee5176f52a6942146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fc6b02029af52606e02923cd1e6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945631ffcfd41e5c056814f3a89087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd797053c8c057c356f46a804b6c0bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff5bd148f8b9444ac3607da931aab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c89e3f862d01a6b4944b625c3e068151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe224cc839a1947430ca5016f57cb4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edaf66d769b36eef908a1ce496b77c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7180b78b34b3ed44e4a082867f77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d859ee6c5b2eab5387aa7e61272befd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7985d4163c970e75f889bd7033bc5de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa763fa4dbf9f062b62cc4904ef68b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194d3c6c326f252e198ee8a1837a06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d265e8d059e43c5369c2eb11438f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b467ac6a1a3d2cef0c28de1b4b776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab0e9bf0bcc37768ca379de22df73f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb486eb5bd0e6997cbb0270507187b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b9d38019bedcdf877ba5c7ce5cfcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d8d22ee806b16f1cd727516a6f297164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23dc7f8bf862a85febde180a4b04b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c879aa346106796e0653a5a42fbf95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad06da8387ad986fe95008a362b2ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da78f413d57d1fcd0be53ab3c375d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30b4ab5ca186199aa2bf8d08117a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a68fc5360a14f66592186fc3cdf9d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be53c005e36ed6a73327cd60e2e2ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d7d19c1d99904edd25ca4052076a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2107bef0285e87082ed9ce2604f43a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a870be7ab9e0f9f4ff408826c1256174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77a2b3835cb999f582ac65d6925b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8930cac839985f6df64a69e7bf3e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7d050fa713a9dbffdb022d18fd99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a950f64e7bd8ba4c36100f7eafa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ef1cb36e463672861f4e89a441a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518dc2c3409ab607853a414c3678b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1fbe39733e91e3a6dde90f1e526a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0a45a06db296e34b187dd2e28446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785df49dfdda47afae6ca2b57982a32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638e5e4e439c53c22ac49d3b0caded184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fba33a9ece238fb1b7f098084f4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd2d839c3ef5f7ef14cfbef2e7807186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2287cc0fd939b5f2f3d4270bf1068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca1a4e4d2c7ca85e3b15769b9a6a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ccda3116328f62e8bf18a26442d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22334c320d0edf94010613fefaa6e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631bb7d5cd0d687303986ccbb226fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8595b6a696ac6284300f5f94e3019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a0a4e3b429f5a281705db4d1be211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04139c295e9fe3fb38635ff1b15701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd78020bc572c092d0d97abbccf32ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3dc7152ba45b03d4bde977aa39cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c15f051ebccfde32362da3156fc88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e1574398ae5b51c7d4a05624a588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef108b118906d514e0293adc5e63c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f7e948ca1f2357dded7313dc9aaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462fc2bf82dfd7cdba70151c30b132201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91afbf64d005d04eb2e417c548f5fef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1cc7287d32af5e9ec3430c2b584e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101237e77479b10b8712844de20649ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4ea00211d9a9780e575102ef8c04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546646908a5a6cd2015e573a63cea93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd61f4db85b72a6d4b05f6cc8b6f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd652008de86e6dd97a2f72526fd86e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ae6a2efd192979d2c37f203b68921209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b1b49220ab48be0462c0ed37843e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5c7132951f9c8bc8729dba1358f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3fa69e79fbce5228e7d956faf6c0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494062e1c9cb6e32e01517fe608a5cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1075de8f3c651df5cfd30ff98b2ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a126b97a2cbce371755242d0c22a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f607408b3d214f96c9c71cfed308d96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae0b9e6fd072d2b88f1095656091b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a6e79160090d4e3f67d5cf14716d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de5ee02fe8b2021f4b9445546e7ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d13c5cc38891c37c379e87d45338d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ce669b539c54a9b498e04b5c9353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593c60c156ea66ad929c3f83c1f26d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e06242615133ffc34017f879bb65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7164c3173da4a53d7a202e475e07d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a309782e1da37a2b4730c0bcf8ab5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd61fc9b6fd6af59248da77cbc7852226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823897e0806ffa53fcea4e03a5694eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e70cb69e963903c55c0c431f88914228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837342e0fe46939179f097ee59a1fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb6846958156b9ac7b563cd9fa4e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54e77cedd42ee0f91eae53a19c3e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7549278887b293235c631e4c44a7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c2fdcec0091128a10f3cef31bf173233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcbdcb4670ee6072b0ca947dc34177234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379016a77b67c0f55063340f2f6fe3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5c9d456715de554b0da3ff8049f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe152190ec262c160203281ba329e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6d01a34a2db820fec649fb45bb45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2072b46a0cdcb6560ce2bc354029c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a527eb83044cb867971c3062205e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf737152cf7d28811018176deda1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcad9f059fd1743dcfc5c10c3b2120242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c9ef8156eb548973cba68d009056243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f39e5ed51d5855ea9450c5cae0437244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82712ed7161e4112db9699c079d9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78969dabc4001f282474790d8f73a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aae264fccd0f9349b8c290d13f70b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209b44bf189d6a9b59c8ef834e07c51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e1c6b1e9cf7d0188dedd09bb494c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1907cd464332d49d05699009f2ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db226242153612c6ddd805f0bdcd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e7f2bd5e6994e8bb9cd8c3c8470d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137b14fb7179d43331932f2aa3b3896253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fab7d54a72d482e5a5fff712b88b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7f6dcf4743c5b527ed25f29a63a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983515f22f301ec6def786f0ebd9ccf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746b7b7ae417e8a6994d92c7079476257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932ac4865a9e1c59d3a0c2b269693b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee9fc71ccad21cb5065c17dab4584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06678529fb8a11ae6de7df1234b032260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88129415250464c7c9dafe192e886d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a79277a9b0a7bb81da487d02686c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c5e582d0a3acbe01b2262efffeb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554ee3137163d4f52a0749f07ed22e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468122ba260650bef36f73681d290c13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc778756bef39dc259e13a64ba2be7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb1c8370840b5ef76eb9971b5eb22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25969b6296d7b363ea4b12b7788af3e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c746d828e3aa62b363b3bb19260e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592c47134078b4da739174e6782f76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42347c1b9360729a655069dbb34fc1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f76735889f98aa48dfad787ba8397272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8385491d10c7d472fe26c78077a1a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac28c6afe1c8d04abee7fa36c5803274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88475a7a0eec38185f7ca619bcf63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299a40bbe97d80bdd049f38bd7860b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bb020ee5bd070d21705fd6a47e4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c421e84401fc087e0908b5049aa6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad493b76d76fde99e4766361c2617e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ddb0afe88545421b936de5325697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac27e7209cca193035c82977b6257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058df3d9abdc4f8b63da32ec92a9472282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d501a3c7293201a8f8f642a988185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae5202eb0f009b03c746667bf3ef8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973522cbd0dbb0caaa5b23835800f9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fd6022300c458f587395fbdc6f70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117481d57fc75477bf626d6b6ae520287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a14f08feae82053bb70d3da28a3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78d077348fd3532fecc65ec79c23c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ac673917f59f07a99845734de8a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec588b58e377604069d95b3ab22bf3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f0fbc4af1f4903c6622ea44320db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0af169d3ed846d885be1eb226ebd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06631838489d6e52a4679c5868e6886294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93799b1f318a8b91e7aad680145def295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c99d634e724ecaf175067b63f96306296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5471e39c5dbe674a964ca3d4314a394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6daa7cc3c24aae506e39b03478e977298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c39b9154138c8a17e468ce8d3fa89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823274775ec4251c99296e7756ee3ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7ecfed3632908bdce37377a225ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ee9f1f46e661b18c712be829db8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd342ce427c0b9acc6d4200bef399c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30427709ffca146c59ab4b9c6269c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd4b6e04c7614daea7f653544acec5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcb0feb8c27ed18c5684b1b8af288306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d11388ce09e9fc7e4162f34ca8e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23bdbebe51d840125397a7e71ebfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe1e84e4e1a24805bfda4cead3c3dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5542faa3d2851676c2dbe8f985422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734b61db98263c058079e4423bc14e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c705f82bea31e662f6c268fce01b86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7dcf0bcf36efe0e45a7477113bd68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f139638a1ca7e62a9fee3b7d4350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aed4d661283d844940f43597141d91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca11998b5120fb539dab62b7ba66cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410330e9941a39a9dede1331d873027c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c17873b9112f5dfa1e42216bf2d76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8a4730c6d1d15e5f6f41771b47bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517716238253e481acd4d4f147e64a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedd6a124c94ff09884c94247e71df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fee13907b451bdda64137daa0d55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465bed117f9b37994496abb547338e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a641555fa9db76f59ab22cf9dfa9253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d55dd8fa29480d1abaac4638a19c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>