--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b805fb2c45b109c78c52aaae02791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36859a84726d3ffb2e5a39c11efd6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77fb7ed5f2bb8647015bb818f8dba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10dd18285b49db88bc8155304426294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61808e77ae17e60531a6be02b9dfbcc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd71eff1aaf539c111d1758221c48b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f2784cd826e2a1e84cd744ffa8c6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb37618aaa7432bfd0830ccca870fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826923ba5a8557c4e4f3c15c8a7143b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277dbc3573783fd72e8f4b0479f858110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a0b0c76b0af3e2490e3f7b5f2f4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde842bf285cd18d918f27f3a7f011f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58601775065611357c702ff9a79fce5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b81e57e7606f322dbd0ae6a8d47314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88991083c8174ee34e88a624b8b70015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213318818926d8776945b5d596761916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ef76d0d13835ef30990d88d578ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641eb332b3dd385253d810c0ed854a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7e9bb4f5f8700860fdc64b039418419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fefefbc503967fef1fcbdf6bf16a8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdfee92d20389007e694a7ab7de66621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5bc5f890c7b05b377a0623cb3983322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a5c51aec4ff5e5709861915630b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc63060407a4c7848542fe40e1f6eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af69cace56776cdf5306e8dd0de98225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1358688f0da135dc71a9d021c5d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da7e8a3fe0701e42af7e2d0d05c6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d90f4beb8a0dabf29967a2727ecc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfb8a92bdd4e92bbb5f660917ad5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000c529fd559ba4578dec6cffdc33b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5988722b22cb68bd60a8434e7147d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c6226e6e6ee9c7f309a2829eb61032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d4dda0c86244e1dd06c63f35b33733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cee80cd3f4c82d96e330c50688fe8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f537e5dc2e8db6a4fb8ecec210f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9304dbeb457d830ba204d4c6a460336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcfaf2ccd813e3a1c91e10b0d3381937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6968a313a1030c962c2cfc1310969c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed475127643e83f25f182b4bbf793539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4005bdded11cebb954a708cd250140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e846440fa99b10b3f0efc4c73b9a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343979270348191c5359aa74d0d37742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196bea0c26b8a363f693bc2c31043943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561009041159f33bdeb23a8f4d238844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fddd9e77fc8d5a06bad9e4d7641dcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62940c808aa19a89b99ca301505673c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e629cfcb603a2bc4a923ec4ac428ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ba164f061f4b11afb8476d5a93d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021701473b9ea2081998c4375da184e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa90693af07977cb6c22dd6fc79b31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef9ea22ea29fef86a6036fa22c98f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f271ee54d4b25e447a4f55ddbcd0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852bc7692e7d0dcca32866a2c4e0e7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591420f8638dfd4119d9d5b83a2e83154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8241d0f8abc4d93514b0525d734cf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4c49ef8d012dcdf528525889580056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fdad5332403bb211c5f0150561fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b211483d1c544d556f20941a55460ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abea7b40b20afc1a377ed34ad834ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515830f78af243963f835b0310853e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606b5a987fde0e3135e6d51cf7bcd5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fed9e25b17f402e7f5ba3adcbb71862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931abf8cb196c2bac344041c51ca71e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f738d6ae570a964e39eac52eade562064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e2b410a1a069c1bbdd7c2b2efe5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76890f89f485436bd417e743c364a4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ddef0c50e289b9dae82c549c0fa2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf84b05b9d0425f4ed7d03d73aa0da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7f1f8c457fbc2879d94ee35a9c0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc21a160208b7fb00940eb78ad61470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312edff89505a6478c691f08f3fd3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570300a2d25c62050c845e3dd4e93a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ebf1e327aa1f785b80e0d7b90b31f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b1b6a9c994e16000dd85a1fb901874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8413467968c52f6d8395d44fb0b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12c932b2a47e2bc237cf752ae298676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d049eda8faa1c89f8422600bd10b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0854cba0fdb3e71cdd4f643ea229c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc8c111641f37a00c7b7ef5b7792e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc242bebdf5575f40fb514577b22280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1456752c13612b7bd9c0b239a21c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4793f9e274cea62effa8c6bafd2d6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d629a835ae9d7fd4ef7eb1a055f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7529e26d39b2ffa03c1fb01b9013ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6032f8696189b3ccb83ca89f280e2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a645afed7b22d77a3860309ffbbf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c911e422a8a395ffe2f15ad812a4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293300a2f83c230ea16f066e651720088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faef6bc1d7df3c9e70fa8261f85bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a410448aff83cfac79f7ce595eff1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517de7bc481fca153b0890d21c8eba4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94238c5f3664a012aaec28b1aee1cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892c78603ab3e4a71f523fdd59ce6e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0450d94b4722b5ed86d6af0e2c2c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427cd0f63b2cb9308c822d2a0fd8e7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce74b5c7a023d487fabb455e1478396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda95421aa5ac12806c883087b0d57097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf74a2669b5dec5b0c8363084e06c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fbacf6edc84d9cd95c127aa61d7db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0059e92aeb88ab335d3ad712e05c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98219238ff424c693fa96ada3dbfa95f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71499b51cb904c6fde56c8a3ecccae58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a810094b56bc2bd2d53aa5b13bba7b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfc66f0f884ceb950a1f83059909d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc735115d4798f17a0ae2c185a5ceb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781adcac652fe8ce4d25fc3f04fffd44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea57126e47dd423e3436120e34e209107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf37e83847d3381d4e46ce0f78c284d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff016b15844d9a189aa83b01dd006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ac5969e81467ab5489eee267f71b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbedcff2190d7db05a42afbf69f11c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dbfe34e019bdc6a81d6a3fb63d94e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc30c16ad576a8f1a3d18612e37c4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87c6042fe4c8ed47a666a91654d6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ecd151290fb3646b05a3d6ec43864115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b805275e80f6941691e06b7e211f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25884f102854fe7bf89d02726fa245ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ab5fb8b75bee4189a35f5c126424118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f3c6ca053b5e714086d0aa0dc386119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d1be249a651c855fb56b7e59da5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa79ad30b1ff215cbfcbaf1e4d03d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294425c4e205dbdea2fbc702f361c63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d337771d0ff04588ec4476fa652995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac6af0e933872f5ec1345db3c6ef0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bf7a88660a38c24bb50851bd0764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206f51b50928567d2f3786af930518c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae06291a87dc9131690f076b1ae6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a875c596f8ee5c54738281243594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32972847feaeec1b91a2a8d0729b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e3a747efc1d63d90ed5951fac792f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c4525bc6bb60d865d1e44bcb17b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea834e29babedc82799716b7536273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70298d233708da2700741a008fbc8b4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d570667ffd4d3865291f83f342db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f4b04589e6c4d892303f42915bd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fde18f09df9714be64b3f160479c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98fcb009d801c72fecce8ac73f7bf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574c6b4f8a7b5c302ab6184cc8f1de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f997be3984b71ffc28b80124a97d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c48e71baadb54203a4b8931d2ec2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfdb9d58f4f501cd1691de5a56fd74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc80f80f222b9083c75413ea544be9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae597b9da409eddc5d4cd76020c52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee8ea61ab55cd920bd5a95265421d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef7eb36ddab1b689ba269c173ba0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cddc06aaf01f7f59956a6cf7c84f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414058bac1ba791400553e968906a4a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a44f369f9e0d679ab002e43e4dac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72330200e9295b05f5f09d520bb232f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab50b20040b0a7d51d1f62fa3a66933150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1baf48c3fcd94564b1b3b283cb12d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0417567c4d87167a1711e9793bd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb8a16b2c9d4dcfd1aa21061546b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b787cf51717ab76394a6b9c7832f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b31786616aefd04a93415db496be5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c984b6cd9448fc79e6bed6d699e4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882c2e20e9846349ceae21537efa308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6feb5714535605372bf2ba455d295d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104937873ff3c120f20da4b1135d0a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2639b08a13a3f9eb06490fde638495f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540870a16a9baacf04efe323203f74f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95dbb0698298f224dae171db0bc57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c3dbc1641651d55ea0d72c424227163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491b954dfda7f5fe019c28bbbeaace164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbbfa38fa1b0455399d75ec8211cf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6617d8fd9317a25e57b3044e3f0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838d6ce7677e28286e8c21f73b1861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16fdd32183e7f2ab370b7e4773279168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1860ef3171a6eeb9cd7e690edcddd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e1280a8a1da08a73352ec77097cde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99526cd9803780bd46e0b33e5d49b01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be678af5d7ab992caf202f80e1aee34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2461dd9638b8870737b2ee32be41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c904d483c0a37a64d735057feb91fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e5d1f968e7b166670d5bdd12fc1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587728460d8607cb84379f515f5e3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4bad3d571c1bc877bff88f079a9e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d777e6fb24557d2549e21ffe84970178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7451f93e835c44e836c7484dcc20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8581d303c206ded969035e7df89b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b34a1ac5fa6cff84db6d75b6d4f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb7df838b65ec057c92fc21ea09139182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd1b8ceb965a5cc1d67be77320a72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c270c027f55fe8015aafbc1a5ed5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b437ccd43f397c3fffdc9a45e9004185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9c45ea0e57ebfb99cc439f0763c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03068519f4ce9b67f22bd5ba5f5ed6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17642b4a4eaef2678959660471d1be31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6bc80ed57ce9a728fcd6d230b238e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466b202a80f306ccd7251c217197ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104e0af75c87fcb48d2afa4a5c9ad2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216bced7dfb5deae290ca5d52c6028192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a6639c8e1386d375bb4edabb8a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b3e819b007ead47ea3dd61b2a813194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe608e74ce05f1cc755d4bb3376e79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db42467eb0722337b6047d30cf658196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebedd01e0b1810c305aed01b030e93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85069b1d56543a47e2d6489f1fa265198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffa00a94c743f58586e7f332ff954199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775a83d5b9d8df8429abdba88cec776200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ee0a0cfe277547c9ea28416d3a4a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885250b122b60d243bccabb64bbc4e5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481244d3122278fce9da59a8d73701203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a283a5e7573b8a94fbfaa738ee7ead204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487c29c93833b9538747173863523b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f080f789c9be3e7a9c5d37ee783e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826703616d6d3c9eda0b5fe55b5f195207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb7af487334eb2aa83284673d5c0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1085468b49794a4d62cfa2492a390f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d70f72defe3f0556c0979957d555fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e218479f8ec70d23577ca70c568dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98276241a29a3d163911d4078a22f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39155b20542193752011b8b3782da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1684012ffa4344745d6d2f4b3d8886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237000d73bb73495e3f5dd40aec3e93d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5068d62714286bddcc5e2094fe129216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0a53cc7bd9b0ff13f826fe0ac86c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc49dc48ccefedff51846be7a34dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bcc19ae395fe575717fb90e466ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048373ead617ca643e53496c40719a17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879891e0a6cf578694180cbc33f4f2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279dfe3b4c232a2ed693bbe3b855e17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b6b06fa7b52addb959f4f6142eb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc18fc22ca4401e1e5d88f7e148e10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b8b789050103752cff6272ce4168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964c76f145743d31eb21d5b1878f54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0fa18a76b09ec21910e3a49bb44ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d2d540b80328a5a242a189de5fc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cf3c376a91c6375a87120d31a7af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae5e0f768fec57d4ff61269b09c1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f6268c880e28013985eb157591b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c294aef22b8dfe987534b7943cea74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737bd0ccdf3e83d4f652b6083162fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4435a02f3fc24980d208422d2eef6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eedbdbe86bddad01c5343575209262235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ff88a0c9f0a496694df6d3557e7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d31f33fbb69ea1e6b93c07177ba71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab468173bd5afe2f7390555b0ede4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa48f69796c1b4ad09bce600c2ca5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172557f86372e71149b256578423d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7a1ff3a7577122abfb3a2b2c52f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390cc35ed60394f6377cbf708e8b228242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2397e0ac7a9669de14e3cee9bf7dd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399585937a5d79775462a7848caae2da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e32bbe1fc92620a483c53bedbe3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91f8deb6e8f2e846d65fa1a4ee3b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c9b89e826a9e3de13a4d3fa7bd497247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b3d981abbe9a960e63d1df0606a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c06c36537a9c71c51b9ececf36a15c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a8dd7488de4229d16fa98f1917b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df9eae4ef00f1b82b6299a56241435251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beab967ed9218311796ce60e09724a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbdfe3186357487af849760090be4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f5a6007365764af2d0b4825f7cad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84128ae0ac51216ac6a86c3774c1f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc29dda32161d1c922ec8e18cfb46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195519e8c73942a0d6bb5d8eb15cbc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc569c875a742d7de1e2a3f2fe9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dde2d2fd254dcab0c1f034661993d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381626d1e905e2025f93f34715518b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67d4c94f338f3789edeabfaf2ba226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57335fa16793ae9b01b4bd47a033cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ede14d65642c190b4fbc1aabe48ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9edf8e912fcf85b9219cf0506ea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea32981cb9ab9c53feb87b8f1a6d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd6faff6151ff28989b40af682661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd43e3b0d28be7090069f91a4d389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812f845791321620eef27340779dda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f486ac43fdaf41cc03e52193d34c54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c6ba2ce8e75ae306f97187801abb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19861ec626789885d7f51adfbf57e5d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79033d11ab66ad2c2347fbbfb04ad8f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131602cd86ffd319edc25759667ffe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51638f91bbf6669050b6f8268971ce36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761754fcff9410e7eaf999fab97e033275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51cfe1b74fbdc2835678fd79031b7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039279af52aa8bd8560b61391b8ef1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910dc6846d0d6655c97ef00ead21f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ba239cfc785df618fafbe09af0d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efa7288735885421193e4ca64c9a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c7374c7866f9d9a5b40754869e0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0497b9f5af0075280d33544df19d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc79fb655667388ed93ee0fbf7378283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a742ebf6e7a9fca20a577f8b84810284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fae2db8d9d5be1f4896bbba021ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8154276e64e22f79779e93c77967286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce876ec8fb2a57d1e7ece771affcabf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cdaf33a631e0fc7cd5f6e3368c657288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97944a589e5b9220e7fcabcea4cdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfece7a4c22068990e66e8da3fd3348e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a530063f6c7b1c58247d4ad5471b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b6919d0c3e0797cd23e31d074597c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bff99d46760c32b4dc2c653c787387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101ab1075b282bf771ae93fcb2b333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bd3a9658a2ccefb5a33400fc4154295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a7256a6bc883c34034c972448121a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7390d4e7771ba30ed9cbdd0318f96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792736b48186411a1c900d637675e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a29d38a105c59326c075a656ccc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73a5dad48befc6998d3f7756e358e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6b89db64ed2fa124851a6c11fb4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647de2f3aab08eeaa3789fed0f5e7a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22409b25cc0f4da3d25f1dcf0a4af3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816189eced9b6f7414c3c8660aa62f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4895a7e1c9d4e7b2a1d664a764418d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf72e64d234c5a4af3c553461edd95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410caf52b9c9953d6a8226d34c7e71c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06623f2184c8d2c6f42c3e8a08375f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021899194a54429238c5387dff7d7e8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0975c350d8deb4d3cbd765ce586b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56f5a7961d8c5179495d9edfb6461311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c3b2047fe3a83378e394a086f93e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d4dd79388b6b92bf232d1d3cf34f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b290b80e37c94cc12cf6d4c45029314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86efe0faf035219e2947800a8e6603315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439429ce7816fd735e1a0502e01c4dda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31636e82430c3d017df2426e717bae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd67e9fa96e1c14b9a9533bab17ab5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b3b2104d2d6cf3cd0290e63a02ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211cf3ce867dae1c5fca43f870c555c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1f0120689111f34da303d572b577321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b80923717b05486178dcd6c38fdaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf333b7a7bdbe864f673a8747ee958d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159123108380c1d6508c70371c84633e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f41d7efd818b8d7dc1e2e958ddcb3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e939c59b557356d53fb16ea35b7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3d2bd070ad51cde824e36f40fd350327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8666df96fd892451d905b13313a92e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7760bd91ce0fd5c96683e76e561151329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089bccf3e73b4e8ca43257b162a309b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb0312b922990893739678a148b9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aea404ae9881f5ac857e37f8a924a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9120689ef8f2d2bcde5c0ea1d6c79333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac2b4ceeb2b06b9a83a5eaccf37ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdedfe951dba86295e5ce508531b8472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52e1ca08ec7bb2420b29c1db4804f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d42ed0867ae14b859135594e26624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6039b7eb218f9e0b3dc30efe6db2f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0e717e497c39505437b5a095b1e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc364f44be6defa77f65fed0161167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5da9066490afad641f024451430e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c42e9bfd7c478f86244aef99e1ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96809748689341c13424fe3b011e168210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a11723b46b0f0dd9488e91466b4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cce43ea3d493b6b51a84658073b9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3994e95961ed3fdb5a44122095952913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dda82441730c9aa0515fa7577a2eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc381736c9ea2373e9b30432159716d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4892e11cd14c1f13eeba606060b8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595471ab8daa79b6a13d80cc1431510d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2bb376f916436a5cc8e82a01e055d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3025081383b9ec9779d8ded28ce4a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce2195ca29513282f64fa30c3b01720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46abf42f25732ef4be392fd0ed039d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a86b972166de7cfe917243f9fb5be622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711f67e46c3a58fe311dc596c1c7cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2124715e9bfd7fb42f1f65f9802be624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1b202de8640d3888021d37b95bb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4f72415b74624f8099f32d459ba026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96971ae5b835ac022436aede67072c4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c960413a834341b40bed80d2e76d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c18270615ac98c897d7763db6f03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae8dca1b11cfed66e9d5465cced05b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8f93d8e8f12f2b95585a37ebf0d3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2ca4794c3a385dde7dc1a97b7ba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da792a31a27ee3a9f032f14ec621e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9df9fd50e05a386b878715a44ab834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de2bafa8f7cf3c3dff6f881b630f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a5eec372c846b99dc12a22741cbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e672f2dc38855b603c46c9fbe40be437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfdf7050d0c582574b6a3fb67fd50c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d2ee5ecaea50e26b723e5530284539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e92a23336b4c47cb0dacfbe6e2cd6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c6a7e90b79a96e1db187a7187c7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d403345ebd6cb2cc3dc9a464cc99cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ae2d64e2f57e5fd5efa61664aef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3030a4a11cacc879d281597e3938a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d8938a8844cd6922d7dab0288bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bcf15a7f756034444fb315a031f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c44861d78f2c04b0978125d0375947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd576b025b096c78cd5c75616f65e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7b0bd3138f92a10024e159274bad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b7736cdbe365d6a939bae9eb245c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2955138b117d1ed562f0900b0bd97551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe176632f8779a420ee29828bb84513a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3a8688014b94ee3497705a3f8f4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15dffb394b1ea2557cb109e0be85a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907943a1eeadf273cfdcda2c858356255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d59acfaf56d0679f8c541ab3d1a1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816f6ed27e457ae929a00f8685431757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da97f19311f0a8329242e956c8c6d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d2788732d85a34cd470023f094e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d2e8242ce9a0e7ba51fc7fca9d8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e79f14cb254a6d0a52950fee6d16c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f8a478306197e1f519345046b6fa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d904870d4346c2c80d16924c60a1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daed236791aff26bfe6861d043014064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487cb69a80901c45bc9ffe6803d25b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf8c6d23d70f12253822b58b0df5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f10e496753ba02b20c511d393d2cd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4578a780c9b99b9ec5abd1dc96ad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf5f13f4a0e5a316713c4dd80a393669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8e23b395c29935fa36eb2cf0437670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc1a8e66b136c77b0d51a3af124cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550cf76127cdd5f4654f5228184f99572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fed7c9d64b66bbdd541f17c35a49273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2bc45b20f736771e6b8c8f9b2897574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a3fa56e892f4a486af0acbd66fa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c180be176f1c5987d5c635500ddc4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facdc59b3bf8f89856235bfe1f43ec377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded18adcee7c2a6777a7e153b4a86c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5e4a84c7d06b5f0de461666bc88079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6f8da2be1ca2c05db671164b405080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676583f07ff8accd782875fd0e38606581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06def7599ba0a5baaf03c4b9a6ebd3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a9e73889f9824ec0c27ce4d4d6e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e094d888a758c8c8c7fa72d9a65c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc87c4193d3c6ee0444458330fae7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e6cfadee2aabe70a9f320385682686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2746fe2913a2cafaede2b5dd5ec76587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a08b464802cf75122a7e071c04f6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bd65da1f6bb6c5cd8b756b836c7e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d85825aaa3b762efe9a796bd4bdd9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36fba20daa8780b50506c75ca3bb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd981429a0955aa8e003bc93bbe4b47692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b487ff9882bb73a0e64ef1e9f97bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6dc6c60bf25ce9abf1e600e40389d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278be48b5f5fb7645704b087741ab2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c52d72b160feba62a214a1b7399a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20ab83e36cbec7a3494f8d57a352697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cab0cf66e8c1e4f6d54bffed0cd1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719d5a422156ab7f8d3f993cf577ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5918c2732f49d43d714f739e55374100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e2d12cdf2436400ed7e908e03360101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eab0f4ba03c3f6a8f6391fe4372f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25139a8a34958f9c3df190a49780c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b18f9be86b7a8cebcfd90d71aee83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae2b46c1ad6c6017a81675c6eb049105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fb6938e169a5419868496fef8bd63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b99b3a8512f181ddafcc5d4a99e9a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e8bc86ad3304fb16b3b9a6826f4ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cadaf166cbae6f3733668e941d0f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb5c74c935de00d03ef398f5131b1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c71245cbbee9683a971d65ceaa38b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a3ccc1c2f8be78461cf9f4532a6c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afc033c6b7608a7fd03e564e5e3c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198b19a89895d22fc3061b1fa2224fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959765ccae06a589dec4c28e9737a56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1657b8617461037d300161dca3aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1cd25304d121a9f78e653d26b0277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb17e55b99672526d88a75781acbf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0f723d81e566b9d0c57765070ccd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10458e6f68d57d13183849d423efa3ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2baa4ae335413af95a1834e0d5a5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c5ec0eccc915b3b86ede43c0958a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880293a04586acedcdb713fd3ea89d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb163aa42051283ee8499c77896b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a948cff0693da859f8e3bc1837fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8d2c381f61ec80ec0d9e269b43ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf51101f95d5ed03a301495edcdfb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526d49ca6aaaeec7dd1f48d6f631a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2aa2756fafe3431b658a4ef30cb89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d50bdae636e752c461730e35d283130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d45be9e095ed074527fd0abe7edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed86c24f7b02fb97f62b54a8b8e78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d84964c0e54b785e6bc92527418b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e40e54eda146bb24ca6bb6402dc791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034e209cc74c0865e871ea882730a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f18b021275fc951bd3af79f12f692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b695225a58270a9b3ce281d4d236260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbf7db58e68cdea2a7cc6523eabd87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80bc16dca9ad7f22b186f82e4ebc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2fb17af3d512d5f2a59f4504206e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29fbd2dc101d9e480697f54461ec2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff5f093310280359a865d198211744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b68d9585cc95556718f75aa0d4fcd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708be4b5e99b7fbfafe775eae93979e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078fcbe2c4ff4ad6e4ab5c30123d7a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac20722746e2a40f48719dd2ed6b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c5deac48a9d85d69dac3a90452064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d6ae93173a6dd5e7567593d9b05d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b018c7cbc46f36fcc8110bfc8e9fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eef1bf45c3fa0348bbe66220b7820150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6ddf66a6027ec6378a0773bcc50f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1735aa73e7f3f320328a1c7f132e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0972bb4f28a182cf78d88039e583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b975e8a5cc23fb7d5ca21172e7f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214141be58fa066c09bef9961d8b9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446c607c45c1c9060e9dd344e38861156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217d1ddae1146a80076bbd86888458157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2704624c316bb8d34627f0572d5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086e7f6f1521867cef31fae45c14183159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9b31f81f9208c772cf22ba6deaff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c44e97da35c439b4c46a083d8fb3b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb19facf043715b69ef23e2f3665bbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ccfe3dbfaab861f7be8caf908c0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ff51158d437037af89106f414aa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcac2d7b7071ed5fbdefb02731d822165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c165d65d83ce9e41633a258bdc121166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d7b90ba499dc091f0cfb304d62b17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc2864ec574f840139b3f30f33e1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920507af28aaadc217325e0d51ed17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479df5a78497f6c3914401cd5db549d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d638bccfc1159a5ebbdabd4df7743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b55407462630e8b3eb237de15e4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d3275395d2e29447d653f1c8f3ef6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e93041e035de74b9e09e8f04572ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fffdd433b92a7e4cd0240769a4d0c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187764b30994e53745be3a6e723aa5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162d2c5a64810601e03a9ceff22690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aaa88c8e693bd4ddafdd20019cde5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4cec84570f5a8a1676a5ede93d4ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cab70b2a82ea9c3e1cb72bda08509180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224a62598be396220ad9eb352e90d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbae70402c9e56ca2cc494476c850e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cff40f9aecaa9737c278c8458fb868183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618f8ea40ad20846f359ea6b4179c44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aafb1463edd044c7d60d9071c1d47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbdf060462b06819586e4140c0e36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a47e6c6f3e202266ef8a66a62e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cabc07c0dd3214f0582f7cada8fabd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4d1d23860b11a9802d6fe142daf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba75a9f043ae17eab45fcdfc4afdd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1ef39d20c92a187e87ad9865a9616191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f233b4f20aa9da69a1048779bcd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3f73793104d5b52a705fbe6eb8cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25126cbada79c77a1c5ebb3d2ddff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f232e06a22f8257de99ce1027fa92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e129ca04d5be915e23836fc059141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c549b161776191d8d3fc9990e4169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba77e5e3a260ddf2ce76a13b9dc2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b1563d690f1815f3566f54a02419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e6c863c9668c15b4ca8aaa35a4b37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8a9c559204f701df2cafdb046eed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b38a11598ea2885fb4a1bc8b1453202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397870a8342e0545f75867e3297cec9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff60925a45c47ecdb3d64440ea5a3e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7737b3400866a714b584110e4ea4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbdb9058e765f4d5bfa93cba797ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fad2b0a3ea659a0bacdebaeef6d5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3beb25303f08e630495d22c7d561c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf63da58f8db44146419dff06c049e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c11cab0bcbbaab383e6ac5de4e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef115fe25e4a6da1700811610f2bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44969e4640348f1e341f3f3488e81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89885d4a86c3aa1274de54b0f5d781213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c4fcffae60c1fb5e667d74362c36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2184ab99faec0fa91b6664aa0aec2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974b13ae155e870662abde72d45d656216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845e09539aac1f76c1785667fb4511217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d4c729fd2eeec2421abfb953e170218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018befb6906b285eb24ce0f35b774c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa25db44d66d094c9ea661b4d89b96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55252d34a58fb72444c85a0dc31708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb92cb6d7820381dedc5e22f578221222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41593c9a662ae61b0a3ace9c1beb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67d975d279512b9d358fb273c446d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd426bfa17c2d6e340d65634d2991a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c838445704848f599206ebd5e6550226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a839541be50c71befce874dc5dd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3e598c13b09edd85c3483a1fdefc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043e2b0d0f97ae2e425c7a94f5709d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf29f66f07d8e7a32e50255eba6a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48ed930bc10b0030aa28dacc53214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6597315cef4d09d7bd1981bf059cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e70b460830a57ac89a909f3aa3a94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418249f6ea84af58f08c964eeaef6fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f36d789f410ded495427d0493a3e7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcfa4937d7a3d39748eeac40c648c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4fa9487adba92cd2a5b4df5fa7196237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f099f59ae3c8314d544867b174735d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d5271958c90d4b52e8d20b27f9d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861097b66d44c5659378e70c05623ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3245061253fc1099e2a052f09f13a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823a981dc9d47a4bb56bccef52c3c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacc5f01c352d5854b7e8d6e01e95d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847aeca2323f35765346b2f29bb8fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d83a2ea8c2dc42a0a47de9444faec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da3240f1c81523020672d9e4adbe63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496d3380db559022a1fd72df23bad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73646640ffa258c9c1efdf3bc897e10e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322b72d91d0ffd9b7e6d414565d766249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ea453225dad5aed71f61d839e679d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98863a67057b343c1adaba47ea9ab3e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f016e18234a9293f156931f8b336535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b388f840305087e1025463d13a818253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b69bbbc6b3c06a1527e7082eafcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d2d4a8c21ba363e1c0fef4396df0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a634536086f60fe16aee95fd2dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f31fa146ffb942dc4b86bae546c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cae81ddbb407006435c2c4bfb78df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665fad1ca66e8a9b54fb8aa2a6b3879259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807feed5722293dd6a490a222dbf4f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361b6d2744d14bf9f1ed21985c3061261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186407a635da8950b32ba34b6d5ba7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f8d408e2bc2f4e7e52ba0a1cb538263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16042df5de0d05913b918ef80ddcdc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68285ea082dedde734f3c5cba74e36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8fa15e4f91681a7b0048d7697407266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb72f625145f0376cb70ee2f0913309267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151d76cc91c85bf98ac0dc376bf2f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49953dc6cb75d01779c07d26be35b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0289e5f4baf1474e84011e44d56e1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02429ed34c9648ec1978c22ae66598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b239b3d7e48ae21ec42d06c543222d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de0f951464a3fda38ea39f0efea944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d08a0908bd5cce7d65452a9ca9374274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8dba908b96370b217a69fd765238275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1575ec308108c4500ecb21dfd51d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660deb658ca072484189fd603b9ee00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069427de7e60240c4b3640e9ecb7b87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec615dc228d5d9631af22eb7ce21eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16008e12e8bd8d3937fa0067aba0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ba128c6d3007412c3ae3456cc78d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85203462fff43a858c61f3d6dd41eb2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e7a6b8c2f6306ad920be80ee037f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24075496d12de747197850013b60b3ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ee2f32bf9f02d8e9a8651231bd16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64bedcfb5822a2aed707f07c7f4559286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015582bd7f58183913c1c25f7cb3028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358eb4b2c909bcfcf3fe0e28cb4dc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6200b1dcdfd9d1a3acee265d8deb44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d5f5e6fc43470dcbc1f6d103d3fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41facd88fb3e47b47e04b351b57deee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b7cac8e56149283776dc60a4ed52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc9849695e0e5b2802b074683182b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8fe285623a9a40723d37fbfc8573c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d89f40d878fa94d92fc4c2c46b758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ab52b845c45cf083b3e8997a32d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcadb701876b729e0c29508056eb645297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66977457215f2ef518ec210fbdffabdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c616d54a3c7e4ac3dced9b10011c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee82ec7d4352f5b9bf0885598cc72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a98c52e838b1a452a7f5fda2d230301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0a975a5568238d6cfa4b47d723b19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2626816ee7c57b623ff0fb0c05da6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc1a33f348c3395f27d683c32faa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d2dfd18e7caa4253ff6ca23ae947d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf409b1a5743246f36985b55672666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ae4f5129215b65c7bd4941309d54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29d6e7a9839a7bf4b0ed7c3a89bf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1355cf5ce19e71f075841709c6122309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d359bae6373cd747d73bd2528b55d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ceba77d912126f59bd37e77e835f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8eefed2b7310767d651329a7e6755312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc245ee8eff6ce607caa1bf439256a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a1f86a1a4ad72e6ff3eb76f80c70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea74fbef78c5ade89f322f13a71e41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d7003a31f58d31879120563c61e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde41e5ed973b876d141665f318beb2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3414bc520a993e5425c4d8005ebad6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eff974e1d68ca94e019d5db78c77d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687d688ba85d4aaa81fdfd66e16f6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2842cceca68da2fecbc185755d532321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7ca1555d5bbd3fc7c5c0954fbef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57860953c504c4735bc5834fe1e4e76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979eb01a153a0fc80d6d9d7599c0cf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536cf80ecf372da44cd7d5cf25204d1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>