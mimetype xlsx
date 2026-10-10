--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb077eca3adaa7431dd6c18894cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451ad22d100f95ed949e536596e6e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b49cb6daf4d756b475d88694ccb903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd32e51c8276b0d68fa688cff2ce444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4aed98ea69655ee778eee10702755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421748574ba34afc623d99062caa07276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f6ca76a294e8da110bace26ab96957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f071a8a63aeda71fbc6ca8d613a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fd9932514c1752bdb6b19ec4fa2569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2481fa9432e1c448b35d6a4849e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbd4421614915ac695dea8afe31a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592e64c9a5bd8e5a34e6b221b9080312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17a0495800ac75d42d9f1e494c4da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3830f3255a970305495ea33b98944de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57a57d984ab748c1b67a5846af5ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacc379aca29a4c47d7334da17944016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98b39ce621cc41d19b05606f938c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355dc31e0e39d0148f0a883b6acee9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc58f3834bb2ce72ab777ee0afae7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71388c5f125d1e21b24606b82cd04520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd82a3a94d6694f67d71515b4878621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f64fdd974acc1a76c9cc521b89f5e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1965a7d56e90bf01e6c669a42eab2ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d45a075377c61ce205943ccf3987724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094b5b8cf4189e08d3176ac84547ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b033123f43ea46e47ba4a69e5dedc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861d9b8880d498ad150fa9b72c06bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae55452dc538524e9f21ab3c8b749928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81a44e2735c4e70d823afe5d1538929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9439836c45b51ace16cd44e4e2296c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95430e836159ab973afbea26d9c4f0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97eb09fe2addeedb2c97bd44ebbf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6602d00575cae6192fa8b74221f0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28175cd9f8619fa30bc80f9cc24be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0423eb5f90fc325f3462abed98bac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f79ecbe1c5c7b002afe6d9a33bb0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd005ed7b7af6ce0a4e3a7f469793d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f964ba85bd0c413ce900f9937770b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee94c5ad5697f3772e7b5cb8f264e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61349057317c8bb4f9dcfa474d94e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20acd18dfdede6e3328f2e471e1580f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd595ba573716a2f8ec332f2c381a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a636b5099c1ab214bea59c04d2b8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de943392a9ccaa305d3b87e116aaefc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89a24c67d4abf7c855c2fc41992c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72eece111714079349215ef7b079846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f4a48e01e7c72267975f279dfc0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439412a595143b2233af567bfa0ae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec41b593f17dc2929c1578cf4491c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee85c5a53c443ac0ae384c71cb832250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa10e39ae41b7577e3ce71022081051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c785eed841fb9a53dbd462cae733a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8805e5cfc6391a061849503f2b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5725a6ce941bb5e44e2864857e25254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ecd151359a1f6fe5280871713448255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a75a63d9cecb2ebc6fc7098c43a1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb20924e944aa8db20bfe76ae3259757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b5752f782ee0e550c8a4b9c53c0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602feb87c6a20812844fd58841062b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845d49ded024ab87920c1dc370c6f2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e5ddd836db03289d4c9d007e879261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46a8f105f4449c75deeeba2f9281262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71b8affef5398f84b419309947319263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bd3726d816b11b5e799a212c8d67964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cac504935309ec4d49560d71bc4ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba4f2b42562adf5cb2dce4003c2de666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd8ac28e246a54f8a4d9af0ebcaf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e76edc5efc560102789d651ebe68b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03ad8a9b6c63fa4675664a9c685b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74efd296265b95188360df5b8a459370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c695c0e883a2e0906ddfc477185c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b52084aa583fed36a7af63ec4eb6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d0159d589aef62271523263900b5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7dbe4bec54bcd63af0249b67a59c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafdf6b62d67b9bbf1b5fc177daa97375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991a129012d55d0576abb3d44a518e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff69781189bd7dfde768909cf1793c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c6f547447c1f5cba7a14acf4156f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1ff5cec5a1cee5056790f9b8498879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e7abc8ba990d3c130163b65d4f3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9874adebf4fdd8de7508a4a0ab6d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d2575d45be63d13d416506bff57882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443359bc4bca3d0b017392879e77c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717ddc5850499a6ff82b286c03651a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770adf290790c6fa38ea9348e6d9fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd0a081ee6f54a676a6d9604165d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f711bf8ee78d6a409c8341fac699d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d242b1220b1072551cb802a9d7c51d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f6cbd9310840c14b031a0056560a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798403471717eaef7501cf030c7c6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715be836636ac5bf46ef1b50d618fb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5e105dd73fdcd6ddc4114cea531992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1956e2b25eeadc3c1a9ac3c89c49d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190192194fcbbdcbf75fde2867bf5b0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46251f6602a555c2a88843d98fc10195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479068b2beebeb3ae1b93903f69645e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05301b3316e98bf7249c720806fe94897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8661a1106cbdac59a91a9f1b1a4e4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e6b06cafbd0bf94f7efe54d206fa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddce7d720c6612d06ba07b6f74838c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc4417bae82b5413bc30b5a9f3487101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df6fabf80184e6f786b097478f033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e67dc201883f14c97608e3f5050d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110887f19a3112d0054145783bdaf2e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85706e6f5df5f94c2b5f20157a5d92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c54a1104ec3bab5025d8ce7bbd01c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8639e9c3151b64d2a394650542d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340abff205ed17a8d323053d8bfadcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970e4cab38b3ce47a5aa24df5b8cc18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72e4e82bb6608f5e73d057a69ae0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892801f581a05be59a73c239eb4dc983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4a8314ef85783711fdf6351531be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f658110dddf636285cf1c570f2de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b1cdff4bd6aabce8661d52c24fbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3aaa4e5742e422cbafd7b620cbf55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c16dda0b52e6d0048558790b7d9d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582c3d2adc6a1e3bf508a51f806d5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e00ab9e14c95127d0dc9391cfbad22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04969446d7a3799c34ff3a6c46f1af1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd352d19fdb2b790bbbc56b9063486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc4fc7ababeefe622f6ef85642142121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d4c1eca1e8bfd884bd5561c62323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae27689e3f21ffe46d753d1c80dd00e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf76838be6fafaf0b50ff2440b388e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05856d43860df7c3224d71a9a259475125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4399b6a8a8b18f418e216e91c22b3dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a2ff11c89b0aa6c4465123d2de041127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10495e35b7fba49560878bc19d5f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7384894fcbb400c8e7bb76a211ca2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8b3017681d91fd3f08bc92fdc579b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82995dc3c1b5998b7159957b73df7211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3526843f1e79290d10819036ca1c90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069ce47d0a709927b170cbcecdf7f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017f3d6d39831cbc607bc541cd078b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412bfa8cbcf710314e4f82b213cd3df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb577474ae19703c4c257aeb44e55b29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5e258972b229fbd8e0a018edc287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20b35fd0899ddaf3ec3674c4241b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c780a90385c3bc5815250d660c5fd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3afd27420016725180d4bd6bbb553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8680277bc9c624b01f1480107e2fc39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537b67a273fcfc06f4ea57e74e12d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e8fe774eb98af5b834d078367e3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa666a4b2965c714cc1b31b841fe0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885bae4b07884b24982d581f9f80458145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadcf5f87f244744c8695181b1e38bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded58db6def549f1703a0d19e36d74a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac799e7ff6c6abd844a1e8a6f573442148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad33ec26919e3dea25f0aea843dbe1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312769d24264722d31bb408159eb60f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fa688b1400d2ac41e51a9ac0e44d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b002e4c03e988d728f43c1670bbdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b4ef10bfc74da641006f11cbf1f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dcffccec186c6f517375ce3aec671154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd54bf659f2c5f17394f5f44963a5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc15b75276ec0372ed666568e98584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbdd2bea10470b8cd1804df872482157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b1ba8371cfc30c8277c30e5df40e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516a4132c3d92584b2a9eed21dfa79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a5210a29b324472cdeb2aa58fbf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3fba2ed80d7b3fef2830125d4c65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1131b343d6e36a1fff255b9475ce0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8786736ef18f287a1c70b87ea209163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea350ec933b69de7bf8bf4bb3c69f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d8dab9b799deba62036aedb82df6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdaf405450bf4768fefc3a64df257166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44c3db09fb8989695c9b5585fc766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f4d6348a838c7c285b643a2e9ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b67107248e815c1adb404157c4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc88338942e8068568821e19fc01b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e963b8ac4dde526c6a270d017e9595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e13d8bce3a1809643f153dd4f03a1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae4a298d821553ee40a6bddf6cb07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8292095146e209fbb756ea29c57acec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d48f1c418c4a968d20ab4d2a86f8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897150dccb18f977dc2f5379f2766f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840a1ac9487bca7767e6a9fd0d3e47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c54c38a8bbfa01827ab0685f533cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968bd5c23ca21d214ce361c3c0cf59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c4fcb369fe412e7442fc1d2ed106180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fcea790531ec0a68950a83c47bddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10980b6c6daf0cf264705951d042996182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516426d209b0a37068f657b887554af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d232bf7e953a264dd9ac0075bc55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5205fa0096877e5054c7dc6473b57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a03e29826b71d76c4820e014c61e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba121eae6ca2380e043042f2016ec5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5449de40896ad4913e8dc8eca3ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4fe7a99617647fcd580ddde184e9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fdf0b3cc26d97599eace7da51a53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5c78a282466d39b78021dbfc8652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664215922e1500ae731c3e182bed22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cffcdd4f475207bcd322f91efcf67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea77e0ab449f1f60b901f5a7e4a8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdcc4d5871650b75e1b86b8c7e0d32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0a8046d94bfe65b7e02c938bd323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518155c5402c2d02163d495fee52ae8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82057c30a5a6a193edba183fa9518ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739d1f4a174e7729192f3ec5ea7446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb2e7a2be4e9af1c5dd5b8d973647b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd841b4b724c49b92ffaade15655a4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d2914f55687fe8aa7f33ff2bea17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d11b9d827f3afa97937579499cdd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a45bbb33c855ca40a308bf4c30d9ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ea2bc78618a20f8e905a77478b3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405f50eff7ae85b6c4c6df6d619636c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7600f30d7b334e103489ac6d99755c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da35ab671895dd2ab304278b31676208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd913a1b973f430aced96d78f90f5bdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b6e6ce95f71e35e4bafcbc8e0b3be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5237841be6ec3ecd9f44cd55e7c65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8604aff6456e079e949f30b06338dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3236898d93b9ce883f3a6c5d432706213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422eadd95cee7558bec01bcaf04d9d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca15f11c0af6444b286d3c8c023817215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c50eca7aefaabb031b858ad221fc1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d9e011c23c67a1a9721666658794217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30710ccd3d10bb1587809f14c2e8f37a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd53dfe60d0958e4a4a4ed5c12df1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6dd92befb587b9e4bc007c10cee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d94a5acef93ef1142c6d2906c3b1ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da662ae887a65621352196220daf5f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c92359faabc6c45dc17b2050f16b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b567118ae0a8ef7084df33e3a7d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d99bb36f289695f9c56f22efaf576225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd412228a7139f03e12e7870928df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484448c612234572e80371b7ea0b4e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880ab7d8d0ef4738e4b88198af991a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef061be236b85765e213bb00c4e9adb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b9857a7bc4e70440bd7509a19cb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ce963c51428f02e647f3041f52d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889495bbac9bd187dd956b8bcd3f192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c59cf9b266c49067ce8112494bec2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30f4045487bdf1e5a13a2f2099bca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e79fcd25cf41143141c01bc9e400a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ebf5deb588a6108de13d22f0787a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4e2b91a7c33b1506ee368e775388237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d543e1a2515e9ad88d9526f6d8b29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd23087e164bde406c6aecac1fb9ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2558e656b5c8a462d605534e594de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fa4d39f2ddfaa7dafb2e0fcff7ada241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e6666fd6cfca8987e5f4f86e250a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16022b891f00f18ea74ab4ba4092cb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483f1c86960ba5cafb11cd26649ad02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb5e75f58485613f5ec958370cf24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0985dc9e4624997a96acb234ce8c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd4a32dce16ce4551484133418dd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157e6f313a33142866985640fd42b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ead8944e667f80e02110ad8e5de5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b995372d9d7e4351c5289702be12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba14c0e695f5fb3f6068e5843e117251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952c9ab49bb3f82705101fe08dfdf4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1cb2893ee47105334be4d8af3058253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a8b4299705cb3f1af40b6541e3208254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef0a19d9ef60e6518aec39762df9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b60befa4d4f426480466c8a307e40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6400aa60405cef6e14eb3eacb90ebc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af455f6a9c8211b65a0660441d4e9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eb840d282e48ebb189845990531f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def41bd00235458492c6d7a5db4048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8fa1e08ec3c16676265c46f99aee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d414c4b5aefcc7ddf0c2d2b7d2061262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050e43f5087d7343c7cbc8853cf551263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1dea306204e1176c381e6733114b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c3733164e10eaed3c88f1c9191937265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed68b7c4a1f145b18b44a7a2a1767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edea01c0e16e995ac28ed1836a1a53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc2e79e9b99003e83b0758c5ab00bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c467d9d61975dcc8fdcb56f52476395269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f434c3a5eeacd3ce8bf06bcaeec2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075078d9ee0d8a258d1669ade26aa6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565082d686baf87093dc0e43fc4246a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bc6fa8ee7545e973249201b8dc20f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e72052a0311ced2f6cc6668bfae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b89e57bbf3994928a9d62d8d2bd75e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c6c2cc80339ca7ed715c439e9aec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1fa6509d1018d112d9b1b3c0bc5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e1c74fab60443e8f988af35be4bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655cbb54386e732e6313c18f35e835279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97df3d1dc7834c12992f6b860b2ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc71a455ec2d31a15b8e96edb2d65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a20b89323c3b3db9c6c12c9bd69d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351597f84fa804d4e516aac74f9e07b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e483cf44846382e1073ca42e7de3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70be04b2576d8c78dae2e76e386ea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638933cd2abc03629e775439433b51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d6d077637bdb7ce250411cba641d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b71548f2343ad6981bae1ea5aa503288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db4e518809c1a1522f951a252547a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052a29ec17663ca8a89ef74c7a988a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407831060ce80aede6bc32ed9069418291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386067683a273995edee59d278f06135292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9107fcec1e93f70d2ed5375176f0956293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef605c6db3b3952faf67eed7658c2f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bcdc7d6dc355e55d4e36719432f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbafa99f3257575185c2340cc1313a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e162168621bb6cd9555e092d91e3ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4da820faef3495991d565c8fe23c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8cf11e9798a2eaf2230f5b54d4a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e2bef63b8ab6dd9d988c82506708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c41259837f3dd284088589f5ee4b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc9c4bc87adf34be235d6e13fe004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1958a7b7796638412cf6e12854324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc8b3f4a0ae006d59a590a175918a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884350549b71d36169f6c95edc4f99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952de3427f1eec3a9e825ada821af50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469ea93a417d27bba912747ea454b0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22881fede3624b5fb5d82052dcf84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882f8ede55c1a00a8c35fc1fa6c4f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f3eb3cf1917c65e39f150e2b3abdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fd82a4aaa17232308351eeca630c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bc87464e5770bd7cf926b531df77a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6d0e2e6c65e07b4d1b72774ef587313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6be69f5eb495fdb1c91a25677f07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567666b4df28fb4a5ddee36a57510d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549cdb7a7929f20554823f71dff7e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506eefc6d93b7137d7ccd7a9e607c30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9a21bf37f73c07ecd9deec2ffdec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00444d4537b5816c9098fbf874cf6183319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e42cdafae8adb4eba76a0bb048da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4eb5cc42fd889cd190e2d2a554db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02441a2b5add97477f14c59fef12e90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1309a5377fa562345d8ccab5288dbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced393fe6fae6ee550d5b26afa487eac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a455d5603430c3bf11351264aaad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b43baf701ccdbc19dc391b8e9be5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e373ab1aa4c1efc67c2fdf64dff4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131a3b2d88244592c1eb1d4407a2bd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550bdf40e9c8b5e43c2cc2721f4329b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d155a85f37444154ab076636f51f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9827c3812fe4ba6651c472089389b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c04ab89bca617ecf33420d731af71a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0cdff44675c9eb4854903e51cc1d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eeaeffa6b9802ac31524a8d90dcb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25251d29db60f52dc5e0693f7cda0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76dab2182affaf95ae2717f4e3a080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c441af8571dcb7561a733011bfd9ed4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17a045a69987c5bc4dc0beae1eaf5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f782f602c1002031ee08fd744e97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b31d359ee0c573dbca127d7adcd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bdd4fc575c017e92f2497d190945341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748122b71dc254d89d0b22d17bd0f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f88de617d5af64786c61150c7dffb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ddd39ab92d841cf139f26ba9d64d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2effcd20722de5261686358661d4c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e13a1f18c752ccf4391a0db38876346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a4d54ed73187a797b5d74ee59ff53347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a74cfcce4f3bd6b8ad7e4dc6d5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42b9b197e9046ce31445636393d172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78b7453dae619b24830ccc2b2fb39a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd945930d79279d099835d6adcf9db644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594707fb234dd3e0220ec0ac86ea6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae14130d1324314203ef2ca98abd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711dd54eeb16dad7892e715f5d767c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14407e4a6abfd69b9b949a361d3d95298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fab9ae0c0e00b3c623c434e1a8d459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c6a4a4b5695481139ff58833dc3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84d810cdffd79e71755395643ff7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de991d5c94be34d457ad5b073afd6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233bf91db22a613142d692f5595067e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4156c7c02dfb3c00bf79eae327d2cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7aa9514723f1bda71d718f5be48615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6486f29bbb420cadb5866b02ddef13516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b33a8a7ec135a2cd0259de2279f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90152f13438d49f5c2790aeb47640f6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13010303010f27bd05760c2a89f53119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e26d32e5e055126bc27ca743509720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef3f4d54feafb1059a8045ffa04c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db077c1271147d8c0eada398ae2f08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a44407f8d1bb6cf0072c95d331a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f541f2889c7803e2faa03ae58f6c7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d8d0372c8131ea04bbb7c59e67a8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da4d3b1e5ce5f492cef394027786b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb57a19f69d29b4e00a3a3175cf6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3b3ee0356b31de8d3d90cc954eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee4c8aa12e560966a5f1463c9a66029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a7881dab5911531c0ea2772b735430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51035f43fa781548cd0f9ad82e5db7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd472573f30c68cf6f489380abfcd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c73f1d1a3fb204730acf852ac951333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a7873a3cd235e9171312265fbfe034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b2b2fe9390b9c1e97443a90adda435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217394869dab53c67cb2519dd205031836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88821157a1245023d2a483f97b6dbea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977dd84b25a67ec995a7f2b1a0f91438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2717644ff6171ca0bf1a7e706bc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56321a3578755b5ea918796d70f80a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbcf713375a4b1d9e96fb53cf8c91d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ec6159fe684a2d608e57b584104042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131071e054e5c53dee162b9920cd946c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04685d078164a24b88f062e205850c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707787574b2099ceaebe47ffdab3e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf55fdc169283152d00faf16330a1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f65b391657828702fc6697e85be4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab81e039819bcdbd6c65b562a6974548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeeb7783aa6cfb0b0c7bb3382db91a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848f5fcd090491fc80adb1301f72e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce691b1b3978ed667e81a3cea41eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73492bee9dc77be8c211831a67666652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9278c72d69138a90e69a890045d8d5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba905a6028b0520e5d78a4f4c701f58454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615145b5edddc4229980bb83c87fda655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a323821a51b240df326e14487260ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496e1c0b52f47694d3127856fa8c13857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa987e93fc083b0991118439e806258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203f75686b3750a2174106d41907a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a7a717965f2afae959a2a5eff08760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf04a8c337b93f62aa7fa71670235f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde08071de2ad99ea607f49bb035d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d36c8b4e14e056864675dd9198a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e72716cdbf17bea2515e1c6f30215e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4947012ce003d1ac6fe82e25d83d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6648535f3c9533b1ecbfb0d9b0ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3488232bbc4b26520a593902c6587b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e8f54d753282a5ef08ad6d2a1a25f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a8984ebe58c8b5a37330a9fbc46469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd56c79d1c56f1029c85c5c43d2dccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2fff44d17259c411d74f63876a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c7476097228da2c346cc9c857ce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50a668bb447b869c4047b2e803e06573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753551f73b0811d351981eeb7049ca074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7087bbd39763c4f64bf4d12830a9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d86cff2ff359b9bad74208c6783b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c1cbf8515335d262f526dc74b9eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f09422505468adb736e2d4a7add8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa08f853686ed663b48a957b00709a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88714428b305a3f5130066a6a1ef83a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b838b45251855eb5356fb98828db881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62880cef17b342288c968a228cda2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46234a9bf90ec5e27a8f0ce454378ce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a06ce096cb0c1cd3463589699b1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6a0be70dbebc22199e0ff9105844d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36242822d711d9644e95220db31047386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802438681f94cf9c1a7fc526b9dc9c3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa46ccb6d0243efbd15bca7e00d86d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46caeabe941a2c9b7298832ec26a9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae022b13d0f3e215b6aa6865449bab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105975738004f07d11464a56bae4dcb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997def7aad9df5441a10ac08157dd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508a4d54cdba22b3473c5ac6f0b638893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604435bc2419722da1e84763affc3e5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f9d4e52226a4033712de470ce98295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58624346fb3b217c45f542103b272a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5ab063c7c5ffb7301ea1dc93396797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc7f7f91d51a89bb970d4aa31db73f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ebf274356b76a641ff7ecb27c3b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04994d80d0a03283facc2f5c6a1a69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9ae0fc8ab453eb5dabea542a5e52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07785d3e209c4d026f9064de95209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2962e34753653b5aa9bbdcb49113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc9be13914de26315fe17270ef41b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0f7838875bce4ef3aab7f1409a0f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d68a00d95773aeec4519dcc3a83f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7dabb01ad2499302d119d3eddebd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ab50355118ad85419e93a0349fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a39ab80c83a2149c459998830aaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517950d1ea89c1cc0abe9469967392c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b444190edd3b8537fb0009a78bcba7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09defcf736e77726832919534e887e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fee3b46d2101421582f7af04483c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc270b909a94876c74aac7687aeb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50257d83f8799c775a7476ac9eef0b0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeab6285b7614b1485c249046f6ece116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9aa516d08c2ca0cdd3213e33b873c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6324b40d3f180ba7ef8fedeb2fc73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e11a3c6cfdff901e05ac04558b9c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed229c36ce7597f08a5d62b410f58e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03427f733a8d7bd4f5d8d5ec9643a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a6b34328dc9693445a44867c1ed7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf037493100635adf6c2884c0260b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3d4946715086f5b514ddacaeaf02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8abd1e9c0e2458339d3349da01b7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4edff52e8f49cb79084e9393eced50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d4cd4258c140fa6440b8309e15693127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb24496af67ac1851dbad25957bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e03eee990d0a69b4fb2b3ca89cb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd176f1626c6aa3d333980ac8f9a227a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb597cb5cae0e4823ca49ad03bd64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74345d12df47a3953739557265cdd49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11be6188fe66e42d72facb0d860d65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d26b11bed0307a12e897a4ab83b77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181f4107194ada32b2ec3b8e91b392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f83ee1f7941e4b92c52749d9ae0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3bc9bed0998bf6d83e8c68b225d6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53218fc804e25e31d5d0bcee663567f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc9ea508124fdd7150f88c30309413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad6a85110604c80d5fa51b912a104b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbf38b67438f52f52ad728ff7d755141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd34337783805e4dd9fcd4a7774888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbbc9c609e1565b6d38ba16cb4730143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c14f1571f6fca35c9f7bec0a823f8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60737ff33d62af812ff5342a951203c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf95f6fe4f4c3ea270fbf81b6da527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8de4273ec2c1b9f1ba5b8b76a2fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b7394008cca289f1563dcd72fafc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0f37115deb2bc41c2482381e670cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e92e30282361518d488e876dfdb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b26d94ba4990bf5194793b8ae635f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb8af8c378940dafaa48a0d0ee90a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b667195730ad1c23baf3c7dcad064c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469e83d72464057d5ec1c338315561b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5a689cddaf87417da281b1cf7041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a94711d11edf3948c54ed168a0e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c099c2f80b7620e60991ae7b99c9696157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d41ec4ec0a402be71c27c97d1c36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512158f482c218d28aa65dfaa8887e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5609a4932ac1a21b2e1042363290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49bc77d8def88bc453a355db139b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e825b4ef675bf56d776affd09bb4a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190fe54c1233184f2af158ef0fd04be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae577ffc269b6335888a3abe2a1ec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b23b5daf6bd349139567487f18b79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ffab3b75b6b139fbd17e7f160fbc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e00eb47ac5f1c934517f4a2ee2f729167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca2caa6781c9a7d43d1e72054b909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ab24005786860d1e9debe31a6e76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce066532ca7c260556f85c06b85ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5528aca54a7c8ad02680609440684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440685cd2792a6c1f5e32399c595bb65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d88bc0739409fd5b344f99c1827ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8f50af06a303eea459791a8370a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea3d043a2d26c42dce3e4708b75e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc2797a4b43c9beb6842a79a1999c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ef43c3579e7694ccf8dcd500c618177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1861f4d25ef046ed55a2f83bdf2829178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d7c6b37657583ccc8f79442dba34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756b9b41719ba0b87804dfb41d33dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f25b483acf750f100e654d6b18d0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4ac2e6d776a7b2945cdc9ee438be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f85dea6ebe358c864f4312ff89b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47b11fc05721cef92b441d4177375184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227e823dacda7b284ce7a4b90b48782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa6f970f27cfddbbcd066bc42c891186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd64904cbe93b94c83da02a19635cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c335ffb277a4d8abecfde4516e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059372ed79c0c457c87bff8ee2d950189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75de1ae87e1990b51e389087a9b86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b0eed65aa0de11a18d58abfccaa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b060a466b7984aff428440023704c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c93620843e8655549222adce8e10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b6173fd750b9f700698e7763b32e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a219af808a067a38e735431bd6b17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5c24d26d4c620e5441a3cb5a1712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd9d6e378a0139bf38b9eff68a474197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e6044cb334f14a90a74f3d6359d90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1a5c748007c48ca6072aa56b999a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90dd96c9673eb639f7642f547faab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a793a8c539f3a10d44ae5d41067ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b576a1ea58ab7db8d9532611cba6dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab27c6a32b40266bf7d83a7ed5685e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407d4f62d61132ad443b8f80a803e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc661ebbfa8378e9d27d672fa010040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad543b4620b90c16572dcb977810dec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37b4e16582f65bb23346c1920e738207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c48c3c41b72b92d35abae51e60702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2bb99dad9dd947df25c86923ada4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3455d9d0e58e06e89a0f4f53805a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ed2d1a3b6c3a5825733887ddec15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce62cb5f7033a6d4dab93d75bab0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac232fb169d4d377be5b803c402cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e4da95e90e45226dcd74e81ba88e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff983ecf17709cb390c69b3196944215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa96492cf255d83f25acda390f939b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e01ba5cc5f47a73170112453934dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492ad19b7cbc188081faddae6dc98e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9bae14856584a1d27aaaa40c4dfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1585fcbdfdcdfb1d7e25a42309f7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68000fbb81a0598279df543c57d4e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec890b20fdb1c555cd5ff26ed0f713d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e2a38d210335dc99f42aae34cb0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35cd3bb33db72274524aeeee248e7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea04debcd74a2523294efe314f16c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f3122abc0fe51f854b82e26fb77b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b5911790dd1e71b454d7fe49b715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33ab893525d00392cc4574c0215c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bbd3004cc178650985f3fe086067229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bdaf230a617597e56a00812c88cb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a18dc7a7ad4fd52f3f3134913fa95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef7b3c2bd51ca04b614bad3856db7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151c10100920519d0bd94409fe60fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d3eeed4963b33f4af58ec501e0f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b602ba465afb8e4a1e3fe1a829ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1565012b66220d5e1980020155c251236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c9f50dfb81fd2dc167c421b665d75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d7d1b4512816536263ac99e2653f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2032fe3906eef673cc86dad573b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64852059c62c70f2daaf07b66079800a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d67b89948c34be317913910d5eb25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c180ea8a4005543191ac3d21ed561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc8dc66c2ed536471df84a7c7e6e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22699b9bb2d6270cbbe4c573c2382b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c330cbfd12434cea6ad2f6239410e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a78aff9c2c95273b8bbca46c984d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0df6a8ddfb79a689fb71e5d0ed86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0720aa8c93a4a348ea18e0a5f0005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5663c4603d0f0ec0be7bf8274c9d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682eaa85ac5665f1ce636c45777aa8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d4254bb0e7dabc6f84825605a902251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9131302ad6390ae6f82e4877326aaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6828d5221c38d25e0a7776ef9831e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8c226bfbadd11e1e1a0801b676c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ea4022113ca1108993cb1c4f906c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a2a775fb98868b2d4a00fcf30c6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ebeb97f700afb4ba4db000a122ed4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399bc7860750962a2f7fb6d710a226d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5952c0d73c0d0244f8ffcf00a17b87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dfadd8293c70738c2016bd087eb0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092276c4d3456675d06529ccae429d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414e6eb4489112e0e10a5125d81a5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31f895533c8d7071e6a5834a1b82fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423b47c629e7d6b9899ca8b060bbab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a8744bcea0efbe0213aeed26b9e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c20cd6b78ce19d61b0651b1de0dd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae12a69ecf5c3df699c27712648be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d050a8a65bb5678a8af0192d70b1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3a6211f22159f36867bccbffc4d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f0b89a38d678b67be5f215e04533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41d4e2b840290614e75ddf48e8f55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b5afa3b92d241b9a2177fcbc9761272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6341c286b525e1f927e1ad9014b16b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934586337119579b416f9130b66b0b30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650e06c8a5bb76b60c303b517a4073275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215921bced2ab49729b5f9dbe77af0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81937df9a079839184c33876954ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180e79fd080c34c29e535dd757b694278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df09065490055a6a2ab3e97209dda7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57510eaded0a7698412c157817cd524280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c97b2e80e8b30b66609d057ce2452281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c43aa15917e8ea5be271689b4440282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596370ee5661b8051dc6ee9070d5f5b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca94173f8aab9ef95c2e7be5e3bd78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcf591934a8adf281ea1042076f7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4157e6d5731397f114e03f3290251286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b533647d48c5325d5d6e8e4d4d11af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257f9214e87dca40156385c8de258f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077147c6dc25652d4e3ebd316a02ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5127132d20fedf185879aa9047d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41885addafc64aa0e28629c2cff3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499074e6caf87479f9f10ecfbdc0571292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3171ef2c58f13513834495300777f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314336aa7ea98649264d753bc746911294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee9782eba86751eee5d61569a43bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d94581970d2f99e0144afe1bbd5e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e89d82970b019bb87e16ba76e9922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c793ad50884da633efbb039e486e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036dfd26964764007d0c2d21fce523299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0083905d322b5060c06ca49998b74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413caae212ced1d7c1152dd8e644566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317accff77e05966a635400d066afd72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2d571af1bd66189446b8215c256b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bfcd075e7af7c332b8f996b407735304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31a764a2f99a11431a1877eeefaa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe5b4e4e3cdba874139c59a3a073b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1622a1361e1a40cbd3651ba5bb218f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8f58ea20535b37cf9ac85c160f62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580745bd168e0d5a1b75ed562c82dd6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93deb6b5369bb8504ff977901e228310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63a3fe9bccc59e1d774f06922752d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28fcb89e0f3827d6eb357a791b2484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac69a04c5f766e568a34537610575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f084de87accdc7da2556dcd009fc98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f0915fe904ec6a6f968ae76ca5d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa323e3d36539dbc765a2cc731b46bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88ef3699ca76caea062c8304f0eff5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3426ae29695a3ca4826cbda22b780318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf960ab2c3196b591c33da39a98533319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaeb16295280f9d9668ffa4faf4f72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488e1416ab9ad453b49b497ed55041321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900b1e6b9a4048d852aac71089d302322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ac6007321462db5e2bd63ed4f307323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d62c740039ab33258a49f978853b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d03b63ea135fb40e062a229d97c6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>