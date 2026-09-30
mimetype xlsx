--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913a04ac8bab8de2b14200c43f107e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b46bc7c9d78cf8200b9864a1528f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de767f1a9877514fbf8fe0c4ae2eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf9c18d95c97459f1fda50f0df6bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a272e8cc0f05b49bbab75bdfc301ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351fd9f38585a63629584256622e226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f815d191f2b650cebab87d73af077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85067fff037ae4dba602ed8f92f518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c0218df4939c187bbd2c8f0d152629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde5e66d50abc8bdf63269633117e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3343166c2037a9ffe0ffe4f2ec7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010827369adedcf967542816de5f71ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2012a9e2a1b9ba311192b1e12af8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46842564849827b14485d933c110e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda299063bdb7fbf79216cfdfe6ac39115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605902e4e92290bcb89400ee7745d7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22970f7e82eeee2423fc797c6b574917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a878d010ea65126058b9f59ad13ff818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d7acc93cac20ead61d4df9888c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ebc87ec493f93683122b06b2fcb9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd46c222c31d7eccef410b54852cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680a16c59546445fc53bd4a393bbe0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3669555031c446b4ebf86a91c007c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f82571c36242ddf4fd1608f2e97af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7eabef5637a9af0bd947142debab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66304dbdc017db9c78d9807143600c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4976941eb861e30784c4160508ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c868aff1f7fc531b6cadaa74b49328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8e83bf232bebc273a6139b950f5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b37236b15beed3b18fdcdd5d604930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff65ea874883f14d5f696d5229b57a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dce0f6e0c285ed3c56113eeca41e6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8506e8040ec6458e21c1b3dbc01d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87b5d04ec5b73ad31a3855c7d0b2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c1a65c067e52b62f49ce3f03536f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd0b9affd6e4fcb32874499d74413936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b077092436162488109d602552a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca2fc87968ac4467d2a08bb539a3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1f009ae5c2453b8d7aef82e0e42039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0498df4b14bc18dc2e176b2aa53919640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccda5e89644b9a8a4aee5d5d303581e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ba1a5128bb8663d4155b34c9ca7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8ce6412e0752f28eca3efa793eee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceea52b49bab01979e68827efd91c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb955581f6f94e7db3efc220ef468545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd38d4053e4cdd8d49d7e7e04f61e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5e4d6e21664dec8df3b5784c55ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a29239c469300a87e626ab13b9f4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107aca30de85eb3a908b51f0ce701e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9362d684c3958c705812ee36fcc86050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeebd1b208fd2a1cba42f082c1de0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe28af60ed4a312ba7627dc42f03552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e75804bed16b87c4feff51726ff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e7b216222796458596427d78244b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88599a5ac9fffafae5499ded13f1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cb81c2d1ac040dc18ad57af71ebf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b56bf3585394ece2ef69fb22a7da657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029254ad7156651203c4c447b273c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f239537fa33e0689df60a9035ac4a7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb49921e1daab1d1366a364ad002a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c407cb3a15b18e1604c77b1eb101fd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58462d4dde29d017eb94743fb1f11a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3dabd1506f365b00edda9194913763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8a6b9dc21c53812582a9fc6009cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75f9d831f04311ecb3792a0c13bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629d0c8625f7a26a9125fb95d76d7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1d6bd770ba005a7477fc006c4b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598927e0744c09028cf26731ca9190268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3656361b4057cf45f30cfdf2e9348669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb19a932a61c6954086d0c77c981870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040c83cf059476ba3fdd1e8f75c6e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59cc5b283f6fea38d87b1a45ac2ba972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1dfef02c21227829133e54f2015073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b2465157b9b5c22bb99cb48b13e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0eaf5a72dee24a8168ddb8c4a39fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea43be29a3d7fe842abb63e8ff098a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5e4f5a97c77ee050e09cc87c270f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d7f21eaec469d64621bd9e2a6e6ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f30375d4bcfab4df829e1a7f412ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51e758c02729abe0b70624b1fb97680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9ea9a959a765f428e021485cf0dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8af56db9b98afca9afdd41d8789bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f91cc063d0e81a0586095a44b0fe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc101d049e3ee52f9648182577007f6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcbb4d566c237a49cf9af07d9961985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9f3bbc850cf15df88822992c332786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2072ee1dd0a2ce0459527467b4cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b0ad62e61b1d6a18108bac9a344e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a4cded66f098a9ab3015e33eb9ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adffc385466024beac26b8e2908c9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d9f7ff0e697fcfccd44ea3ded05291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6b8bfa2703f401f01ba633051f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d01e4c85fd01ac44f30d5e8930a3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c9bbddf74d190eeae86fba59f3cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7401aeb5e95aaf01d222ee75ff4a74f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406657e1d5b0a09cac5a600e1edcf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a841fb116733b1a1d7c00fa1648e5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18482ec8654e9dd3483699e934a7d4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410632be86fc2f0e8c4d0b17f33db4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14f9dfd695fb12af3437481037c0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf7e675093654a3306ad85361b2340101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e07e03219447941b00feb613b739102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af958c42061654b3c57b198fef3e6ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcad8829f1b35dfaaf4f162d043d608104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57df6628e5416ca2d323d708cd0624105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185a593f9ab3c0332f872a378cd26d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8f868a44cd71538ac3bd603bac4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ab179e4b1ce61fac4acbcb50a4ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633132a83e820c713918a3011e8d2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48d172f3ae4dbb71e9873dd507910110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b1024e20f3fb94da91c375caafb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6826f9a6c769b5b6c6a20f7b4faa08d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d35af67735caba66cdd490870613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daefb66490199ec1959df14da5e53c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd370df7e10fcb963a48b16800aa13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41035ab9309cbb15c6439673b41b9d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860e0916464a0f71343d8356ac0813117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b595afbfaff6576a2a480bba25f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3ebfa3b1e7e75e85982fe1fca058119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b56da7f651b08e1fb63115640911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b892cda48684799e2d8f304f21de60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8a90b0425a448d455d0cf5b99c30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554205ce55bceb1506d790e578797d96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3262a14b647ba3ebcb798bb1c13ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170e15222c57dab6538a962f8d4352125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a3176d952a24b1fe65d5324f2fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc433d27df1ade4341cfb59822e34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f09afb5173972ee04416d7fc3ce63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc00895553506b64222afe53e80109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00956b79fc325e5d0f419a1848330130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d2b1df72e88a0548e7608f35bcf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ff7e769a1f6e3c646c399aca8309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc88bd10b73d44c2dac9fb5a31a20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986377bd6ff106dc2a3d719f3a0ae4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b366b94de35ad1d1269a43a534477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2aa3ac7ebc8bf14ac36c489e1f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8abdb04c7628f89a27d4f0c9c36a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6423c1b8cdc27d6294df823148ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b031198c05873b30c608e2deb78cad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a07f1e6b7e9c64ef8bb0200d2a39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15534b5d02bdd0ca15f793b123bde6ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc5904f45617f2803afbe98759edc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce5bbe070a2c19919b44ffbf9be18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b57ee1ac1ee427467c491d9f6bfb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e12848b60ed2b0a9faaf64bdbf512145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d0aa81fe12542c16da0f51abecd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53974bd0335de18e24c4944de7b1be14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e8073e5b70ca27f62c6fd6564ee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b722c7c4fa9fc5642ce926f0feabe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf4a7ecde320f9ff7b3f19bf6bb156150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cbaa7826d67ab33a8eafa0ddeee15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634f3cb4999ffc3b74e93ce896608f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ac722841c3287c7b038e2be3344c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3701179df423b584f4335a331a4e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae22bbe064977fd545f879dfc92d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb88d474f1853f6d41009125ff808a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53aa0d4b639aaf09e086a9555ff1f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9836b3bcaeb1766bb405174fd0a02b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa88c0cbae2765abc41ea5feb1a84d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98d1167704f16662da98f7b1678aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8ab42641b928a761e02c95521096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9d5dd4aa7204ac30448ebabae171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4acd573dba00506d5872b02e5e7d5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc7de176927cbab3cdf4190ff311d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59150b87978f57fb025edf94bd61c6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382a3841468e96527a3ecad7429966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b24d64060a1204d4de4ba38e762d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f551ca0944f9d00638299bd07b8f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684306669b563f6256f73e6d6c0701169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147000a46331380a9ada00b9c143d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d053f10563af9bf99bf05824dec3633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfb2ab15353ec06cf8bd48cf8797e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e961784bd4382a91e5285dd42688fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb90a438e1a86cc9f6f17abd059a93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826503207c4bf350a60b1e004b92f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4ddc5ee67b2cc67b84c1b90d0a8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a50bebace105f9b10f99ca6d6d833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1bddd094d4e67e901f8f3bb885269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99301afc4032434512c9025add3b35f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be5f9ddc3e0779b396e8c4f38a1f18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca4f1acfa076b199d590e68128308181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55090a01eb37b43436c0075f356430b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438459d47db309d8d174b3fe66807ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5986cc513fe52fd62e23b7ebed1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc50b323acf99d6808e3719193b25e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc364c1966ec2de55b18f274b71fb8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd39c2431b396d48254f01d737756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460af5715c8ce86feb6f990c5470e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f72933b3a657b406aed1a135ba5648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a34d4e28aeeb3cc41befc8b04d1ac0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766b3c08a035db7c17a51348f487ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202daafee2a12dfc275bfdf025b4f539192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976bd1c3cbc25482fa527ac027894d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2155c3c167963210d12d0753d623f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3db03450eab6bd1ad3c3fa26111cd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5ddd23e373c61383de54b3fbf472a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8fc1f432e94ddd4dc00353cc28719197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfdcb115ff7e11b9dbe45d2d51bec6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa396ce171f67dddcf30e8f3eebafa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b24c4292407e8a804220353d8bef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ee126d33fd3d04d34eda42cf880c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5eec2b5c0c70696f9f8934d85c21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99011cc17379712f1c2345dab2392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155031dcae1121fc7a69542390e3d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065d2c35c369fc8a0ccccde0d9efcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2803cd59c929a903e623d62c9edf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba63218361d7101816165946fd3513207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b85bf492db116ab947b0964c8a52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1439d5cc0c769cf9468120892b49a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a836725bb428ea3a7951d31f05f4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d089832bf580afa8a597331f9bbdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5b86c7dd217fa50637c67d9e565ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ea4b6f5b20743f00bfeb56a1fb225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23fad8d1d44ac7ddb209cdf14a686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f46cac2ab913532ee65ec053cd4a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a00c70ff68020a89f911379f47c54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e06491807523b9423fe372418e15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5250548c57a390848a304d55d40396218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53707bbcbe2c009d66d706528775489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b73df5e2bcca724f775602931279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a19503f050589d50a33a74f1262bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea12d786cc2f53cb912b6de19191655222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08de6a0161ea575e8d9b37f6ca6270223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599134e4da60ff3da2c42a20c4b5290224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acda07c639658ab5f2c984407f1e0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26d73d47bdd43815fc94d084c5d4f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca03690e87c17d43e66e49af9a0920227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c196c1bf190c9a97159b2407927c1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b1c75537699d8f5f1cb86b14cd44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432454d22081687e5d278247017c74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1c8f9b7d0afe056ec3d687a343b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad33b6a65d1a437e5e4ba4e38d257a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce4ae5ff9e4f61b62a5f552c71ca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb2b60762e848eabbe18aa93cd905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e171f6ceaac63e3a9ce40f8257583b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd695051a36a3cddd387ceaf883d891236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2953580e1977ef1ff7d38c88d8b20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fc2d2a5edf9048c8abbe786d4839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f56666737264ab9ada9750077209239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db312bb4cae399c2aad7e64d2f85eade240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95806523f560a4ed0220e6243e943241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e08cd06301945449d8f48a0314b5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ae00ff56d40bb3fa41963f9ca094243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d4737c26239a864115df79b7cf7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff171ee426be8ac9170f9b9d3d6f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf8357f51fb2673fdfb7912ef560b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f66b0597588baa76e2c7be31b32a3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67572bfbb592fb775fe17fe8375071248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a23e7885a7b89efee66d1f933bb723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cba203b386a97881132fdbf041f14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026536e4fd5a2dc761c25c93faad54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13134308661620876db4bdefc6f614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac1a4abc5a7f5b0b45ade467910f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6265c518fea4f6815cf2afb4e5d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb8b298b1ea948b37bde3e3b6f4b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757dbf353ef6016a0677bdfc8ac7329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e0f7ab7e83d01cb2979af33aed01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ae6e3b49e4f8143ede7e6aefaee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d026fffa566b45a16284b79a8b160d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55fe9ac5572310bd7a3f207ba87cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbe5321482692220c38ac2d1e52716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953903a4b30ed2c026f5159273aaed8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f54df2472ea2ba36ea749d1b86ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648ccade0fdb9095a0251299e5537c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e2b4831871e627b5cc48c300f008265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dca4525a034b396e1b67ac623ef57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c1f75d74d42322d03302c8c3353b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe94c69749f8f7922e99b5e7cee12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed21ecab864aa77b969785ec99645269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb84a9ae30025fda009b3e9af977f03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a1491b2629659bd177bcb279582f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b78bbbfe15baefdaffef4f39f61b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090da35393b663734e37c68be49182273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2909337f2bb8f9fed654690884ea7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246430e2703ef33ac713b3c608d8339d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a070aed20aba91e6b5bdfa3f21fe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c60bae2b2c16678af51afcf5adf57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b40e697f50d7ae04fe0c145b185b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aadc262d60babbc358a9a6d545c4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e070e27bfedddbcf8f45be6e4130e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffcc5f588bd4fb4c88ca7365975c2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c784f41bca9d3506bab0de9866ac72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb23bd285460993d9246d28d942a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c715323fe6e47e7efa3b46d179e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548fc52d0b0253ec1c9cdf9f6238e53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0a7ed3cd750a21e96e608f30f008286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ba62f1d330e83a4cb285d6c783e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ebb7e29309ad700f1cc7e73f1ba1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098d8389628894c28efc1abf692c465289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409cdf4ce015a468e323c6d9155a00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde8af441329471a51fa72109ad8fd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae622b30e55a0ca678c0c700b9a0a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a8841bd3fb29faac8e3327bf74a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6301aea127fcba1eb62fb4cf815d60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590929b6f3bb9252e8dc83ba0ba8ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c63eb9f657a63a086e21f1f0185ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0836ae0b2f2220173384c9021c3de0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b455b04e0b9b965975051c6e65a66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da87552ea45c53c47ed16fed1dc706299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6811a573561436a143da4893882723300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec318dbb4c23442b8ffa7c60559781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c045b5b348dfaf8c300f99525446bfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b371aeaf1c9a3d70a1991a4f391b49d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d43372b933bc7660d0ddcd908ef85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54ee27ae92ba30f1a8f450e2784cbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea6e724ff197e4a412b7766878aab8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d04acd23f7808528c14fa4d380367307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa04733f06f55c6b7732d4f03242ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b36549909a209c035db5efc4c4fb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d8205c30f1426084e4aacb3f9222310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44495fd9a78607e8eea3920368c672fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36f8150ee050382d5f7c1caa783f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d2704e0d3d5004c6ece155fe48213313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ba2fbe0ed17290a9cd0a4d6808e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b973b621b397deae2c417135d678315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a505f6d9e3aee43c443187cdb29371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f411ba0f3466d5edb70c68058d990317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b206cc19fbd097297b05dc92c278ec1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a3f46a3bb0da8026f31e7178b089319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b79d1474a64833dac2826a722289f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331c8fb2b5a21b56a4089769353fc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367251cc16b7102ee7f99f136ba8f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee6ff074631d2e9e207c6748e0d1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed46c6560e2b55d2df4f369bb7bc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd878bf9fdbb9a7980748924b9fa955325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3acf9b1c88e86b14c9b25997e7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a0bf68b714ec19d53950461e1a722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7089d73c13a6a58761e3952971ebec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09044b869852ebb6eebe8c337d9f3344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8c4a10bafb68753cdecf9bfa36e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf377e5f79efc02e4dd7ccde3f6b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25933063e44bbabd80b637231a6d9c057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6443ea7e6ebbc4188ad1515d3efa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd072267485b02d38206f96330ae6359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def56b5c2d083ab59a414d07925787210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303ed838ad20883e9fcd0f364f6eee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5886c27b80a454e3ece124e25cb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a3935265d9bb272ce16f953acb6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785669ff233e325e4952493110e300314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b220a6f3cac331dcbb86f0c3f06f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839495dc42d20de2683fa58977d000ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf761f8ee56824f014a349ec883fc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aab272ad922ad5a9884abbd58356518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597ec31f7cf4b197790a5bf1e84f6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605113e117327e174510dfd9787b8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f038d37021f6e1d855e9e53ea14dcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce7f409c43a9aabe820de515459ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12936af939758ad45fef167feba79623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f07b5a9cf4de5fa86e81e13a0cb1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539583a5fed9008be10026b57e986d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd86a68a706d9904393ca8afd6d8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc2bbf633c751b8232ad916cec9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c124254630dbe062599e69dc3b1b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06470cd573e5b6f921ba023b1ff16ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991dc51ded5d4f641759f2a197acad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193872fa2ab42ae97a7ab43ad52718b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2ce87693e3e469cf1e500526b079232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409919d7f6f6db7ddccd1dc2b943c2c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300ff38c13e071fd0ab441aea4807434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57753fa6d36163de3123feaa4a5e1c8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d17410fd9e12d9bb24d2b3347647a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33cf3c3e9ab2bddb2cd8baa4ed64c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f7695f1b2b52eab47f43a2a6dfcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ea35883e253483d7626a19f9008139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b882c9f001c2765abbbd21f5463c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2bc435f65299c5de6faa3afda28f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d42590d3002676560528a536b2e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ccde04e5c69eadcff4ac50980bce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a83134d9faa2461c5fa28818e0bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3272e9ae4cc95afff77906a441db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f205809bcbe2f9626c5afd729aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073be827c365555cc9f5e2c7a1051047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d994d11711264a74a6ac3fc8bb1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf12c757cda2185edaafc1ca43338949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d36d5bd1790dc82291bd6cc47d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6194952ae747d6fd460ec8c1a72d8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b3ee3cd54c096b10e753a0fd4b6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba977a576f7130299271b7a783079db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e30c7e7ad685e143dd485042decdc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e2ca5bb7b0e6900c825e99c3980455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e148095b427c2764f787c94dd74ffe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a435c2914f42248d792143741eab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ee5bc462d3172a484b344e89a42a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20509e4f59f2b9f7e62cdee2067c0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962ba0a79b306ff681a42b4ea2a1d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a96181fe1984d89105e6a8f28ae27061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b143bc99d79d636e871b9407e09cdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed7df8f207bd43e8475eed2f337e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd832ad4baf1f3bb8e2dcf064f6a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89271b392e3dc8fddb752e6084cf47d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bff4f9787a5a2f7a76de83ca9deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edaec2d3f665bd604ee94632df8b6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cb194f9891791eb287fd8a6213fdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e01dd199b9faf86219931da6116c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c590e70347d417e182c934486ad970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4a555a20daafb0cc28b162d5433971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a86689c52ca46da19a6e5e1bff7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada4d20c8237b131a3781e7108e15a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f0a67175b7ecb11646f9ea72431974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5c6ffa95a051a88a2beeb963dc06c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ceac5a09f07a5923b987ae3572f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c0ac8222c5db38b757a632ae7e6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f9fa9c33d5ef65f4e4db72b0679278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214c58e671b01e35cfa009f99f1cb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa41896022d6b27fb4281ac098906c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d94df1dfc5eb83baf45d9a2bcb25681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e812b8051c1d75014d8e4e493565582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e73b79e2fa1933d09fba3d04b0c3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcb32c76f6574246f06df97db3358184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f502477207769a3ce8c5c3f7852d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664007f18445780fa63d0d416532572486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e10cb2b07f77f43c4b5ece2760af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33f7335a03e55c490db6786a24b6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8bbc47cea22f1bcdac6145185f0fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3270379b0078102143cd967af3b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ef7b0f9d004d97844d6951bd145291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6bb952cdb6132797f02cb557071f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c94b03d5c00c1250193c188fec15493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f45aa66d67714e3e2c59a99f8df01a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0006902e4e70e7effd3742eb4be1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2fd5d6780a9f5ef01a72e41c550996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747398911fe5e94edcd858306c3f4a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2175fef04bf18f5fe88d5f77f7ae2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917989b676fccaa74f0c07bed74c3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fa161fb9ebbf19e96f78962b47338100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f854db43d34938645a1ff769f6ef6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bb2852289093d76ce404f4870b674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b2ecaaed0ee89472fe66429c69da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c538156172d30147d5ea39556a24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a211a6fd143a00cae387dbc3d8bdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce0cbb9ed589bd296958ede49e33b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1238765b57c02df26d8804d925cd13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295a570acd743ef9ca4853b6a57d2a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637fb142908a5a17dd554d1eca0e8ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aca48ef780f636b0ae95030b5a288110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b0c2cdc0abbdd4a3e4f818a538bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf31327454d36ea4ebab3c43ea034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d70aa285fee4a1aaa6a1cce3577b1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e2c353d2c7b47aa2e5a6384d18d4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b4d630363e27085ffef409067653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f178c31bf8b293c7b374f560f5cca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56da5be00903dd46118de543d97ecf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11ac4b94f414c78afb6f4843811f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149370540cae1bde9f14fb11f2c34dbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c7c19bca98cbfed03840a1bc70f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f678b6465c03f24507685ac7eb03156121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e497b0983eb34c0e69905ce6b0a12c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287cae22ea2a3746242fff00a0295e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46068b58123a9bf387570b1a847c6212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6d53c93b5e85226d51ed61447f13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e32029880b3f3e497a72fbd1c49e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b97e3b89fd35db3f20727a26ff8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583fbe0d04989bed5c4f78835ab10a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a673eacc4ac41a2d1ee00a7bc60b59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3e452a91561c8c3ec8dd6887a25e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393cbfe647b9ff8e5650cb50c427f9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3430f7f87d9665422488f74f8cd768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519c61331f32d23030aaa6a41bf8fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677b79be774ceab5d48f7ea2a5abc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa15b83249a6c8bbf43c18cfcce4e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb47863d3a6724a945a02e91b2c7e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c6cf908b41201e24a9cf288c21d45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed3bf093c0883c143743a2f614583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433761edcaa59b1e352f323c3ae68f0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35bfa1b19f1032d1827873b403853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab876dd1693ee30f20e58af198a4d39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21a02872ddded0c17753ac8bab747142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16384cb826a160c3a9ae02573064cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d37c45564fb3b520a23b46e39d012144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216db9c303e37bac537299d86171d3c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50411cb6250c7c0bf2ba126d55716146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c7f9efb4899220ded3dcde385c09f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d0e13b4eb6171dfdd6cd0aa4b242148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c827c50dc112f6cf6bdfb117e126a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34541aeb18c4c5980addd8baf263783e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017e86185d77a7e58a2f2daeb51c7f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9aef25fdd12cbfe106402856352a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f3cc37f0754b4a6f4d9f280b53b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ab1b15ea55634f60b02c92359b392154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb36a8f75c813159d192d505837cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb30d272bc0ed6cd7c3dcba6d9a66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b9a12997dbfa28cd3bb8d25c0481157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2702e3a85038a24262b162398c59777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374940f47b629c8a02daec1c04a1e61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f74f39cf1f407dcce505683ee4f505160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba0964f3f5a65ea13c844988d633a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece676c22fd06e7cb182c6e2b868ba6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c4282e4bf3e623b3b400016a9c75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5a25a95849594ab33cef9a707133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e162e35017b16112144381a9968baa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf80bfa93ef83fd43d4dbb8ad690c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e51624ba1a369d2506cf84c3ee689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd79685b5c9d43757d9fcd47b8be69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7329b479d8793cef57f7d41b615edd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db37e424caefe14f5d778c4e2235b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee120343e1481e004449258c09d4df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6502bac558d948316fdefc40e89fa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ad7283b892a900ac28646bcab624173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51529cf888a95b36a25016513398c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11c8b165e92d00da3be22e97628dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59faaba2e08e6c94aa515b53221d6d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e226c8617401e4329926c636dbab744177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0fd2c9a52ae4a1f7ac543a32cc65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbef59414653b67685392ed6f6ba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ce024fbd03f478a1b3ecc9a4f61c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0483dc6e2de20ca729fac6f052b3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab204d6eba39b17d1dfc2d285f152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50eaa1b726340e73643f36d66d49a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ae7bb943b1c2c8e245e5da582cf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be547ba31a35488e5857a2f97f54b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e989902c937e493fb15415826255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c1441e8ca42d0743fc116a94a2f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2ef89020a3481844d0c220c34ad1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600b49443c996c5bfe6294df0b94ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec9a3e300624ad31fc6adf4a87bb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa28c6dda0fe32aa7309de770b1e58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b6566a78a01d4141f9afded4b569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f9bf1ee0a0b0a8e3ba695b4da3e6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42846ffe2bf5735775108c0ab740b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac168dfa39f7fd470588371e148ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6821ffc1a4f2ba310cc0b85a7bc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829aae9ccfed5e391be32333c34fce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d0490132f700f661db59d972ff09a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f1f631c3821d82831f68dd41db7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7d5fccf932cd02be620cf53c62dde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f43692dfe6d274a5dbc39faf8903e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8abc9dd8ad012ee2af057a532b12fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546e43d1e7fca5b755bb478778da41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda6ef888aa4f45f32b870f2e7fae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f3d443e75970c5292ed201f6e5fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41478502d44ef4913cf7673d24e7f22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06740cacb4c565e39d8014c5326ccae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd12f53057446781b17be6fc9b45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb199c47e5877c047714c46fd515a76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3ff8350fea183a1f878f1024ffa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd810d59b3a719e49b712777ddc1e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed76b8ed8e417d425da51d78e88b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230175e94778bc8476db3a8afb8aa471213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58c4627a9049674ed955233d6fadb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929626bd720b75343fd1395003e903b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b520261289644885196af0d129a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb47472a690497ad8af2a13c34960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8105f673c0cf84872d3276b8a6c51b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc2a839d456fec618926adb199b002219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6056ede338a0d19ed6fa14c063a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e6de236fc7638e0791d997cb2592221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f77486df3c74573ae307c95e5874a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fe8e25a8f9a9c2c43750e0d52cabb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c543c1450552d55ed0172b06113316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef79c6aadf693af60650019ff81f12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f14eb43d7ea757829e729dd5ff4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bfdd3d1b944c7e026edbe883dfd4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e088252c4efb11fd5cf2a565f95d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d2d57fb8f6b8fb51d34054631883229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8217b3e28b823b471911367d046e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6068f0729443220201f34ef06f6410231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff38dba8ec8b96d404ebc25c1fff1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c81fdc330af6fc6dba677130274d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c13ec520d7cebed5bf047218e3e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae5f3712978b47a3813f6e40ab01e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a65f011d640969af4ae17b4d3475c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e37cbe04d39473351c9430c8cb33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0d16d766d61d7cac60831e8b8d9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828af99311c40cbc1556d39b3f9a9e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7898ad05cdb232514623c62a806f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7bdfca50593a44a976cb6cb7e69a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfad0af706960b3a631f9340aee72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441bf5ad38023a0b5b6727a46c4b35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011ed8040b5251a4f505482cbe91db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42d58e11041b6b62b2976b801af9a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c66fba2de03e68ac54c47b08c676246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63776a085455aa686ba1ba5cd3850b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb8c3627ff7cac4074cc33757ab34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5930f31f04a0b775c69f2ad747dd1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a753e1510aade3c882d140a974a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399237506fa48f02e8695844016e58e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ec64408fa3f3f3436d9334aa6792252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be85a5292e9ef5da7250f6d3e94b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304b3d8f1622732f45d82982cf41aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f2976e8b35e7bfefe26bc747b5ad3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6c9ff0dc96ae792650c7fc663fe01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c433d3b2f45ad3c9327fe6882adc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376503278c50cefe83bd4bfae94548258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210d327f119ab8722883bbf9cfb9e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a550b833daea39c9f46e25375eeaa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58e0fcbf9bf3f297dc723234373b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89c74778b9c3e5552c3db8a99ba80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c2f1d569537357ae6ee2843dbeed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63986ace29616a2951198566ae898f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227517af3fe58a4661b387945801805265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937daf0cfe123bd4beb4d553560411f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca97c5c722e06b417f4cc7d022125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca516a5137138c50fcb2be08ed8fbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3a5e66650e7a78d7eabd3fb25e127269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3e0e037cb02da92fd830fbc5e6f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66543bd11856f980966c862a6cc3abb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ebcbd337995b8787525e5dfa73d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8afc3c8811655b3480a805f2078ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d56db590ca5b2a68dab7c8594b437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307a6b2cc2dfff13654e5fdb697bf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54603d648d9c7b09ceab26fd20a81f96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5662641d3dedadcfe774a5767d309277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134ab6fa1a971df4893d7c84d973770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe5b3f37498e84cf414a6f6664d13a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72ddf9f1976856301ea3710b17d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bc000b54329f55bf1ea6a38602526281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb771ace3634693c6cbca62cc7ac45d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e385c3e3f1e2e7a65633c26cf42b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390865f51f16fd45bf92d4d58d2f69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82166bd51c97fcf0faf40d32840849285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f40c834153cdd93a30dbfa76d55a74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9420ec9c10093121090c12338a1611287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543e694457d037df49b0c004fece38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b100953376c1507648448aad7863d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0945c0b7c4ac68eb27889e86c789c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e1f716acdcd06e9d56892cc99d78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728cdbdbf663722bb3ea97d8c501fac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da9f8e16a03f9c3a0f6d13287f83f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744693fc88bcad4befcd4eff1c69320294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8980a0927b6eb9ef4d66bd5b79a7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7db06c91632b13e4601066b85f45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c6982c7a7b13ff26932312beb2ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99bf2edc137b4b13aaf11bfd031f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b20710d48a5e485c84aa9264ce7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f639d61c057f8824afe43222e4538300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a25275ad2732abaf5f858332a005301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e899032e66ebfd0e5aa0a1a0bfa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f63a8c6d322a45c4710d490989c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd0292359f189c445272b9e9553772304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de57aee6b2afbc2050cde608ae383305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645da7b5219ec00265a9efe00878c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3609f01cc54fc7760f5cb969585652307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572e54d95c346ce860e2c88a2719e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa848a40ecb15ca55a7696e4e03820c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c13fce08d4c6017ddd506a24c92ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4b03e7a5f8432fddb10a0b887984311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc9cb4cef162f668290c2c4e824ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432659c70addbbab771908f9b95dde0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5fca07b33ef64fa0b68515e692c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e584da5229d8787c829735801b6da84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accdefe2508e95744a71e9fbcb70af7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d8bca02ab3747586d9ae0e467a7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4354d6a381cf660d656215ae959afc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b604d3bf222d95c0b4c67cc65a9e7f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4dc4c75df1954855ef737e3d430d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016824758cb9ba86e3de03951faa5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22922f47db6498dbd9e7e1054b0274c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe97d035bbbfc83e6eb2ffe45724c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27259a29411ce626fe0f8cd3107cba09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5fc59868ae1e298ed0e2efbc4ba1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>