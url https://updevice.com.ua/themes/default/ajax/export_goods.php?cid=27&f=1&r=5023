--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5189898742bfb912e0a869875641c341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728870298d8546c205f7c98186e7a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aca43492a2843538bef1c1b416dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac844782b6627b0dc4fcdf5c7683d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc062b021be59ec780052a2afa41c8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58fa265365519b552d6cd4a19a0656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e64ec4c0b084a17e12e7772e20bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31a27f4e3392c440f38e15695df5f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d92d956f79e85dfc8dd41f425994d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c28288eab2d3a618d08e8e4a728e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c654779d8984a0e74a06bc7373e39b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa130181aea04d7390fd0b2a5cd4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840019d7ed9507f36d8d2cbea66928a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430912b56a6969164a34a7915663e4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e307bacfb5c63c28a486062c1d9efc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d466ece5db6320446417996a7a7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6e8dc7d86b16d5fd9a967adb036817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd0e6564e903ce7e1bbf3d2e9a5b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d3f0f47965b5fdc3cbef5d92a9d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb3eadee9dfac70516dfc965195d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097529a2011c0d4a48bdb64ff682750c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a23a5b77b96d3c79fa8585ccbb5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350fc75d36d4ada4f13c8c63a56d6e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea619a35a309536ba23c8cfc5f4ce024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942682f724a21360c8375e430eb6d13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec76d7a48da550c1d304eb6445ab126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a905b93c70446e17c289999c1ea0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2f7c8ff18dc93994090419fd544e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f997362e924924a3fbe68c95fc320329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9090fe9bc55c1af0e6edc15cf4c26e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87031f7a678bfbdc3636fa33ec1ed831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9934c77afe5cc34a0f8de47a8728732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d250ef6910144d662d272d5bfcea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5cdad306f448c1db0ea16b5fab7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7092ed62478dad964cfab8e3526a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95277984f98fc6be520353271b85b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb07066c2d4b52f8b6d76fc062ecb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042265e12d59bccb5503b67f902977de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24b89275e9422ba42e4f0cd9bcfa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17c4c77e57db6c4dc392ac38f6de140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9d3126db298ef8f971d5c9e0977141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e4ad42cec590533ae4f20d7dddb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f1fd1c0cadd0dcd56dd3632ddd24543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067120320393657f817778f2d1bdc13d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630ebd62285f2e67f469d71709730845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075812de37dc417a91547af537de3db846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c405b0b2dc541b2c2d53f70acd05af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009858085d92daff3e737357b40a0b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842faf5609d9e94fab7432928f4824b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7310e48d7a31ce9f7b6f9d74354050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f40bd3d3eb4fdb51a529dea7b628d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c0adee834c8425054b500835783052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110717bb168240e353e066585f1b38353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11e5a69432b0399c149c32dcfb5f0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645006b75dc41b4721064518b727a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f365f3ba04dca5756f42dae8faf48256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762d25800e2df8d5bad8963b7ad81a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a034d33731301f0a87fd896148079158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607851cfefa3ae633b3f0ededbed1e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5908da3213286ee33ad18624dbefd7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f3b0b6a7990fd7e27df6f5122faf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03286c78419bdc054c992a40dc2fd0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f377551d409a3659b784dd8ec2f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d1be03a0b4ae319bfbcfb9d067efc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89202863ca2937993ee9dc6da84eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e24663172bf2ecf572038a84704166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41deb7ec9aa746c78ddee37650103cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12278e129efa3e6b6198f28637bd711668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac459ee4cae91c4dd3a45b08006a2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c97d0e3640387f83da968bbb053170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f3df1a18b16112b645a8e1ce222d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91476eb93a926ee43f60c591a45ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9595195b81ba75743a437aae16b4ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25778f72205f218e58bbdace31a85e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c81cf0a45cd4b9f9620e30a5e9af6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c4d63f8cbb6c51c35801ce76271df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06a0b02d0cb5c2d720258223021e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c1d9088ffca6865f1b243e0ec5cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0729a428c70a27a70846609a614de779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea13239429fce001cb62c5a4de73680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854200ec8b0c0776dd9986a3373e314b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88728b16adcf9516605334ca8b6644a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680ef85c4743489818a52277258a2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4e829bc38479f8761046e3198a1f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262751746628572923ed203a2caa3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a45fb4f13e98afaf34a6eea68783886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aec96f0b96fd06ff758e5f56ee61587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d630462cf61205668be52281a77188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624555a3caf471a39eb710c92e10470a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c79ddbf9baf02ce0315dc9a53f57690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc854e67a2704bfccce7995065f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ee0cd1df933793a91adbfae22911d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c55140a197b2cf860f4e801d8b1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c517b3720e2e6ad04043b0cce17094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7470c010784f0d16ef14cebc87b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d5f4beec18f29eca78c9aad0cafe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab62578138c2e1ce43c17d64f7fd5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d171069a4739ac83a2604770b03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904552e6a73ea530e52265073942c30699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3438b8a70df344467576575a6a6ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4308829355e12c966bb650865b701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cace35670db797c0f96f3ee1089bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5d837a49006ec1b2fa494429c4749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c43bfe431a2f6a9601ddca16443d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4705e4f2ad5e1d21a37ba6da19668e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628014c198f8e239f33bce5342adc4a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18268c1579a78c12c2f990eb2b72376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983f41b96fb8ae94bc887e6a5a7f162108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75235b8dad6cfb8cb729b0cdce7e75c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060b86db6498cd8a32af8ec29e2c99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9b9173b44ea882a6219f00e8fc54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461738090c63b7f4976e1ce62c03306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535177b14146a3d25ffb809d975b2816113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780f814fd6f76a94c3f4a9bca3148a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200806db42e91ee38f64b24ea55deb11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a0a13896b5b33ab58daef25dbac6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076e8fa3309584f1841b86224cb5242117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb09618028eb7c6afa2ecb299129ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9e892365de22ef4922ecd6c61eab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fcc00045bcb9a41296e70343cdc74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bc7469dd5510b93e83830e0568c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4370ba77f44f0c7858e369350be98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c714af613aec4064f6b9802f283e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8c44820af5a5d30c545d7a0e22da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e4c7397bcb2997a543ec390460cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e22d0849248547b9f7643a986d9a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998724d8bc548f9f6ac5328b002370f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e0bdcb057a85e4a5915dd9aeb730128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8de127152cb0668446d9f52969af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247299633d7f3683e5e66f9ff48a83b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790348237db41e9949cdc059226c97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544dcf28c75afd451f8be077603c80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbabb02f50ae926652b1f461a2b8416133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebb8ba9384b5c82b90632013859d8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c2d54e43f4e2db0caa028a3332b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2849bfc88b97925337589501b6deea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671fbc56800c11bf1c24d6335de6e3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de30eb2de703fa54872d82ee7c2a3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0670ddad7ae01ec0b20bf47ba259d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fa98061b82d3bbbf6c742358e5f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be420d56ae7c8ebb4637712095cd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed85e0f2a9b4179cb2a398e808495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae941ba8cfa69330298c37be79595143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bbdf8d14da8d66ccc065c585aa75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44555f837ed438b2566a8c00781cbda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa435da272eebe96e6a1fe6d3077c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ef4e6630229fca7e692c957f0263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a136fc8c76cf17f8775add57533c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc78f0aa22887cb3e30b646b0c9b6c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ff8da67aa51a308f9b0b2bc0ef8e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451390c0e7016583cc155dbb95cf1a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549ad9cd44654188ddf0dc5a6f6a76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7d17aa3df48d6045c64f23fb1308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0491d0ff4e79da832924f3c0bac88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c780c8aa2539395647180d7496e167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e517487a64d5e7a6a0cdaeba8214f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711e4634f9d348c8a4ae9d0928cd4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3183905816eec12e48e670c8276bf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d8219dffb54516d75052cbdb05ed8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ea433f11344f47e89f7e204bcac7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee43fae18502d22de0f8419fc3c993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7cd535052666ab736113f3a43ea9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c19dc63a231aa8640e6556ef6ff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368def46d3f1d564f6a87a6ddf30de0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89bffea9936671aec7452ea4ff341165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11053e1150f8fcfb8855a1c03f89e057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7686abd9da7f892829af3f136b67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370c86fabd75fcbb78a41f07121d899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f36255cb978683466b28c698fac5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f185e746ff5fd91e230cb56740ac6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc382e6c7daa38a49514426ee9ddd11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170bd83984761b8edff48919e6123ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65ee69a880d2516cf8840cec3e044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d3f98e215aef4378e1a2a57ac8168174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e3bfd345f3686a64f6688783de7e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45671b07dd778ad8431da85ee8eaec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49aa5ee1d6937eeed0b248b2e44f7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec973fb4a210bfd16f5897fd016c28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adcee62a7a1267122fdb2aff21b31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880afcaa53dd3e263a70d25065eb25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e821a7a8379b464477ab476591c55f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b3c461f83fe8cc0852feec6659a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4153881ddbe5c68d16eb0fc9323ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db96e56a1715da4823971cd9faee96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96828e4a9ab253d2480d20acb488bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673ed96429bfc101ae8382ac7c4e56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a8998df7dcfc0583788bde1320e55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc74eae919b497686e74659180eb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660b744b71beec15e172141844a9d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2002c26e4fa272d89f001628d17f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd17d47132dc1ce3292f6764bdece8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58dea84a8538f7f174c2474a31f1a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7232a75552a3def6a79a43bf4a83f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5cc8c41f5898a685db6d909c9146194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535334ffecd8f452a0e8a179c274000195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ec32d895baae13fbaf7b9f95496d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc502be1d535726d4d079b52f0912197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98841c34adcfa33f0633afc18567a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d41f15e46995252b71c2197e2c2ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf122828b7b35256f2cb34913c0180e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a64b07a1d83f07187a1025eed0dc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49b3661dddb5c86df93938ff84130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd9356985569e6b4061f6b214e67ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539e81e554872be7745735d12c135a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea282ec258ef87e6cb07f2af61238e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6542d76e3f5c4c13067c91f5825ce65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca0da765394ac483cf060b6a7cea91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921e69be1e8fba6539e67ba220485e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35910e314439f7b2623896b299489ca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5997fbe24379da53fdbdbed440a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b53de61a56efc854191a9e27076bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f150fe8f0cbe479a9b233ae2168b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b39080af2ec1dba8ae32141c79f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61988a5fe373a05ee6769d801234b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f47aa8da720685a3b089ca7fcf3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16f3406196c99b0f42061b8c8168d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b057be1fe20324f03c9cd040f627596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1316662b79ae9f558794159c5ad730218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ab8e590b8503e060b022e12d6068219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc823522f08b47719f355d338e9c6ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081500fd1748456024b583453e4f062221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291cf9787b885b87e666645c48d559a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382d2f3a06eb646b9fa116da4615fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e61696c457c579174f2c3c64df2649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207edc3cf6966a75eeba00ba38ffb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f7f0a068cfc72104b32fafc917a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c66a6dc6c51d8705721fbed0ce4e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a749a5bacb555f03acc8851af5ac80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b62a1ed8bbb5ab906aae8fa65bc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9ff31ee7ecb344c585e06b1bb4a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562c213fe7f5244143cb8010c36b4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c1e74998c281a504b2286cbead8b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2096558f21de5e30c4e34ad345b1a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504431687cdfd2ad062b715143f5137234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2767c572c5d4a55678651a7129bfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5525c6165d3eba90f2df0ce791df54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a22b285442c6561faa2edc700db39c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b197872eb19c082cad2fa40183e3fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c59cac956ae41512855520f37bd47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3458fd33d994215055177c9d476c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe05e8fcc46b8fa040cca00a1fc812241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d41a5392ba3773891d684c4783bc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5530a2514021e5b3feb63398fafb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a9ec37d10a075c53bf61583c5d0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475164a92622530831424ceb19de030f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de71d511fc80058e4046e89654dd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c9c7c75fccf1690dc3fa6180ed5b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde7bd1f6ac2d65210b1b7518446ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc269d1bcbf5ea58995c8e9908b8939249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7dba7140b5d51eaf5f061fc0e174e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd75171223cabb6f8ccba8247277e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff3a3865fed8a3c55e874facb7c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c89362c7e1b85fd80c35d65beca18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaedad2fc2079f0425fa612b7fb6f15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292374cee542923e027b651ee88f037255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9a75e6b46a5f944b8349f14d5b95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833bbd3b163380022d66ccd89551b90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42703f6b2b6d75274457489993beea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ecba7ad9c4bd07bca97238b890f2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c82f88e1989657c8490796ccd6c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee67c4b7a5d750cff249d332cc261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ac93a1ea2cb6d1ef8ea990152b8e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35967c2bb33f31ede12003670339f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90dfb16d1e4647bb11225d5fc5c05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce1cc8db4642570d9e4b7544e7837265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238d3f3f4b8bd80da9abdbcb9087da5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0376aa3450f1fd38a5eb0f9a4dfc53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180005595e4dca8cf728bad5c70e4c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ffca8d433cd5b254d2d9d974d4490269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89a0928895e69296c6eb05203cdb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e9596698054c8836edc31fcaec6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382130def206fcbe46aba244a0c33b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8a5d57b09f6c0e80e51b832d5530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9cb0a326b38c20ece521ed9d7d9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114a6d0fa7450eadae7a09d16a332c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fc682fbd31f4ec75d517d9b6bd592276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ceaba29848bdeff3d699c40ed7c90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257b6db4a3b3ab4029bb4eebe7baa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359ca50752338632909263b0c62626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6ed87858148cfd0efc61490018f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdc28b0a2c85c4983011b1ac2b937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221fd4bcefba2792e63a4c9164dd1d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a829465102a9bf4099283fa13c8716283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca6dab4a94fcccf0722ae5e607aaec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2adf9cefc009c23f5f9c39e84b5abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d047d89285cd469fee07dc070bd302a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694bfba953283880d933953e895da7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07670605679b59fa473572db707ddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9875ea99e5be892180c76df477411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06473e738345a48ad11691b7f19c071e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d4e77dd381fdeab4ff674cc6e7f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cdd69caf95c28931212c3a4217899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22a2d14cbcf6c87997e4d5c9bc2c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e433611a19b9f72f8307a0e35fa783294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d3498192f84676afb928b8045d5db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a164ea8aafa849f65e44f53371fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e16e0d23358d8a3259d1c6ec734c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b65d8cf36b2ae8c579c64e34b48f08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b25157f24be2840d39184e2625bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3f6434435982e9e4151447650daa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c21a7af5ac4bb11eb166e1616a1dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075d7b1397093f4528ba027d12e05f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6c34043e5032367d6b6a6de95f121303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f0bd8cb33985aa3de366c679120a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d985163a7ff8563a1054286746cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c7ae8b982c0c28ef32d1b38bd18f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9693be4276ed4e5d063beaa9324a55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c90329d1558c981a1abfb1841012c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe540304a58397a974f7866701d3c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020300a865ee50e4aa08c344b03f9874310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67187f8f2db50f1ff7d6ae9dd72e333e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283cd0a2d26664fd2d68fc3f386404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219b3886aadcf180e468f7b3f381b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394a356b65c135d2b075ca57f8d2343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21861d4e915f2b7732aa83412f1715a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98440e4783134270cc7ab8bb044cdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91989d6742523974f684e0703dd1ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285804d3d254ff76aa2a8e73fa14e9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35717875eea32110b0874ad66281ec81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b7fabc4e3800eb5b56acbd17baf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11394256b331d2f8d897b9e2d22bcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8af417f9827e9b72c27c50404b32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daa542d7823607fab57aa77998b675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9d7d28ff52740e0f0ebc7511a087324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402578a5aeef18cd7441b5dc02cc1180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713deeb1072134508971838d800ee4c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13427d3329087da231b410c59a30d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3fcb0aa2966626a14778de8ac03c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abe0a4ccb6e47526ce7c19321050e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77d6ee40491f44f9962cf124ccd02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc32e59112fb4f851b0794cf781fe84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cb595bf265f6d6f88d563a0d91f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8b2f9ce6c3ad07b26ed3c8a986c5a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2728663a9f953ff8253e54a2b10661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa643db3d4374a5ebe7fe69d35ad13d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f6ef2e0c8911849a7a98d7f400a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99088e9196fd362d4dbdf43da7b0054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863d03b342273e7eb7b4a0fce556745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b89c9922855aa52aeb5b295e4f82b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee9629044492b87d96dc769e53e1bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad11400b3f0345049fe0247a5854f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a605c575390abc2862b49110fd19b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6daa2347f4d045e2f064447bfdd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21c88444bbea10b223157589fa3fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d68918ede2a89044272792baee00112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42a2e65fd1b2c2b0bd64b9cfa995e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf663a85521a2bf4c018054c8035e3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8801d0d34e715e8540870df657f1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7950f0e1713e92fda3dfaeb38d666816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef542cfd3a44590545b6068f2116d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae3e3266cf4358a2a5121e33d6d3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4be19ccf29942fa75546c8c976f5ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441647f038f0e89141b0f16ee80d6f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f38454fd88bb31bb9c6a5856e8e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7983b650c084f765490cf1e74a7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460b8ea83a33e3ded633dd4e94d50023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ecba10c25368e4fbdff354a95f2e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9678b0d1a07bf77d497794a60f1aa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c53c5425f74f5315b470d7495b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955fcdf01fdbb963a0f26a352d9f45327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e044ade489f6c834fc0e8228ac35728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb306f369e86c3cc5ce372894b80db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a20c2998027b9cecc23cac60b751330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1787e612c8f2a2f96a8663d61ea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a5df68ad964d09ed71b20ed5548132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424487e311416d11cf917f1d87b5d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002a9ac29e95b9737d63fad53aa63f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479b232c2d2964899afb7633b4370535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165bbab1af88374adc4932f23c19d1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bc32df2ed5314f31635d4b9e590a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4dc30cb21df2a6886ec8cfd9c23bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353bbeba07e9fbd40d18a77b35d388739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e34a88a01bd6946354b4398c7561d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5902dc5299c1e26c2311458a93348a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430cbc046ce992e27e6b31ace0d0dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd50ee339f830190e7338eb61ee9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37841d7b65c84f1e400b0aecd0fa48544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a099dcf3fd920ab062e53c4eb137f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4323d13486111c362641a2f8949246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6559df8704913c598b465f587bbba947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f56bd5697bb92516134c6465d853648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08b0f304d8dab3d4c6bc20e1e784e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c6317b3ce2251f4da3803e8b647250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f803250737d9e48632c961edab1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd61da3bf93e7a6de44dc630beccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2337c1e041424333de237f11cebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3439637baef1f0118ea3b029dae7d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410947fd1d99de3097870a32efc6b9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb855819afa24ed3bd142209ae74e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76161eca5de986e08b6c771cf8ca639557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f0897575900fa4bdc64498935e7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9084f159fea4d1ebb96fe114729af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeca689d4b97b9803878dd60d3410560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b7f701d8bd6b45f1189b6a5ddc5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb217d21e0476ee3515e23041b2dad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a757add49af68616dd6e51eee0f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2473d71573006c0f3041939e191a0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9e1a76e0c1001acb89320c1c42f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20109cfa9d1508a18489703f209db5ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a179e83ef8bef5db18892381e1d2a9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322065a5156b16f363eecd125f0826cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb98c658072a3cecbd7bd60312b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29821eb2b326893ef64da378201ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3ce469aaae073e02ae3833c283b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696405e35c5e2333761b2d21e9b740672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12904009ec407c7eb9ce75c80885173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281a88549e11e36b1ea1a4786bfcdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3093b9497efa2a7730ac839a17a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd77c41ca6ee2246680c099c7789d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62abbc07c9761c534b76684a31b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad2679f9bac190974bef479b7e41078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df36c5f8a9e7dce379e4c6eb529b72279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397faf34ce7fae11c6731ce153f1fad580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad013efa259cba65bef3cc5882476781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99d82e905f027d8741d6a93d4316a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7da5b0af1a72dabb7cc54510c354fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a327bb32db48acdb2bf60a536663de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cfdeb5fa4f7f40c57eea221c6f9ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86044a3ce73847f522aa6604de7259186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d477d24abb062e7f311ea7184204e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bac53e9641528e2cab55ff0e0935588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b94f27478f3b665d7dca0b592418b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d88548b0a29268fe798803e5575f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7750ae573dc26cd688b1cfba7654d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af4624d58b7194e52729fefb7b52a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf087577c8545536c9dd053720c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ca64191cff3ae99552abafc628f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e78d97839bcd761903aba568c1dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433ed99a4ac5efede98fff87120f8c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53252061cc9c4990388aafc24ac648f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e257c141cf00de9464cbcfaee564e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be36314c09019764a7c0b33833bd50899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603d26ba5dd24d7580b0c9c37b3551100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588725eb60fc69d2406a27335550c29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f4dde3f3e89a3f5c30f5522d62e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40dbfc950d3bcc9b644dcbec8cace8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa1cdea9758a52efeaae0ee6d61b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce8da2c5716a2ad49a19c48603081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51062257ff7818eb8a63a65667048d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4ae0c3172c9d003e5b7dbfd2503e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec374a892a642b794231a07c343db10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d6930726cf3279f66841bd01fbd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6261aa0b61c554c726cb61e198d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dfe971a0760ae91bdbd55a3285f8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f77227bd35f18b025dbf42ad3a86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d929d827b4f55a3f31d768368dbaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97016f7a1ed5ae6a0c34dce7ad568823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9214f0217a9116f2516787ea89810115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc0b497961f7d600b2fab9eba14fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435542eca90c4f91be9c44c6685f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d042c49503ee1b4e2f4550b717f3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325983002a308daab94f4bbf544e951119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0851ea3b43ee4d8f06937616a09ee0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162b4b3ff76413769e1f1701fe32b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd5084a8319d683a94405d57c9688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb419c58483d85643d013b57075c3f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90601349c489829860b98841c7d30d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1391c5d064aaf25ea6da8f36cf70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599805b8548aecf4b85b24f259256d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0893aaf091b8b172c0ecc7f37cde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62b64edbd6fdf7736b479e8ced84c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914abfa1fb5a18374f5e877a003db4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77919ae1d30bd9ca65184374a18099f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb896d9ce5bc6c4e8b7e63533a0f1b8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1d53c417f0e5c6af36df90089381132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f149eb2a565b98f71cb7c7e27f545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84da951663bbb7aa133b5fd20b51e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170a8689e945b587b30131849aadc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bcc5b62a0506c1ff305732f8fead6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607935933831233282b9ceee0279029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d5fd80275e8da39418bdb86f905a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d2f14cf957e49baf03f094812e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e1991d934fcd5ae6f6f5fc002326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a88344e41309d7a01dcb7c1ca7127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3de895a40d469934892c5d6f92403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b285e383ee7e12ce39084abca5849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb2c991af43ce83653aec069b5a33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7a3cd49a406f4a19d3d1e50f425a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f283ee8a3acd65676baf0f4cb849d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf1e4142adf9ddc771ff61328ff4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d7466e6453555da9343382ec54d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6684b8f581a51efdb79b36b8dcdb12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd66eaed7efd40fb2fc8a647c480b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef41107c65f0ab5a68b75b850393107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da395bdb579caecc234cd73a5f00a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1545c51acfb8a0bf390541655e830153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c178a534a2863c565419584192d9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25497d82ea598ec378b36d70734aee88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4ab791d5c220034ac1ca0c3562f80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9ad45f4f518a3025ed7102b87f4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c2042e0b83583318dcfdcc553132158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdca4372d63e3d6a9cf041038db4c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484095c0a40b5c5f88b42d36ef36794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf9e3608060a1bdf78c4089bb79630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331e583e1d774490d9c9fcb475da45b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f77077bcf435c99720052e18a7567c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96758fe3e241916383ac82965f4414a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1d6d8ab9b788ce416395a6a53ff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d35bbbbe0a6cdb6978ecaf1c08b5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381861e260d858a67388194f8e45a3ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bdfcbca24bded04dd1c224dd9a060168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84be6e08e82bffb45967dda80b1c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d84b34640da9e051bacfe58c045d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421876e30b50e00a062c2b31b4af701171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde95323cc60f34fe97bab64a44d0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847d33a9deee939240be5bdea8f010173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e802214351d239b658b5fbc12d491c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce243e8c712f51528980a9b153e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23ab093802ffd18e9ac70ce6f5682176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af9df0128dfe5b46e67c247af2372177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1765f5861b3e6579335404829d12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe03734be15949c53362ff78fa3364d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4bb1a8ccae4abb0b16e53c77d1a8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84d42a96113670fa4640b91af4681181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3af8c30c57f806ea2c7b2f85a9ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa733abaa3012899d4a13062b5443a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ced67a164ba4baf58361c0b04628a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd0505868a5114aff027635c3f1d33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e09ebef7bfa593a44cb384cc5847d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8781253e7a91ba58d11a7501d49f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1efd4778ed19a71297b8dc3f8d37dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207877f834fa766b4c5208ba3580848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26ace5d635e122d6c92f63c1d2e9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceb27d914d21807958cc33281493df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaa7e7e87bfb241eed88c3cc81a2a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85fc79181f3354092fcfb59791c00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a886ccd47b597a358a792e39ad57aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990efd7a036573aef93f6bd487af11a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd37d47fd75fe2b205d94244519c12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c46c32f65a781d1a98956c65d869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee361e72e6ac374080719d21c39cb98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85b1f5085068271d5a8a213f20103199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d3949400c46e695a12b43008183d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e36caee6644b4796e20f20a27fe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f794987cac6a0a0764f0173d67ebc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb662e5b0154d06a95c0321405d4ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88ba1282cc92359196203cbe0a017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd3ce377d3bda43d07d7d4015839b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1b79ecd38b1eafcbeff0ae3d98b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91eac30dd61d4f5684575bcc671a0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8f22c5a8132b46a43bbdcc700ce86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe59658ae8c4dab388443a408a15141209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686bf6713a811e84c06907973abfc06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43c5e1f73d6910f09362e958066561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de91a09eeca7552f156ae78b3b3ace212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417d76a21f9745d86219221d482a94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c4495e522528ee1ebb5cf82cd480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5d91d6d7c20d787e789f19534253215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5327db5888839c899af756fb7ace86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe93760443a91f2fba436ce28cbed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c8fb226a210c33a666381fe84145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282519ff66949c29b7008c85bec61d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978fac7664aca01fcbabf5233c36594220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801974586ea96dd471f6ab70837f635221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c854a67e23ca9f8279cc27ceb80d31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338408b86b00dfc68e4605cd75f24051223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5483d2c27dca5354b973e3f7400862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca13fd7237f30e33de87893286515ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3be11a0894686c0b0633338edeb8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e23b80afd389b7a16ce70e39d7a3c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2416b091859f57dae2189ef0014588228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231ecdd31d53bd790a31903f270b3ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8208065d7092051f2765afcb87bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f815102e5feb49327e51239795983231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab836d1a5e62c8b54718c34b6944fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4ad1ae99bb781ec3cc5f1000ae00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579a5d6e5943c7158194db79ea79e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fab7091cd5a6f36042a4bc1eae883235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d41e1a10b0c926089b6c558331ed1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b93f74b22a7b4fc0ccbb868486b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d161a97cf992d9a3604b9a14349f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe4b482a24ac5fc8d36de487bf749239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1000b5a60feee88a19eb72dd64c13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af2234414ac837da1d976b5f9687a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a87533d8e888946447b331438f68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470286e5fa2b3bd1a909d5d7b8fac2e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dbe2f98e18243943bab5a9fd6e0c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8c5037a9687921133a27af75f789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bd029967c33aecc971ba6f8d9d0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a86ebf7988d761f5e3a91589fa5132247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df3aef79eca292bc86ee00ec9ecffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e476d92ba73db6f82e1df930d2ea7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8115c103e709e6942bc7fbfb0d50450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ddaed8ef43f4a1346a1b3fb95d1f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e58180aaa4fd379a93af8a5be731252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630902fd86a501ef525583883c4bcfae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6a8452d9c1954e2898333eb75ef0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2956b6e949543df969643181c4ff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a526bd88fdf5cbc28df3dbb787a7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7965b819b9766340b54b6c197cd6b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866af088a12b9448f2aa3fd327d1ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f296f773a995c8153bf5e470493cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157294d52afbeb09b35bd1faba9de29a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d213a7d25ef9c99e838a0d4e23c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09b0a8838e1f9df5d32950b703ac3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac0e06a4d399ca319fc44889198cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3c22de8431a0a370861a44ef40aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73b22d0973e003acccd4f64e148146265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7f5c2eedea1951db64fd908b3f9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6223ecb918a2ce5e8ac3bff04e124f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8971549834f916aa89006324f9166a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd9f05768e36006640db0cd7114e89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8d09b762f841bc56be7d9e5e929a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7520d6137344303137287cf374bdf3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a2bbdc7304867c41bad95f051fcf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153866f1cdf0a30e85dab5240cbf93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280365097775a85393a6e7381c14f1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1575b7e8c9c30d9595b9ef2234fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370bfefbb829c0df5f3a38f422683e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc664c248f536338819f93d236bd9da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb70a4a039c7b661165005db9d6dad2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec00b074370201c8643b7fb492b06b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d43be47426d03b000b564e49732b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecdbfff33ae84d0355c25e9ea4e0a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbed205efb1870b61a8e1766e1f8e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb52fda90ac3d37a929b2a50550c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c849393a96122a519946bd40de9c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa7296559db3d1a1b817b72fa20e8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c3d80f593d9ff0a2ae37f5d635908286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f35bf2c53b2381059ea8cc80ce7051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8734700149616330f486f8b310f596288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d1ad08fdbe2263cbf46b2973851a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53440791d6340b60c9396e9d81b0eb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f14c5d3b0eedd35e2971107f790ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69457fee2fcb2ad542472e6af415a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0c707a4febf0740c1a7671435aff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35545a8f781d329748852e85c5f8963294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb62fee6b0c7103d7b9f4bbb75ddad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df5319993ecec3c0da385056d71e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189287027c8c0a72a062451dc35570b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b66c85999c6c18a331af3daa43fe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803bbce17cbd6d5471a23bee9527c21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97b5735f91b5268f072506844af50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea0b4c1df9ac89243bc7ccaea8b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650d49581b1611eabf8125e5be407ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487cfbef9e2fd6b632ffdafeb0009a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed014a1fb86b43cfae9faaa3ed45bd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7300bf903c2613d25373f285bb92b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b430baf593f6555ac128af85e684e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955bac7c09576759f0b093a54f5adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28409e5db53ba76080e07239ec8c62d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e9cde7cc07fc469a1ccd34baf5411309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c56abfce7a11b1351ca4646670d731310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721fd4145ad3a78f9181295a0538c8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a1cbf01cb3e3aabb36aa9b4feb48a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e826baece748b9650d5c1db741ecb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7840da1b0d234f1ba4c408ecfe818f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c52e11b8c561ee9c22c2024fd269315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8faeaba50752aed5dbb1b6aa8c649316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab65e44b16772d26808caee63c25a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d8e82823183c06fc0929c99694973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114419d351f59fb6257ef4680d244bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b7e00d537e2ba7059dd8c6d37043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d5f8ac2fdc9b9918bf7a2b2d4865321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4979bc127d00cdfee7e20823d09f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4eff5e8cc548d8160266bb5b28097323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eba3a56f6f73bb14c563cfcfb581e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7eb35a5f3cfedb233022b787705a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>