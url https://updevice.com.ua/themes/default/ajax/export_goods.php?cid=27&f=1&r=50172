--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45a507e3844d8bad946e4ca257a6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a834f5406b1c7b42a476fdc2fa5b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8828ff0e011f6bfda57d39a47c6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aad7fcc5f1a7efe1e2cdace36d62b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4fa0723fe8da8c36b6238e6b47315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef3cfcbb083079dec9ef40df695316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e7819ad7047a2b4121e3dbf5de4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f74c9c9e0ecd55c0f21385f9cc39f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd8a61172a33b739a63d13ebd27509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938188d6841362800a76321b3363d65d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb3d88b7beca660aeca5a057dfc5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e161d55a88ae034a4c0338e84d08112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ff5b4342819c6c73e05ec9eb5a2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac6db05f304620a3cba148244a8f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26421622de244ea00658e873de5870f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b884d88253b6618084743276711916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d317196e0266904f04a3dfe7f26ab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8925f5d651249de14e73e8322799a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305d633224ea518d9fb0e8605adabf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529838688a90f5dbf361dc86ca632ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934e4ac4b945d09813d2beb53efa6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef590009115d5cf3a7573fc2c286222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bec594d2ecab8889010dc47b2678f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e2784166e455fe7a458b3107ea3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc046ede4026d6c73de9b6eb0144ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68140ec7c2dee8a78fbfd11a5a24426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc511004c56dfade05766ab5706f30ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cb3bf1358240bd8af376df2ddc10928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0678a5f5714f2792cd2fa27ba3168929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779473ec3ea190f837b99234804c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d07b4b23580bc8b157c458788571d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac39c78242e7139facc52322cbd4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11af2e7780d408b9519ea83fd514b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5f7d96ec2827216f2d88e050171634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac5650a6fb60e866dfc25a356966435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885098e6dffaf74f934c2066444ab2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7490243a9ca45e0b01c89a46eaca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8dcaf851f5f7d1c0aa190e136b07938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d09ee23df0980bc67ee3f2eb15de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca3c62bf9100af3ca42d390340c2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ff6bb2260e057c51d610035f925241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923abd6be1b398391aaa4f1aef486be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a2f133d701f98f8686839e76d45c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c18a8f133d2be1b653398cf4167ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eebb09b9ff423375bc94b1479f15c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa32f6c219fe0c686f8511add563be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ddc87f21f9a8331aef4a48ad0a4dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d82213e8eb7b7b194c3e3d65fed5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a21114f107034c16834ce522683b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91966c0bc4516f8ba36d75a73cf6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557529bf30e97f6350f592c10b8037fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736fb541820c9cb6c80a90c02b2ebfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbbf5f32ebd71d5d838f72d0b80d5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db7b1a9ba6bc991e5e03259ba3deef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c4f03ac56de325a55e7061c1347155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b030bc48edde23a68c52c50c832a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec8c21f7b7885e0598db0d8aa473357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd17730a7d3d4fe06a31092ac4f5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d17154c0734e3bbaf7e4c7971637559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fee7c86269ce8b6124f7d7d7daed660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da59e8dba775b218250dd87b2f75a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cef6be813ca7321d042f24ed4b6cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b2f9f258d44d8dc44c7a8a27e9e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d8b0467dea02bf2f4e505e6b2d7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde02632ac0fce72ae6a3b71ff597ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f74434703efb1f7253c2639f98878366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f3af84cb660ce03b9a6c4323cefd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42d399a8e784718306ed6b1f0953568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecd2ebe4aedd973d90390f117c87369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7835776dc3eb5ae829c60af03a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9d5652d033286e66561fbbd827a5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008092cc03412cdc8f03fe5537ff75072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26fc781c43f013c11a46961b556c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a58968ce9dd82a8fa250d000560d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee55baefac4111a4caae9e1c842a16975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54e0ee086650ce227a1e73e3c76b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b4761bd359e936ab206422e002fd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260d228da07aedf25fd14b6c8bf808278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5db6e00b0432cbf4d61ed0ba0ed8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160330afaae3f7f8a2dc4b0e4f2f646680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9129a73e64c3424c900ea9113ac4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9796861e6878408fa35e1833622d7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a784897a853959afaaf93bd77610983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974136fc8816fc77dbe5bd150bf38784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515358647b9b582152b6e537b2ac9ffd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0846cdacb57ab6a91f9d11f67c0bfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ebc0a0137c059a9ce58207c1c835687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4bad5661c48adcfc14ea6fe4a33ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63cf0562779a3a7cb0c58a4f703cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0ca9421e306a2a524d054021d48290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1798cc5788259b0a6ad73e0bb879391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488a0db544165b81e4e60af6bc67dd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbcb0d6eec1e12a5e007f87ee3077893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5525287aeb7eeb2d00763f6a4123394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f7f02440d600956312465e92772a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a57fad14bfef0a90b7a5543b307e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd34a96816df3308392cea4e41a9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2811b627b583f17f2030dbbafb25d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820e923d61a8d695af602387999d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839869d84b104e2be96ea1119373878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bc7435d11e57499343bd6aad88c69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6334790ea6e278b02da3fe94f217f69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd1b1328722ae83ab066281603fde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83267ca0ffadfd694990af0f1cf8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861dbbd50a8b5d7dde1722ab1573c0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54dc13bf451bb97dde1c4b60b3cfb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417d81ff80fc4d546c837e470ffb88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aec5ca371205aaee28f34898787c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2ef7fcf251f9ba0acac2c09b2b6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621cc34ac7b7c46a63c0560b9caa27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333d7f8be697147a49ad41bfff21f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c90ae2befee84c66ef717f9bd34ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5b9115716e6e03f3e27ed1592f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684298f89662ff40b843004cf130e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841eceddf47490302e5f6f723174c13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a459fb13977181d9723227769375da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e906d7fe07c95f8c75b9104c5e93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb9d51e557f189ef756037b34b9b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ee1229a80ff1c4931275ddc43d050119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213eab3e4d8857db95278962b5af0ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe81a3af3dfbfc8e81df2eec90f2d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c72822e949c96c2b8b4f4cbc7e86d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df246ffad2c591c939a567472f790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7de92a13d29b152114bc37c55f20a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286a0fb364b69d31565a4c584d0cfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc50d913e120d93795f24fe2ec763a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b23965a975c9579d413f330d560b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4505fe539940b2412eed8d4b8479f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e494575ff9c25a3513d1cb9688c46a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6d8b4e8b1cfa4db45bf22ded32db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a644308236186f5feae2ede3ebb85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd4819b4944d691914b52b42329b79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883c25f4ce547f8e04306c8675d2409133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e7e502953f2ffa7fa10ea0187a88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b1ab1b3c25c06ae85c1622b1d4b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609c720ed1009bccb3c834fbc719b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103eb204591f7391996367ff9b7153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518a10fdcd825b7183cddf2b3bd391138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ab7895f542948f6e4dce9d4887a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f7b1b2697648918aaac763c0f71c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00d7c7acb3999ec35d8bfb02527ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f440493794737dd4556e15534dd1988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c15538c1ada4dbf0eafa8a7b01ea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903175fefe165cc501665ab57f8fa802144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a99437511e9f6ee6e0ba894a484a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf572bab3b6c1e5acb514a220dbd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d28da6c38f7b0a38e105468c41d40c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb1953deabd0ab8daf0f3aaba3ecbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476d19bd526b0289a413c94f26b928149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d06749596a4c279e40d1d41a77a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424f90c56b8e633756263690dfbbeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d44d50532426ca48ef767c96eedcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef878407866514506846dc5a8457a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab4b7df9c3d022cbfe3b2e4db21b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcea1d5e477fe6e262872ce4c17a535155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf80d62437cbd5cd6642097d4cb412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a4599ecb12a6d9d06562e9fbba9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca753aea65e878208f6989590bf5393a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc3a449d0c02dfacd61b5cca8ad4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3faec436bab013788e67bc9ab360d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b3654c1d369e4ab98b60f5a3d0f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa04c2f4c80cc217a7deeb13dd8dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0d3c03d74722e55316e7ef8fb639163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11f19a4348b107d3491c1aedb4823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9922e3cec911f6e2aaaf5909d19d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd1559074d5568ceccdb82afcde0e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f66300f75cdecf920863d16ea49bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a24b7d0be6e018c866e6988177bd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28971f005ae0a79d38928e8bd973f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dbe779e348bd0668ff304f48cc3fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f36d49034a71d7ce9a5532d57b8599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7f3bfdc216dad41d5fd678e00d90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a94b45f4dc8cecb9f53b66f4e609173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200c44d1518c8ff4089a1c7ba7ba1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72adb5c446ff02fcf2958fdbb3a24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de7f9089f4882186d1236a0d0cfb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe25dba2c643dd9791e75c24157f88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5c29e9cd28a7a4c6216f939486ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754426b2abe20f62031531f8e73ae14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86d527597a3015a182418c27382ad2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d8bcca88dc839ea5858e177a7c31d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd991be2e987d6ef660871bedc4fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67433ffdcb2f57e8e52957be3c548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e57b068397e813808a0a82fd3ad21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2feca9a04016cd50b1e0d3297839185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9572ff37bd025dd60afab0f9e5b95a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d0584c42df016bc2d67e5e4b5dfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbbe17e71241bfeb75407842fc73e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2c092b1a39e3045bf1cab16751e86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a975c3221c455116a9efbd9d8c4c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd13909e1989b7e3b62b0816143f45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25c88cdb19dcb9cbb4b4666039829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6500d3fae28b5c075777a288471366193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d80c570d6504a58b39ff9da781ea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ef2ddb1d628dc090d130b21c6800195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026fc7fe421923cc89bd59a759ca9ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9967f7f842235863bc5a12fd041d45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771d88f3816b9daca88be67f0d418ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b4e018eef72d412e6fbf8c7eb18d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33883a734ac9ef5b0ab7a911790dba19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ba4c933a0c4196ccf82403eea915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a278f6063b91331e62fca90895cb28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540da4d908de4dd3e72901822138b69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a00de39cdf7e98d638ca5118a9d90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262c3634218e8503a7491ffd2e027e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94716f00f7e7b8cebe7cc8fa6c336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6e7366cc166d38d435bd155a7d51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675bb58a59eef6372b96b34e91a2d6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93b577f3880bb8a60d28630ffb5d72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c4aff3ec285f59e4d1373b53c6cab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae9d4432c7f627db6e4c955334525211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5751ba57b963cf868832c625a260b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db00dcaf4bdc33138413013337d6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575bcb37d7436431afcbef34dc3e85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd0f357cd29502989fc4f5ef089d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef011b36a625485cd425de6e8372f8aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d4a14c8ac77933c40cbbe8b3a1852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc329d5e4ad65bb1eb475357ff1c9de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276e665e282133174d2ff1dc5eab11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a65fbe4a1eea0b53afa7d344e0e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e348fb742498801745de2ee978f5a43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b0681bec8a51d8d22d4f7938d767c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56c2540411c361934d42808c9fe26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136e33ef58959397e2cc1d91cd452e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa870e214eee9badb239c081959919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b92f29131365cc68ea172f53e039226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b879180c0c2dde7e582841677f23db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491144a260e107a58031a78db35fe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020baa66c8d1d82ebcaaae83421a15a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9345f56b02d65a21e83797dfe3e9d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b767a5d56134f9d738b9d66d59d2db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce70393133b6049f48c35be12b281e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22869e64f96b506d895b911b1984b7db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8231db771c292bdbefdf8bc47ec3dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ec543606b7af63ddbeff063d4601235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4804e7378c75ab1dea5b3a77eb39b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40fa7b69a3ef7600871dcfd12d81c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80eb3d5cbb021143e88a540ba1bfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cb987878ebd0a1488d3bc98262b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4fce59e49981e7e004a859079f06b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc5f53ced1493a3e7859e841c42e05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573ce6c326223d5b4a61e61c753f31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebede327a346eb6748e98c4519bfde6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25c825b85e7d96b63cc5fd2c75e77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b4f42a5e628e5ceae47090e992914245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64093cd782ea584324aa7ecd7db8610246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158249a021006d65f4a0bdc3165bd924247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadaf3f34893d17b4e80f3e34510a9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede962e933d49110ed6528e65451ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00343452c3923d52cb0a946364a44928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cff61aaaa5b9695e580a125a9d018251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532781430c9811bd2c22109ab950abf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864381e16113912766cd069743694bf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b9d3499044567e26bce0d218c3fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1bccda457d449ef69b2ffa3388968255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697581e9eb94cbb54b037fd1ba5713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d0b829befbb084a32e2b56fea1ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064327f18ec6be6379409a6fb06235258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3bba9ec144af0be887e2d91fc318f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e3800ecfbfed72334bc715e372615260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad81e2c50fc35303633dd098c0fc46d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df901ec77cc6ee7ebbb8eb6606762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fabf3dfc8144a6f69369b9b549fb36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc3cc0892810839498f3a222c6504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4765a624bee108c3131020eb69ef2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8275fd6327311e237d3fd3f9bf21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc0a083f62bcadfdab347b5d0d9d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257fa2ca60c9fcebedab834acb56085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a65b65c0d9bfb22d2b028de07bfca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846ab3af8b0547a0e7cec414e2d98ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50482a47a117b2232a98aff8a359273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b38ef631f1ef51e0cdac05a3321ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363ec143917aeb1f82e6ab2e8716d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e6bdc940c2e79fe9172ee52ac84f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f83700989a2f19ee041fed78efa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77fa17a7de28156a676abb9c9462fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d665280cd2e2eaa824d646f893b054277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a5c5358bd65806bea51ddc613452f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf27157559f807a03fe786897af97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977654a9cb96b5f686819cdc818b60d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e436aa9fa088f922078f150ccd4271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2b9dd8918e5448996c7db3d3a436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c617e1046d302fa2422fc5e98874283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad2c1e1301b76c44491ea67b87a12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3071ecaab8b6b870a506c04b7e89cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5253d5c6dead69a06a4bfdcdd41effd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4fda69bc0acc33d069bb17348cb2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4d2d95574333cb45d6b223542e753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6c8a89f54ba099b0a145c80164ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c393c0a739c0ac441693b00fe853e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df67f16dc603a3444da8e57248360291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a29d68104e6e7ca1a032c1eb707fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bd07ba6e8fc7fc83f429941d5aab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed195da9927644e8f2213bbb395ed8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b564d822c9f39c62b6e1ac3b8272295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577166a5937ed9f05bf30ca3f59559e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a690d5d1c4383601ee5018fa73ac7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a1a34c06c7dc531315430c8f8848298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23fcf646103b74bff3b9822c249022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e4fa5c22fc7d338ba553558560a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09889219dd9a59364234247cfa4265301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a827ef1e7cd16f6ee4b9675349c5028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fd523b5cab34c30f9369821c233f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b56eb9b97b6468e965553b790e554304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd8f5ea997830a471863d4582bd73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea365fe8802f552617171619b64aee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e993340ea4d59626f6cfe28143387b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051baa52c63ddf730436e15186446f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91284dd3a3179f52a2f1c4b4328a0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e560d270abe91652d7f44baf1b64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215836719b43038dc2728da4fb6306d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be9811140748516895c481773bb223312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd782e6713fe80fc490ea8e5bae107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ada86bdb1fcf4ff54baa2187b124314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e5b4100b882e4ed3051c8b537dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaff011693a2e8f5b9f0df4a9f825316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5ee2cb9f5d1798c330237da960cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3affe59d80b27564808882c8b5df6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4f982f7e0f29cf2cd28245ba793c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec5f6a3ee3d440d1d31cd711e35f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bbc2f8159ef9d4055db4138656f5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d5ebdaeb9558b82ab23119f87104322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63494637f4bbe9587b9eeb7e6b393323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c755f7a242f5dfc4a38a546c1f674324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d6eddf41b9327f6cd416567931fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6dc837efa52f5e32ba0e620f3cec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90d633935a5f17c99f0ef44da708e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63d2767c6b6c5453654738df1f53f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87d97d5602accb9270f35f50e56250329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfbe9de82230a755ec3ab29c9727b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c52a8bd0179a7b272b6de9294094e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5622a112dc5789f5116ff2288a18ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c95421a7411b9cfd07330917057b7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78d9814f57e060e4effd06dd880a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446c5e2a0b7bac1953497ca3599f502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ef0392aad37d551474b9624d8bb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf96f31d3f9f8f00801fc3ddea98434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08772fec17a1865d6095f5e5528728555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140aa9ccd205ce91705613df1139de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdffe3d581ee1a40c569a17a5e8907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a1440d38ae0c96b4093c8d86f7c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d180c291e6c202e48a1702999f7ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc7ed2a5e2cf4b620aade7f522eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb769728a21a1a607fbe1790626c70711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ddf07407277a25ccd953803d5a6b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24351c34daac418104e081ea35d0f4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ffcbf71e45ee3028d047e3766dcb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58722ec63205e94a055399d74241f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13b265fc73bcde0e496ad1edc500e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e317eb8e4d690b2498ea7f48f147e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb99faa6948ba6460d3342ce977f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bddac0ebd9fcc4801803bc3522fb4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee21340723a33bf07857463ca553020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8385a5b3e742c5733a3786c348d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a80f573740e713011ae5ce25e15f5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf27ce82afe416a16576fd998b5f65c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9280fc6188372420b378f09e47a8e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d90cf99f13649879407e510cf6e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f95464befb56c4def02e2eeaf58e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c723ea5d758836e6706730d7a32f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c45c43460f71dd987217f12e1205a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f61d2eeff614533f23ca933c2b4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf522d46e8f18012b6a9ab40a1cbcb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc7187cd12cb533c477d6815c35cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23b1e788f2471082b1f5e7181239132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069e4f7c2ae31c2bae7d447d7c49d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a379ed056feb95c2cf2bfb98268e6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f97feb3c7a4083c04edf7ec0f544a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad59ba663d3afd0aa084da9c87c29036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea31f3bf3a010e324bc7604b8f25237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc966c350f0e5f43d5953b1a3a805338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbfe93658514ae8cf9b84d38e29b2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37290b7b6df5496c90aeee96256596e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e71d6a07e1170179a9d105b522acc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e9ccffa42705f7686a7a7b4edf77042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da4aa2647c8cfbf05daf97274a29243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a284c5682d461df11cf15361793e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab6bb5d28cc87dd69c2619db5d4d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25f4fbb1ce34a09588d5bea3aa8fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f38a5a86cd9ae8cd0fef90c85d7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a16dd7e311c6b0d0e752c79e16ecf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55987dd2ebbb8ce0db6d8ffe9c737eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9f8a04c62a411d243f36be25d27f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cad9f570086bc7bf8c273fd44e46751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8adc02decf337c028cb72ddadc6b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245612e5d7ee4989371f07c380ab17f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a9e170d0b4948d149ea540dd2adf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560db5420bd3abddbb4aa9e2e7459b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92197e859df3b181a4e0b0125cba721d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d319b842ff3c31880c66d1813d569957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8163839f5ef5a5131106f01a27b3d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37b35f5d1ff0e44cbef2db20bb5b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2235407fa18dc117d796150467e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c88b85cc5103ecb0096a32fdb90b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af967c387e89a54331442f5e9391ee6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b5dee4cfd5ca1b5f195d2b04718563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4379895da99897d122d2f75eed3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30209673f3782636edb4a7d181cec5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c6bb8bc0067577d6f05d7d0fb0c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e9c5c6592552864a067ce7e726a7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eaaa8613449fa49627741c8b1844b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a212a1e49643a6d09df85b6dc1b50669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b257511522b4f794b530a2b93856970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7136df3a53f58969aa44de553c661271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d63dc050a8c570c925acfdd2bde66372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49411fca16f7aee6e4e512892d7ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5694b3ad8880b5ab961bf98413b4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc3f8c5f8d7b67f5c56d16d622f5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbbbba58137b5190ddd02db250fc6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8d24837cd95945d3e3dfb50bed7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba26c730fd5e6b8fc9af54e5f0227f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949afbb6c8ba1f9e2cb1a974c6cefa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b887d8e349c3fb3e5090b0261496680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d436131cd960b27d33b77ad3589b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878537460293ac61ee3040837c9e16482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c28217793ec833125ef9884b59e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7826a57a5bb343956879f2cfe8ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7432acc01dca9b73fd63938466e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d3a33cf1c9e0460d5063b10e87ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c271765d9da35efd4572889e4630e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c072ad8e459e8f94de4c71ce667d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9837af94390d1d70176d87f20ca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81bca5240b5d4df374cd8da68b615690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3aae11f704cc07d7cb21bee2832e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2367da1673b7fed164bcb23c8c6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130d749fe759d5a7cda077dd95baa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281c8acb9121a9fcf327763a285d4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693b8c890e83d6efc268dbb3ea94f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67ae4853863e2bf51bc40ee399a9d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b288b2a7e164ea651839ed75c1fee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac6389d5b7c4f868ca5e336fb0fb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea34cd913dea749af07b9294238d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e4b6c0c5d1069763e1cd0e6d0b1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3cf551f397760acac7ea589ec608101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf32a9af6799f435c054731e50d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1777b59e60e723930c442eb5a9e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43dea11a87d14c33b77e9361b933f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784445361c314a12d13782a201a875e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3f42e2202cca21f12f2868a8d263106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a248e4aaf838d3d33c53f580e77c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e844920a5bd26ddde5335660691d4c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318e439cd7c0e858a89bdb40359fa35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef2ca68f399eded27777fa8519a3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf518f7c987fba70400a3f10588a36f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535cab30f3a226ce11d889cb41fba89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5592f6da7444868a4a219974757c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf15e869b25c9b22fab019af401f49b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a5b284f5b204d2775f0f0c8fa22b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109c9b067aa84616276c810ec4ab88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d25368ee2d96466bdedccf6297c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71024ee80d562bd6bbe2bb735377b0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0245f767b3dda081f25a86a4cf3006119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93914d1f3ac9bd7eeab2e2aaa53ff4b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5829019df34b72c1ad33aaa602d25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f142cec9bbe0a520167de59f4e9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17195f7ecc2d6e05a9dca94c16cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b0a9744628ce4ea6522f1304d7e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471edab53604fb0006eddecde87798b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb9a1530f6cdf0f081bccd24a181b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b163146e593f69e184f9ccfc28f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9020cbc093d2b9881fcf37c5dcd31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1849476d66519b0fa283671a9873cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ea1968c7618100fa90b357591f6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210867ede84f887c5a835f5b126ad101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19dcef1d07c08af92b78509f10146132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f41eaf923b29d4312d10c3adbb905133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf03c11aabd9396019ce9133314eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa029033a43b1e56bf0ca42c7699aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25242e5a538c5541cb9e802c84656ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246a1ac314c96947a8bb9a62e45ecc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39932059204ff2ba529a3d6d680aa024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ad6a18b3aa86ac77d80abd3f8a180139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a305ef475cbdcae990a4cb842dffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32669ff10864d5963adebf0388ac3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea32c6a0fe54ffd926c178d7bb5b1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4fd4d9e145d937f7b5d65b0dcab7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bab08f51af036cfc5ac2d3ff11cb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bffce5beae9112c611c1d9f76302b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97681d08c33ce77b77ba62fa78f35b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df08ac5dc2d8be3b9cb48c8c5a31c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c0abdaeffda544edb4cc2e891a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca71c651fb9c7b06329ee8baf42c75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a25c8e990de9b1180f869e30d85c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5deccf6d373b419567d587f3a673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7d04bfc151bbb4936f13380f0084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5f6b6c6a136245c065f0a03dd7322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae4e4fb9be9da8ec3524022d4d2d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c7770b3a02eb3171bb169234f702155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9bd13567088e342f39290d3dae6c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7412fcee81b3bc42a86931b2ba8cf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32df903869bc196b324b42f6febe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744740575b5f16cd268a84f1706ba1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526b31c90c1034fdf33bcdc232bb4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391603dd80e6a282ae9e7be835559d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bcfe224922f66624e23c677c301e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b384fe678a19193f8bf74a5403321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0adc4a21364cd2ce4faca236e190d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d70ae60116c2b3cc1415a8993bc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cfc8b93ab0097ce02dc5b682d70a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de1b7205bc0dcaae57e5158f9cc454167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e219a37628af609a7c65aad8ee1fde6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee34076dfec9fe751168fa241efa31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebfa691fa317707b8232c8f46efa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de350a348166d677417947f2d49be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30c5520ea281668c58c82834589c90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5547eabfeb969ed1739ab0a1ce130e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb41810f772d4e12948a37fbbc8ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94635981bbc2d74aa7d786d3364490f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b51462f1a63fc0b6a15bc933c3f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d01e95df1f3fdbdf9b9b50a88f13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab42f1b1b74c155cca3685ce8c78d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed2e82c3fc343fd5c205bc60638c0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac6a2b1d3aa82e5041eef6d558879b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda9eb9c8a84b037b32ab8dd6f75af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd869152642906583a2223b4935f3a31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458b0a5cf3f0f51ecf5149e59dec01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393852a9c3ef13d49b0002e129d783e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d2474855e787f71b54b0aa73cd1c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e4b6e78551365c1b9dd31a7c6713186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81896e53133ec118b47a95417ed4321b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8eaaa0c748e166f92ec1cae815bf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476faa61c0d1c2938866f90e13976994189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f685dda6cb6a418656b8f56f269e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adbb60cfaf158f4b092b32eddc6de8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3f3c13734417c644f4cca584b673b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a781bb0fc919a05be8f2bb9c5f44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67ff54d12f6ec688f38e993ffa0c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f7170eb1729f6ca7be8e02b0ab59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447856b6aec600ed23d5ce454b345b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b673048f91719f12de68c0eea491b13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82e315941e3597dd5a3f729fb00cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d243eedad10c512351bba8094c29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567416b2a076b78b16fd02d964f250b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8013ffa57ebe122e41ff0f491b222ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f41cc5f4637e464fc32a34e2f0857202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1c34c406381c3154335739947c071203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cbec136d2f2abc4a1d38f97c5e34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994beda1b6d4c2f82a88c4832c0e7da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317da7bf1fca8dd8e640ea703f29f2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1ad703740d59ecb1d5237230a3bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df53f871b68ac144281fb1f492549208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76dc8bbad351bf7f97ce2f4817b6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0e57431625c454e5f0f6872398369210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f982fd31c549e62a1dea3ad95e74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6761e14174141faa61c9f895a5082212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110327f273671db877694a2f906d6a52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cddb4b0a44aee05244984d67f2c4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0476d2c5205e2984c72c461cf0782215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a176788626b6b0f33bbc8e106be36f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacd68a006dec9af5da0f618375c9f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf45219078ee07021151258f86eef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ab7997d54cb53e055e0a70813811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cee8846865012ac14b12567dd476220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ba02e1a1eab8efe1e9508c7dda75c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e37454d5d94ae4578e535d6300cb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59289476caff0c2ba4e4cd7a6d8115e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36cbe902c72958b38b38bcf2dbc0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a22e8ee7baab3c4633c07c6a9d67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139a4fd176cbbe6c0e5baca46adaac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a45165053b8e89cf965484c720e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3ffbf049d352a59b96cf4848dfbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37cf1080f407d61af2d33d90cc36d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d4bcf23e0f0d66fd1eafeb3148dd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6534e5487b429c856bd648ab9bc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da19ff6f866e87078754e067ff1bc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591cbbc043d2f271aabefc6a92f1ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ebb047f6beda46380b737947fbee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc465bf3425576d0787f777521d310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f210b116125dbfcfe9b060cb64773f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543bc09b18523f356e4c4a4655869f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8c777d1597c7aed88c0ed8fc378c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a2f972dad355b36d4244f2acba51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eef50612e56ee6465741ab78feadf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec4844f0051779a766483402e7bac7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3303472794d90b5d71ac1f319a51e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ceab4c9e7fbf1ba020c51f9d13ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4bae2fa922b7e7963cba80e3cc25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854fc859aa6c85094e9e3d5a37c616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a561ff540f3bcafa971fdc064fe4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b755a9b2a2d7a1f1492a252b99c7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e3621bb9ee999de1a9b76038e0f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899718b6f3ac016e666cd37b2a0344c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ac6b719072c5934e5c61a0a212ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493977a1109967d3f5ef298d01920210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd599983a6f2e72eb945e61e696ca7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69015b1e7ab42fc0ffb913b2047cb1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72675145aed360d6c9635df6588cd851254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298ba01575a2fdc5f46c0492b03dc21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52f92f514921d2877d7d8a316deed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76048074e9b8cc51e0b04f53b8dec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc912d716bca2340d308e1015d103258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf8248ff2766ae4938c18dff617d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9221d1a1d88f9622a657fb2f2a26a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a1ae24a053fa3af2e9a5cbc4ff1cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682f1489721ac9e42fc47fd52b36cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da43678f11228c41253b51b9189e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf15c3ece133e09044c6d21d9d5003264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea9505b6c64bf0a7461b85d0a10ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afc8ae74df2bad5a3094a2ab6e2a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff20f08e5f9b2b2c28080c740442d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5d949c8b72537ed914b8dc370e2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9a5c7f3955b4033e6e5f1ff456e73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292f2936dfec9177699d3be643cbf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ed4f54be740c372319868e9508b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f7342b82ffab7edeb5b864c5b434e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d88818bf4985a5bdfc391539cc40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1532172bb43eee948ccc646fe777b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7333c9013b1fbdb07e72219e60bf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd61b511161a97b336be1bd3b0cdd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff31632d2f9c804d71e3ce9795fc24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1953bb8cabc11cbdef008212af0fc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea3ea9baea2ddf6fb0bdcf41cc3ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ebd0702fe4c22af81edfdb17b3a60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d225b66b1b086aaf79df61101d38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b012fc0fe95edf9359b1123e975e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290808780fb7e9a520ff6ce6042250f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7916183750f55cfa5e1007b44135b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1c563b54a00d97b350e2c9fd56b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934627bc6f578f2ea336b208d76cf4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6aa93ede7521606d451d43c4bc56e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2baeb28a4bf8a2f56e1fdba5f95233288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e174a56036b31542ad3eaf67b43995289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580cbf0d812fd91ef37aabe96803dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6c2f53f1faced478ed5fc4ae9f31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10362249173080bd866ba7b9f1828c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6344ec0e49d97308b94b0ded9f859c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461da2f377b401f7415f27d64666591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8e0b23bc88fe4bebfb09d460a7cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cb9af7a132bfc3d6f1f70fc9aef2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36399a9b01db2e2778d0c47fef1ea3d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012663676401cd5ecc9a50c9fd83b4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586203e0f8e3dbfceb1be1f5cd6b269b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620edafbc76faa40a654ac31ecdb01e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89ec8e4e9553f682303f038fe8de8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0057df3b3d90d0b2f6ef9015acdac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba4b1906db5fb1e9ad5ed2175a407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31464ba7e706994644cc193e8f59112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81414833d9ce63a0e50323f63c641305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89db18453d3b35c6ce64fb0b3db538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceba241de589b54ebecc860b80ef03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24970c8858103916ad196ffce450c57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa1feec895e91e04e0b5e17f4b0a32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84d4c32c0c8315c8853eaa15113be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f39777aa7a796290904cd30e1d9c19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec571a58a511bdeb73752072c6dd33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4e35cfbc0c7b6bf8aed36cf91a09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932efd7ec34b52a258c572e41929d19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053e4c4c0aaf4ebdd7f9cecce29ba33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d30b1a80c96be5decde6ace242e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d48022093fdb9c4caac7c6f3d122cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51be7e66bdf626a86c81c84dc3ff2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083084969ad4b30c1073e423952cf021319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b031c1cb8c034bf83d25d52b657554320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ebf828ab200cc845f41e8a9eb26f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e28960c9615e822aac4d85e118f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b4b7395a75e0da76071690c681c80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d468e1a10dd4e0ce10a9b47d13c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0bd1931f55f11dac566ad7d91758325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>