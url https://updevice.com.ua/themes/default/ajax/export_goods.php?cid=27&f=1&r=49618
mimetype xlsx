--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3cd9bbbe153f09490b10d2af434281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c5f751a64fd10483cc1ce1b6beb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb6b3e38d5130eb01329e0852b1473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029e0e5c4f65f33aeabc4642a5c7674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c7179ed9c5c173656b8f9243b58a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555428e119e094dbc0b518f0a60c136f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5819222d2e859509550d0d68dba597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873cb3595356ab296d839e4d1f248e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3091469bcf928fd8b92dd76b79e3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111bac2d8538fde21863183e874c4c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a18794e1f25e1573d2ec7e37f2f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f94e971c9d8c175aadf4c1a2953812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a83ad308be18869bd8d4a9ecb2a01513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bdc280ef7db80587e3b434c5f83cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099430ac4ffa4748851fe9be440c1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f295338bfd1e6433f79788b067720316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09024152f42314be22013ae7242293017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14968e8496738d135582d82539ee018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec422122ee1df12c5aab0997b9f5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2b583a0c9751441484bacf49d34c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc628f49d4a871a4144e584fb06dac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a06396e5dde4be709c5d3cc4f9feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a2a015c27966e44241c66dff745623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd51cf932e5b3385e2f4c85d1714eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ed86eb0c5659451d32dcc6c5d6b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e4b04ccc6ac39c1b5c6b11ed75f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac12953b3f007984d7d64f7cdc3ba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ce806c4c15c50b0bf4a9cbc27ff728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e04488ceb8c40710dc60641ac6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ab1f6129ae125bbf2ee044f7ba27230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3cd8dba368078c69cd437574ac6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76317b676db9a74e07dcbd8748253932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8631f164f8915cb65518ef4cd8561233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6599b4b2dda62a648d2363cd3bcaba634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106894d602982f892f5fc07ffffc89535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325d33563afa116ad6e5542107c64636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7d449e22ecd88bc8a9f134966bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93974eeebb0d6f93bba1d65b11813d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d693bdc5c99648dce7ab5cc8819b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc0c45ab95aae508a5915e445d44740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540228f363407688c684a38dcf51c5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ac7e6d4bfaca14352ae27e71502942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ddd03bcaf012f470c33f68fcc2dbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9ef4ccefc6839514a239a8e29a8f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d2091ec5a1a923d127a37bbb0c6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec55b2ca521fac1cc499af7d16e210346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baafa84bece0bc86a9c79c465d315947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a843bc73092f4ad132571e9018c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64447cf18f847669f073050a2fcf8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab891f089d7a1c3d58e0781507fc5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9addd6ee84a19cad2246b76672a1ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f83162d8edab31617bd8cf9ae30d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ade7954e75e54210437a3d796f19d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44e2c445ecfbabcad952dc07ab98b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f86eddf0a7b3336f961fc5bdd4152055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5a0aac3b232a3fa7c195402aef5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bf30a996dd996234c49c63b18e7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af61f34c5bb4b59d40fa78d303048aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65aabb222e4792e3943885667f945559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0303d1325b7d9bff910d3861e63b3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df8af74de3b33909547a80e214b0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086bcf1dfd26cff969caccc7cd04a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5f363a73acc47b9c924c6645392c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff1635b1b280a5bafc4d8ca1e643b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e67a903f9c61d7a3332e78d2774f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f48749a7b2e3cffda8f0eef2ffc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ec1b79d37632c24a22ff1fe6cac467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0a83278811690c6de0400557230568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172562573f923f8aaa9b2a9a9e5de27b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b27b5c406eb8def4a9e82b001b8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb758916dd7c3b54af9468eb7e43b6b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca676dd20a16e1fd31d39ac56d204e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f5f105a64594f45c210f5acdcc4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6706ba69211eaa2a8eb8fa6d888b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57d2d7280ac1f6fdde2199cf0cdd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51357676042aa2aea2bc3b9c77218b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d0930b910c73f1fefad79f37b147977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945343770c9e54de7fa9e686edc3819178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1be34c297abd0fbe66ca8912048979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24310a9ad5d774fdeba3871dccdbf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfaae4c57f53e43797e522ac11f5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46867113b996ba35b61d14424a80810f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2a8d5e649c7cf4da789581e8a3ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e36edf44eb5f821b76d5912f2bd6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb09a555a5c7abc1bf9137b2adb9a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07a3d656c290aec1154ef9876bf1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178d70aa1057c16137ba92d9de089187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c98aa7c91635334c1abb5ea1c10288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9705f3fe01614275d84472e621b45ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86478d837a483184a30299222387f28e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e32cf45afae091d43135c5ffaeed491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1facc26d939cb9a03eae89cfaf1ae2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e704ad5320a547d051258f03fc8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fb7d7fa8a2540eb5a76ec9a695a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40c558d35ad4860ea99bf86c73ea995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800a9f3de08eeecebeb958657a9ca6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760fc17926d9ae7a68692c1d9bad6c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815d7b2ab514d0f10276d2b5a1a7f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d74c578da8a0d33439b76cb921e3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ae80d3425d0738526ef0c95a0167100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3d5bd667f36768627ef26eafcea4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eea91cf931f836a7153ce1f9d3dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b1021e3594390d12fc02175c53cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1e96010f3000455249001ebc63140104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037e48a70016feaedee8a3c31cfada105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10a43775015a36e700ca8dc548ca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5c30350fc267c901a6f8c50bdaa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70002a6f1ada6ddb0d4d7bcb45f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43f37a7dc1c93c4cf3a345a604064109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e0e399ede0d72faf6d3974ecd7eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51dde31ba79f42115fb4d762cac6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbddc0c74ab73c3d399780cb2b7d599112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f9f75455ee8defddb50ecd1029e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177354a8bd82cff9b9e9942a3d1e81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb2bb1f3501d5c011970acb2a2a0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca81e8979230bdd51baba147260f44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941cb5ac908eb4d4bbb4376a6bc7c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ff27f1a761e5c4e658371f0b668b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b59fe271cf98598edf7c1401ce76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474895584514974ee9270879def25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac95cd51299ff7475360e1fe24993b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7b2c6bf20a210a0252cf0d87198d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2887404b8d0b179f22d930e1d35f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ebd27cb102e460b2e8252dbcae7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b998443414bfb5cae7ae2f6fa9d893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93783dd545a0a8731ce0e84b11ec77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded3cdb85e1d3ebf3e502c4a4399427127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe1b1d451f1df4e002474a8bc1842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533612a5d013a7e1ccab4b025df9906129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3401adeec197deef360950231f7b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3e48edf5a4c1e52268159e910f73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08463a7cfdfbfe2276cd5239f550a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077040d888142b038c1c2ad2616899be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20b2dfacd597fa3a28da4ce6487cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686a81fd6bb43b0a64c06ddb2094d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb1d00d7cb7af9c1cb313b08466df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da902b3e4be3bb43d80f8df38912c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3f38dff942576a49d19b51c1159fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c78e80409fc292181b28c114c52e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458d0df765ad6b6624a4c30558e0123140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26095725d2fe2af6e6ec1a2f06ee4127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c663f1b54b38b2ecd8198dcd7919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7af53fce2cf3c0294bce41f2de78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b3fcffcf2f7ef27b3eff5a4afbd9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc33369f99df5b5a28bf9dd857e6c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221876adad195ba905c203f956454c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6034519982a5404aa08ca7c4359b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75959939b84097fbaabd3517af017894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ab096a222cb3204f90101d6aedd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbacd609e306e103f3d2cbee89378150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35a72bfed7989ee62245fc34bd2f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea2f77a168c6b587a966bff25dada152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbfb785bd60820ceff38b61660713f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157da9e9872deece166059ab8e8c99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414b4c1adfa3050c6081605a420d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e876393718c6ab413addec4e245095156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201361544faa1ab3b88421b01b0bee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c23b7c502b43b0895b70f7b90af4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f787c4465d70b19925509db0cc6b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7fe777add348541df3fe64a8382e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccafd2c14ef0450850ce704d04328161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ceceab09ab5741a2f2b3be9d7a40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0694dfde06f382fdbaf184b673167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d9c6b06e457e3a710bc6aa9eae1dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880f4451e24d89f78186345ccc4839165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec4ce2cec3fb49710eb458502763b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d38052480d9d055ebfbfa046d5f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f0fc3c8578b105833e61a0220243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeec38d041a8eefd2099c21c1f708d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f8b7fd92eb8cf8b4edf07964d9ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c572bb7e3acbcefce11fb422cd3838171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a797457295e9a46597c560f7135684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5bd67a82ec5bf67b5044933e2a3fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb1e5827a80669dc8cc9f8eddc94c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ce4e543f73e5cb3f05b677a24f0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d82295aa154fcfa53f438eab6518176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe4b0b6a942ffb4fe75c772e64b18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cec8036b35cbd9cd089efb60cc7b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54756b4f90f24e820e5e83e175a0c52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54c2faa00eed25e7f0ead7be742ea0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7d590f71df35d6dd4d5b1905d5f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41124f41dc7baa54e3405f2b1c466182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3f8894184d17d154b35719a2a4f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a15779c8f620a3235c152bb0f3d738184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c00b763c5c411e7e44e4967127baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04969b17c4860b10fc076d2357b2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57110d5ba474352adab075c6c59b90f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b6f58ae7d660b02ad60556e3e36ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f9b2f7ae1b865662253e6f58e1ce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc569282024f9d52e9e287b786a48a68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e366a8ec1a44867520f46d192351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d943cc3f6db9b70502cfa172d58d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b085c082d15a92ba3f5fdb70adea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da3e7080d20eb29b762988f207c0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288070bcbc2d60b22ce54eb50eb2f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806fe39ff5b37081d623a32c39c014196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6003e02ddd8beb38fd6bd46584c821197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef951e8ba5772561960bed1e5adb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57046175077b281b7bf2dba11b46d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938114133f0d972a29c078bde8064ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccc3674a0cdaedf08081c0b3905922201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054cce254c58eb0d63018837f02b29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b91ecb850631eeaf917c5d2c4e3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea25c906a2f2235dc39a80faf7c10c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31df6a1f6755113d0e38761e97a143205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d178baa94cc2ad1e0ca0a0f590aff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1531071e4730cbdc59025cc0e05b490207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd485c0374664d547e2cd5ed7e094d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb79ab88c56f213c5a660030fed3a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506580c100d7a5f121bbc69399cf8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb442faf3c2c23a84c1523a70b1b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c81438ad275673ee9a3969ac228a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ce08e3fd4582bbb9c32ff80e299c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff98d31c4950290a5c1cbb3ee73de0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b02ac3bfce90a9159735fee6f72c81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ea18f213baf088f1253547e4d9a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aaeed2a665ca2b569674417653b2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8101a11534730be8fc3ca3d1ef37eb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85732853a14b6706342cc7ee54362b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a379f4504a72f18a0ac74f80f45a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1562d4d6d129de229d3a295b4ee65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9374e50161ed143617f04172b9e17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923ea0f5e98b76fa1d81f104eaf672223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb967aea99f423fd9934acdd59a78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1d9511026d93bfa9d473df0c96e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f78c1f38adffa6092045cb98d80b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c98368e2679735007d102c17f59b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009addbed045914700389772b5eaa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3bf970b7d264a32c16716f7abe3cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0866c609ddaf667466da2c91f9b063230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36415974e3ebf633f4e074f04c3363231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b39ddb98c8059d8895bb6195da20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d741a1eb0ffa1776d8902f07bf8609233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032947447a1bbaa70d7842c049a703234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be0a5f557692cea1f198753e840e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b964e7cd4ff99ad5285a57167594cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f4d34d9664af388d9bcd3e59768f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ee7801537fa00a7e9e3b9c64b4b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9af96e9d40fc1bb0bfdfed707d84d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b811552bfffdac374f65b82c11421240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75978393e9d28b359f37b7f9122dcf28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb7d97eab77cb821ef48dbf2b9748242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef430ea7459304c7f5cce729529621d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9646d4ced3b51b6198c1382c984f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500ee68acd98416ed1a0b48b832072245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0eec78bbc8b063f5a2c004594ed5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389841e115bef28e754fbf3e6568c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d451c1eedce741fc62cc19b71e552fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120712b8d4653d3d8e8d6269d545f71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f92c1168d99348ce0c6ad306073c6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7169fddc59d76d32419d53340ac150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8e9c057e7c7edd4366f41858d2ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888aaea074830096b7cba3285041e01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9977fe8172f4d7994ca5964e05ea5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a95b261d595e65eb9821dec59235255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71ba3857954270b7188f8e0ca7884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bd16110c7ad5e37e0e6a40803932257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce4d5ae6844789f1c5b10d91824d57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2680bfdeb6c9857c093b674f5d34f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909af4b3a66db9ebfc40e0498db5f2be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae206f157517a40474ed29cde49f25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377c0145adad4c89b37ace1980cae5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f1f1259d72ff491c31c5bee4f244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8f43e5959de09345b72d0ebfc6a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d1245120c689aa224301eb757395265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6974b8b820ddfff88168f3e31195f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c90920e3297511b78b611eec08132267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3158d644a0d1febd1769a71750abc7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce40410f72c9ec7da26ea830d3cf9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb47e70ae7db96a133e3a25d8751b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0428a20e919ffbf69260c6e67f1c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f635d82b12e27fe903a1624a9824272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730366e836b8124b300eecc59754b808273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a94aed7cf3b87099cc807c43d8df4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88347e10f29eca5a008f78aa0a72a56b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e16f945744ae6a3d42f427864abe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99597ced51757995a26f14443c1f7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06efb2cfe7b25e98bcc88c0df3dea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b552bb0cacb203060332e5973965279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a541a56e684430a8df2081c659c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9204ed3d44e70fd182510ffb4e41cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629fce3c452699da849504583bbfe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f828ad0917010dcb5011f4c3fbd336283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4243ac71926ac2b917948789a4d77c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad82c0b05283bd2f66af8a858584d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e215452a06c6558614e8141c12c46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a02b46bbe2eb097e3af30717c2c322287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64982af8de741699c226b8ec7be49df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca39582ef3843f50ccfecdac1314e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35a400cc7850cf8f6c4579488c8c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c1e61d5655fda244b4702aea071a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297feb00e161399346d3932f48a8d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3758d7321d7729aa83bafbe6ca1b33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50a806a6e3ae64cd57e150bd395f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7a920d5b451e0bae98a6e0a54ff1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea98fee77103b741fe86e168b12c06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92909069fae7965868e256fe39e1c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc110e34a2432ea5b79da856870bc1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5602f95e45d905e32afac8c6432669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a7ffdaf5a54178f8c6d73fee6d0a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c996f7e9a1ce97bda81dbbb731cc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f6271a7d72cca2596e0a9e7a89ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbcaf89c76e496acd0b796e754cebd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a684b870b65921de08e57548a1f6ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d456516385721cdaba3dbc69f8570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb23ae1e2ddfcf1b482f13e14ba08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31831c5527f6f6c46cdfca46cfd1afb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad2a05a89d94afa47fdfd8ddad99c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001cd26be1663c6fa466cc18c6c57ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5541139e1bf9d5337880864b632c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eaa1556eb0184acd9f20da76b6260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864933f541bec5a4a4cf8a50b276297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722b08dc7d509548ba5214a39b7e51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121709d471780a479b4be6e015069b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8051db3822db9ab6e80d941822bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f5efc218e84fc60504ab05046688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d97511d80d276f3b5f6d21f362ebf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388d68d9a58a5eaa70cdd91e907a07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653a12eb3b6f23fa9780e9450fd91d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f411cd6beb565bd8bde353ef9a53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a14a9e68f6ed205942a41cda1ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a71fff07be0c044a74d174e6a093322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a318a4db94815b6a7383b4722ba8bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbec451ac4b20f7ce0bd6463939e0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c2450a270219e1c347afd1a077d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24279704828bc90042b5bc43a98ab55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3335495b25d49d204711a2f2dd74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebe7736aa4889a36b1b62d5dc98f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906e9762dd158fdbe60d73ba1dc2c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cbddd4493849b74c0f62bd397572a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c516d20b1f7d1f13d1e592660eafc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711333fdc9437f17f902fc3050565b62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8385058a26abc48c487ec4a5a41db1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b725ee36b8ccdeab4fc8f2be375c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9962eecd4a0fbbc21a96a3f44cb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ead8892823a178f5e6051ee62c2043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d66fda382cc64c1b6345e0caab1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d08e4aa5ea7233e418b1f823ebbc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a43582f184405bf1e5f41ff71ba646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678f2d2c5e43e8f835af09eb3de8fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6fe30d7a7b1a778cd9bb199607f068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086116c9c9fcfc238eeb7761ba494df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ecfff29270c2d2aef87def4fbccff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922daea83b58607bd0d1b34352ee9e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42154e2cf0f2f896e0f8b921a35f359812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a80eb07a3189b0efd54af14ac87d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683036650fcd0535bc1e9501b1f57dc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a6777565a3fa21a3de031c7c8140915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c347b5567327e96023486197703716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4909aebfd0f56d0af6e9c4c6584fa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336104bf728e18a37404d3f71ff4fc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062f7e4b4c1d092413d65f820d38a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6766cc17237d4c66b6dd81ed56fd4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8ba63a426ef7c933ea9d039e5d9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea13657afd24b3ef11e6e62b204b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5a027bbaffe8b9ffbf91fc14be7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de734db1b48ee2af083c5088b58f6ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41725b2ac5e32cd3b3620d6a2f058725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdcb113ae67243772e433e376ae4fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bff6da0b0ce00f5298722e3333daf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fbbd29ce8b006e7c85302738a201d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabde348e7f5459f10a5d8a73cfa0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f53000e3f0780d2f6854d4bf33dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092174603faf3dff59dc9d0081453a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eec7911499e60ff39c6f9a5feeee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04d5e875475d8d75f18852b2f5551833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c8d72a28325a37992c9fe801b77a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0f17e80f1b44ffd0e3973218588f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5936a78e33ea7bd718681d9ff7b98c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bdc54520d55fcf94061b021627f9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac1d80a6b95e87363194806038465338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc25e51b9e7bc7102ec03b17f913a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd62ac077a8edfbd2d3020946c80a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1aae3427501752cd03dd94181f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ddc47095fb5fe369b74eaf5f174542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce9a1352a3bf49a3bb488a996437843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f342ce85ab16ff63acde869cfedad9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a4a4fa834712f5abec0aecc30a63e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd873f4ce0828085d5fa6fa1f4631ed746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfb7d5aff9e07f2d585f0e80ccd4fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be1e85e2bc7e9a78d62b80210133a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb79b6dda7f193cdbb32484563f7ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6165377a9c3905b58bed793e1070c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a46d458ceb31bb51feb791c7b786e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0da5214ade1081f8bab04f59861b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba833b35c28e6983ae38a34e58821653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4851acc35db697bd801df1f45739f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e8f3026366b2ead5c7e27c5c7d5f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88719f6ef12d59293abff6a1d9f8d4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce124782371c49e8e2e5220020584657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002851076ce6b9aedd30fc7bf07d6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d30081637108aa74a25e02829292359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad0110d155540115c0b4e5122f58260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3aa7c8f421474d81df30b0d8ce5da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef4ccab28d8dc55d802f5b3965f67d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4112fd31654622ab24ade96f9a83c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5281c3474799183f9036ca9397c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e976938693941bfb6003d2ab4b153e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4b260c5e72357fd78ef6427b198dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75fc80f025f96744abce363479849e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074084b526b7feb0c0b25a6c4b1568c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9d9714b984665a4be661a0f536d7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8dbb3bf0f557f1df971e72e8f9e9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba513536ab0cbe2732bce26546bb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4841df334f85d7d1626e174e4e54f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30720efd4bfb3855e22e3366d93a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb4353a7f801d7c6c94e2a2ab62ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e74d2e5c909628184021b5816731d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc876bcac506be63cf6dc160bfce5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5ca54b12d503b96b2029a64ceefd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc27df39aa991f539162c67ea019178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856e55c553704e9176bf1e1e3e420f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8ddc806f742fa4d9e176bef88e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32f7391816193be6dec4cca071d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e5ec3f5110686f5cc0390450651382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c2382457a4890bd9ae39fbeaf969e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fbb6ff22bc5d468e4afb6defa32e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9244e24430106c6aba14228206aa90f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8060174be08d216f28ff55c12d4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84088ad684548c213528949eb2195ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a625f61522bba55c529cb1f506e319488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbb29d87be4002e3cdc90544dfc00c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268285f13afebba83f3a5dc096c4d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26e37266afaa003607abc3dc01fd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c528d9727e1b21a88571cf28cbb0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874c9dccc91526e864b2b3b0a962a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e829b7ec1482cfbcc5b19988ce6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc99995c061ef8b0ca8c49325f9b4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239520f464c58d850bfeb3c66c7814d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d400fa6b7a8a2e93f146df41f7699f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e4120ab0dde0af604fe31bf0050c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9adf9aeb338c4004c505c7e26938ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a40a530994b7fd4c09872f78d3b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc40994ba94ff13b5daa655767d72c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f20e8017d3c796ea00ca7bd44b32a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bf113982d910c661864befdcd668103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503cbefc86478717134c3204f1c78fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2621012c594b2a4ddcfd75c70ca7c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6627547dd4a89e5851b6693455aab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345070c04835999c289717d0c7ef068107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a42af93ba48be02d4d43c42153340108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b13a52ca882cc1e3fcd152a5cb39c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854028166df3081bfba97f5c9df0e0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35809eaeee7c116f19cdfe126065032111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09ac79e5a7d6a09b4d3305878d7d74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af6a5995fe13b73596f911c9132ef3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8afb5476c68145ed03c65afb6efc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a3d6ae1e0698bcd29e2857312532115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e680e6ddbb86a8df4e0fe73ffaa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f6e0735c2e7a5226576d541a62fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473cf5a1bd9bad99ce320e413638f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb0e933efb2e7390a24deef0d57ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5735f48ded73952934fbb88959f6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcb2ceaa517f8b0ec2da349fd0620121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd7820611301483ddd8125459ffabf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f8e6d9171a76632758e84da6d1ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde39d7648a137b20c94e082696d4a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cfd020d9b2935e07deecf32b79738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8c9f5b72508859f14ebf699b4c6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892347d5e382ed137c437f358c54f245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427716084eb83b0d2a261efe2f7a1ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147704c01979829a1f1052023974a21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852fa040e41e7c37dd88ced4d8aed2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61fa297b3a2c9edacba58aad4bbca9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a6becbac48d4a1eefb48bf6b55c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b14d1ea83ab977d295b2afa8eff7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c9abc3aae4773942d093a726195d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289d7efec3f7b9aec4e3a9b16d174eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ea4efb09ac019338af1f2b7835f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3248674c5cc5d792a92f43fef097a09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8844f71acf394af6efda874d185f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1235c5bde74c9bc699a56a633f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4a8fbb3882b0a0d87f10bafaea54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976da0e1606f9e7ea88100df69ebaba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379d2394a16c776030e61cd1d0c463d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ed791ba5c423030cf13cbd140a76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac85c0168b5c2bed1a9b7588604d8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a654fdc530d1e811639bb8353bac356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fbdf7486976f7beb5e8786520834c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a7b74b970a4d443cac73c68be2ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584967f59a279ea406e44a5f803981148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18c01522a2429099dc712527726d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60692552653e091fbdc09ba91f694150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f7e7e3cf3dc462a59cbfcbcb63a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254ba64ca08f8c355da1e607a9371d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fdaa3266d092449561cd5f88fb0b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e21347f7b21a5f30ebc5c6553a10cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ce5ef64d5dccaaa80f13498f525c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b49476b98663b8977ae6179a57278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c51174d0d05c3a0459b15c321cf35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402007d2362b16198df11ea2abaddb2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d159faf7119fd284f819cc6c33585159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fdc0d7fa2152aeb7f310b371f7e42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768b6de83fd6d1f157f74360237af7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d4c7613c403369603e792a4ff828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573155cc41792d2129df018f2f560b67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc647b15423e79f3cdc5eacb87032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ba54ddb965af69692e54db7a6311165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbec8cdbf111b2b0b9ca7798701882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa372af3103ab4c2ebba7fb651f1b6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21d4609206554f871cdf288389d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774402c61eb6bc5e1130d05f4882c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782a7789b88473f8126f08c84f3f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8aef0343fc309190eb0c49c59babd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67690337bbb24a22b524e53f17a4d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5fa1240a8eddbdf715ae79b5f702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ae82e471020843f8b56a39d0a2232174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59f292dd10879c823a9b2140ad763175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ab9bb55b9dd3e8c8ef1d3e2988dab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c186169f29060af9214101372556177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e28080f38a0f6db52a57489994db5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceee686c0db73990fcea8c1effb4d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e148c9387e55ad3f092bea71920ec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10980e665865a51800a1d17a0e927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193ddaaa812ff5982d71faece1b42df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d89c420b78e45cb5555983284014b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3261c7487a4edef0c794f979a65c7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5a5936cd59c7b20c924cab89c436c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb9a17ae04bb3af283a0b78f987d30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62fb42a6ff6657943c30aea2baa1de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9cd47b161575b32ad70373e084a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa347b31d31bafb99fe5e99dee1ca7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37466fdb31da695a6c6853d7f418572c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c520202aa3ad39edc258d00529fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc637bbacb9fefca08831efb7bcb91e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d77b0c6f60a0325e2a8243c26c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c7f0ee845fc13f42b70717bba23f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2190cf633ba99c042df065761e325f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bbf7a24a9228160556e55badfea0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9d65c38e6f5b95da1aaed6e40e82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a1bdd4991255690c1d2bdc4d9699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189d0d3d5d28f4eea515f31687355ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45048eb76513aa475eff92d1d70cb3a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16874dc4f3366c39ce78d8a9d2b3325201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1b1b0238b88afeb39c06a888bbc11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213356b4727a8043adbe477ba78871203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b316299df06be9e8f9158ec74ae345204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44022a0be724ebcfbc447ebee98af75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784274b401ad297238f6fe5b6bf3de06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69441fd17d05a4e1528aa3f1f10d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c11ce7b347dad7befdb651c0cadbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce7acb10c2d40ed2a79cc4eef030f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d985a45cfc4baff8b72ad99da9bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7436087d6639e7891f2eb4ecf26c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ec175c3d0f805a404e4697047cdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ecb6098b781d272b97629e6f749a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e3f69c6cc399053fb38fc5a1f8571214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89af1f1c6b81d5554e0c0ff09df20a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7fe324304a8f6b386ad42638b40e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaad41ba58e445a748a7a3a2343295217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae0610c9261ec62797cf6854e1046218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b03c29071157dd59570c2d268f5bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311337e264e868734affe5178d31b1d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef8f572c5d389131b7e94c82b655d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ab10655f0eccb13ff7984908b745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83949bf1e46abaed318c9a862d29912223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae530d569c257961ffd3307302e0d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecab3ea7813c40d98367abcf4115a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7291cd3f0b3f508c792f821e9d6a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee15d6bfceafdd9a4b9c78a84a1f8de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b1dccd0452f68bc57e240703d9ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a121fbdaaa65e1d5dddcb07c46d099229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33f9ec9fd7f6fc2414c309a1a5ce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e3e2ad214b76208e3c95132531da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03676ac3b3acb38de75db6ae05628d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a974200657c605c161c63d79ebcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab839a8b718329afeed67acab29c97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446168d00f72e3e49ae2a7aa13958e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b3741449a02a0cd157cc18b557b47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc4dfa6c1505cdbb6b56ba1baa669c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c908b19fa7fb3a585b165c7c0c4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccf0ac1b2aaa17dd3049940efaf7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f25c19627ca0e146236a1636bb29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ff4f7d87efb15112583f3f10a7bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59deb62f9ccc6ab45da32842118059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d990e3eaebf8dc9827e6c5a9620b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae686ff29b1ec6c4b28abebd04cdf7a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc824e9705c85083382152d2043a2ee5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06abd71f780e015ef1ece3070c03a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b9d121b76809bce1e76eb171e7b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f917f36ff03d31b149fc75f1d4f89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3618d182522a1d71e0a64f51438f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1decca7eca25427a58040b3d3535912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac739a2a80fdc17bc0c5141e86dcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd43211818378950dcf6166e98181f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b64de690c3f8b98d13dedab76867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac7cae9064f4ae79b94c3188f49c79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11194920aa0bc2291ac46ca261bc7cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f91d1b950198e6053017c86060a6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828545bb1573540573e67e85e47ef06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d48825f040a51ea794bbb2bb5bde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fd1653378cd526dcbb0a52856b05e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca75e0532172d0aec91b654dd7b44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea726fc8e5642ffc8b4f40176609a9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d980b08ca12855e965e3fe89cb97b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea59ba5bf3b5ebc1cf0cd732a97765263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738554586d011d557246281f5451f57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0cbb55bf8d0291176aab6be9c406265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88c0195c1f905ba4ed45fff6f7f3df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a400f71d1c800edefcdac71d54800267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ece8b067c378e679bf511d74f9abd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dba48dec29480d77ae45f0c095fe7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba38917dbc288451daf7b4e443f596270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a6b86c2a5212abcec392499248b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed4e42a1f0a1f4eb2f3b0a7c2315e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9fe832b28bfc043dafa3f051680b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a514675db881bbcaf59e2431721fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a960f5c8211d2d36b1f931d8c2e004275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2081b3f4bce853204652d7ebf5f7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f70deab30f07e4e08a1278a188222277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fba5009dcfaf048bd3fe2241dfc8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2ae05ca532325be15ae7c36cfa11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62959e6ee903a39484d66e05fb8de555280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd358978b82ad62607d1f833a5d1fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e5bf11a30a458b11eef74fa43042282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133419bf5c3330acbb263ec5cfcfa3e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b384f66221e769d7d6de79f5fb0288284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1458d3f3d0f5c1b1ec10d0f695ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e751ee3d2154c5de3eff200ca02fa1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825071bc6361fe277019026833c68810287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add1d7ad84f5a4329f8108c9f01f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73b03524f7502540a6a83b3c150f6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca31e3d671ddf3474288a48f3f3370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39175257becb2ac17758e1d73d22b1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270f6c34119f86f2356762398f4a955292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b29bf91c61d5de093d0773abde01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275037dd2436e3bae176fd1f6e8ca14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d05c8106cb684442f29171585804d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9059885710070b62bdf1386a014d3dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b4a15c411963ca53f829a9fc16141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6821ef715bd86764d6916dddfc6a7bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18099ba4d32d6d317fdd4848984fdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f501f1758354e1cb67e18367b8bbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ab26054de7f477170486913e5e07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213d3f0f2001065a42a48b92ff9446302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1428809dd879631132d1b11d07670303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72626ba48100da03134e91809c73b21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4cb9e7201425d03c660d33266a627305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7167f1586af9312a3bd0dbdd7453e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40336e14a99138143678761f57445ea7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30e7fbcb2f39a0faf057af0978e69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e26c1b1b35d025263aa6f863cdd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835f17460753b491dab1e79c8e9b963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb34c68ea72a5bd7eb6f0bd887f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0f0b8c701c42ece9bf0db825f45a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e7f0bd8bf2bc082d3693d5ea8ef8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc1fcb24499ebb3a654acbadea8cb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388ec034936b3b864f825540d394c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679111787c7f78969474e99d7f22cc6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b746de04f41c4277e91e5d07e03e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f638ab38803d118f8a2ab67dbdc1a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7750ce6b611ad814fa930b792de8fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69430240a108b418a0274ddc9008e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6b57e09f3138001cefcc06fa8374321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc30e6dc70b47a785fc016a04b737322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b004f4a21bc889e6c853088c5a6363323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eab0d20e72af236236fb0abf6fe3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd675effc88a3eb5443d42e8cd8aa5cc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>