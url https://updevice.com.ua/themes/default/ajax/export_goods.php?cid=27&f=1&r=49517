--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c185853aee1aae182cf270af8d0ef01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d9976ab6b961ffea5fff40050c562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324f9072f5c6b11b0e3ccdb3f2912b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453204c6c370fbf2153fa9c3807c974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c290295ba1cafe97fc76a851a38f4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010addcc819a269360779ccba93cb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4747ab171455aba0a81a1a05e215097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b2d42ad43cdeb3b342136e5a6b9548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67417d80be68e93ba3b07d3f9cbb73b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e829dce3e90e81cc5c5c951d09755e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373179524abe27609792147a9e6a901711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167751b2fbf07e8e3c910b79d0c05db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9582bb7f41d42c531b0692e17d8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ff67bdfe14b837d378acabe5481014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4240a8e471510032f564a492656915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c548f145f9449b444d90be4e53de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b35412c2afbe5c9c5d9f5f4917abe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f27b17bcae2f72b4c4b7696b5be2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffe32904a724555f8ce3cf6f8419a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796735177f1f535dff63f85695102320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139459ca29b6da5adb4f33b16ecc0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229af92f309983d12f507d7b8cb7c2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad636da83b90aa24db6069c9237322a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf9653db1cdb94580193fb7b4ea5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5d82e22027ca4006e82f99d6099025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae4158c23c7a9c5d45e0c877760dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f59393a435f4d405a9bb3fb7829f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c348cc3d5937a22c0abaca4e69cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776432c21eda8b64e08fe9002a75f0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aad940d6a8490c372d6ce48c929d2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe82907349061e1657c3a577fc111431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94cfc34ec88e84198c618ad716633b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98004f9d2f8e152cdbbb0a5c3d5046f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46147909b155a0db4d2bd2af083de9ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c9c2cf61f6e0a5408ba7c2e56ae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11414d1fa5a49609fc27d447a963c5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6eca8bf222fd4982f6728e286f42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed412038921ba51d94f71f5656384cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7dfa5ae874f4cf113fcde5b603dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176e6333059668f9948930d582578240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163223fc90272a788c9616d29d0f7d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b49ce2a80dce0e45ac7cf52dae6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8b8e00d433b063104b24bedd0c0a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197835a4dd350c43705910e6388c1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c63fa3b033d73fb41c6601e73282045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917c41f56efef3beebd14fff5bc54946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451163b17053c881cf29e1533a3032547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd51bc9f456c3aebc2dab8e891f4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d183d5e018864b8d63c7e1bb3c071949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339528cc6e0e6746e735b8c9876d1f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297162c0f4c0d45dfbb87abfc78e07e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f657398ddef947a4bc68fd728ac952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0833d44573dde3b498b26f615e98c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3b4ca6432b0259d7c1e6404208bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747645f235df7c77e9e10a2aa870ae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac0bd80fe5ae9855b60bda4752e6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89934a44120f4a58c94969f2bfdc9c7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018caf87a4ca31d469fadfd85f5dfdf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613e85e13e571495fcf4d605e309d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50bbeba7e406acf1ad288dc832ac8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc556181ed0f6ef879dc787bad36961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6a9a63273df11a30c620fc2a9d78162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa60b6a3163c389a44e9df30dfbee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a23868d1826003bf8b4d312810be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dab245dc578b46008aa6b9ea040e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95959484c965fe0cb70efac7ed1d9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81275fcd3cae1fec7fdea38334b4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a274b0b7a77cb708528e7cecddf1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818949a12510f1372083906617e325169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213db9e187597b120c618200d7e0ed3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68a25446f15eab39f8ab2929ad54771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf974bdd0f596507d303225888d6c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b15155118ff454c71800ce8e3f5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aca2fbe63a22edcdc032f9add12f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14433cad4dde4d31a03d3ba543865df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4356ac422a6506f90fe847e1a212276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb94abc9914e8f7bb315e9d28fd000b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496ff955146acb60c86fc42f27521b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29146a797aad788e5dbb51f612f7d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeedc642a51492a0eec4acaaecafc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09517e2813174668d2fcc2e75ac7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846722381028e3719c19b58fb0da6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c8e4b3ea8175b512aa61de2be06c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccde8c897d53b60e453d3425a5b0c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d546c94165b3539816e4895f050c6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af241835f3e19d1acb42f1f3f5f68b8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da0f2604603fbd0c12347330b4f0f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e49af7b31cda50181b8f0475f82888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbfdb83abf64e32d1f6ef76412532889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b02fb13e1272fb5244f475b18dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada71d585a2efbdfa1e54c66890a73f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529cb62bceb3fbdab938dbb08adf3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8b31ef8377683b254144b762eb2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68e2a7b11259e2a0778aa80beaaa8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fd87716acc24281b895feaff499d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846e798cf3da12184485fe16a1088c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa22b84b3f8b3059bd752c663637bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073595d01099beeaee6f2e17efa6e2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856064b3ad2ce7947033d56418d77e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba38e9a5a317741c597e69702a349100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682dc751fe43e63977529770ec4d010101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c806b21ae7e8cc349a1459d12a86699102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc29407c089ba83e7e6b1460cfba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767a0ab2cb807b985476172f287a6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48e3a12fbe4082fe942014d3a0372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f2473e2b65a35f6f50b75bcce90fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7845d513c3986ec94a916b658120a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffe1e1c61fb5b7e892ed2edf45a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69f766251a48f1e35e68db08bc852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999c9aa70c031ecc41c4a2155ad88c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b4320e5b988db49fda8cc1fe55fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ce9e53575075ef16bc83f607006b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc03eae0358c35c009e853b8a1e3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52d7492728e2ecc5cb453ca7a94cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be65a06c8ebc90d00cc9dece056ab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ef27031cd99d28bef2b090be61e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d40a17201e8c132708beb15347e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b52984cfdc3c0033296bb4fd48fd88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b393274d040da2ce1a305fe092694d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b837ab6e2af4c721faa192e349983120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906eefdf02444abc3aae8559297f751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33558ebae7282670a6e37aa7a94187fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c3826f3a7de3ed85742dd7edc8fa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfb92262b8ee46d9e176175705552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f6652effcad474cf799d74709165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e602aee699cb2b725e3798a01c37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b9cacf0d5fac6cf657366adbb783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db6663bcb1c850efc4261f02f8f6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a1e506e7cf13259a8e10fa9df271129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4b8f47d2080236403b42c7d414d0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abdb1f8863e91d10beebc1db06953131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1ae638504295387a491ecd81fc3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3956323f62b36510f4a3fb6e34cd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a44ded8c9e20e5291fa863511f05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece70aadd94a440ef92b0acadc732c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0217aaf36ad117e5049084a79db0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df2fb359ff3f8830ea5a8681197723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ed6bea90e5efdb6a94943e97e8b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9fc86b773b62054999e944be2596139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e1a8d369bdc983dfe04e723858b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820664a80bb14de13ed67d265f8d0404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc251dccd0a1ddae3ad85a339510b1a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8e2f0ba2c573f34983937167a8559143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a468e1c37a779c361db5a357f0c6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259fddf8b38c94949e803a3e5e6ac46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398165a2ce391ba174e8b61b2b15f4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1663316150762ddbf13ce57b175fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d89afbc5107ed791d4249a99972d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600e31d479cc60b0f541f2b7de2702149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21460633de4d7d2f73ed4ea8c60bcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf1956b098824d813416b18a6efa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815e11e0853266d1f9ebb4b2f6f144152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d911bb7142db9913dd5efa3c1431153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536b1e402b918006f4212c48efc0921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87012b3e3dd26d1d62a1746516862ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1f7a9915e9cc27912f9c6e8c215db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca67ff600aecb9e748cd6b3b42e8160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5975326e39d7e156d4ff066b487f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17570aaddc6db9436af9cb0946cacfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678e4a0a038d565701015d84fee552160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83b8624a6b9b457e05d742a6578d40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97658e5597a67a6f70bfb809b9844b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f8fd9ada0907e22d99be6ce73c396163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d26421aa8575dbce212d1404493f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357bfc5468b9c57faef7b3e8a3f664165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875632eb59a3e76a0ca2d3e109678f13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53e2c66e6ccff369ef5ebd1f491e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb414bc3b78d9c3546aea212ad2e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ff31b4fb2f176555af9de97e1967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc257a7f8242de27d3c6b971457ce400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d86975302e325cc82562b82e114164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246064ab9f788e5636921a2101716c56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3143dd55120751022268e8f3939dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac4982ca170e4a4646761d6c07b092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c8b8bf10526a193fcc5b21061f3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674620265a558a8b4f0d6464607124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060fe79ced2b8eadb8c3886a4f5e413177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca76c264536dc8b2bcac02997ea618178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae0ae3f51dc585a7cc3e516f6fa1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e784c58efc9f524d8ad4ece96423c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc3ed5125140a076c84fac70678a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c938b6bb791b88d1a8763caabc682182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b054b9d466c9dcb9a08bcf2d0f4169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889a7e82520eaf64918350ff020cd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934e1e5027da3b9b03ebae1af859d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb6033c0c81eddc21fcf808a16206186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a67b285c2ba36e4be9869f535905e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c396bd08e01308493d1ba0645d47e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7f8b7535c6a1fb0dc7028a2b159a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d3bf421da0bd7b676b926606bdb1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d6adac516efda946dd59c4d4ae2a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad23714851da5d66670fa8e6b9789a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f5d51d0f331caeac84d0ef1e3e5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951097262f6d03ae3ebf6126156d92a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb55a1d41884461ec5a32d160665e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3e22c00b2798c9b14affc3ede199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b970fa77d17644b3dcec63d6da9d28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31d3851870502ad051e2cd5832b4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521225c8100c5068927d5cf1a8fbcc16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c6a67eaa600f80a139ef1c016f84b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42eb311a3d0ecec773434af2253376201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69e61ebaf58610f0d53bb24b3e107202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0e73586336ba7e5f94f0df488a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f230a0bd6abda6a0d2ae5f476147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa83e17ac3136cf81a002280260eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca558d04dc63d780a0dbe2b9794c96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97bb1cedd2dc71bc3b7c77ac6ed57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc402e8a9b9bf2e5a564fb8f841fe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390201e4eb4217bdb5c397af9d32ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174c045092a07746dfcd8c93efbc08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16688a58f0f04bf72b86be4aeef41a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8aedbbf2a2d34a3f21608b4b23860212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864bf14cc0a479de80d2f6a39d9475a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4102442d3c00b5c413a76a1a55a896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f50b4cc1b693f4b72f1536805595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277bca94d0f0f5d5b0b7641bcb2558216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145440c63b5bf7b349fdafa80046fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c1440795a70ddeb81dffd8f817df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba3f42d5526751714ecaa7aa01004219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2f20de77c69d6b913146fa24ba97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef9f71c0d97684fcea6928798729d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb344c380736d87df5604eef57ac71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e184d269021eac7a393f2f5cbbc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578460951f13710c7b4f3197cfc6aef2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7635feb1a13bb57374367cf9fd02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7faa71fc5df2d571453df217ccbbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a31eb2a1dd9945577094bfd057f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f1de48bab4fab6780e27907838ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8ec719b64e1ce74ed271729a4f28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b9a860cf621b3a237a69c2a6ee2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146559dd7667721f8d1753d60b9e773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fdb6bfe3e36cbe946748e6641a57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4991145c51abe3c1105844d17d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31177ddf1037f31b6424d9f46eb4119d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e545b9c3c62b53e750cf842c1152235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d59329a07d3ce87ee02076c23eabe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba0da4e539b54a20093f994c644247237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681d7940c04a16456bce7320717e57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bfbebce16646fad0eabd93e0970e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43905ffa3474941a3950275b8afdf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc635d85e929695acd1d42b6a391a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421eeb18890724113e5d809fe34340242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b14b3b79105c5bcfc1aeeb568c74d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ccf0123bd0ff697ea434a55972613244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1ad409408750a98e5618c913ac886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303a0243719beed5cb23810f54ca869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ff8b6f2b862600b2973b48e70515247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6f14ed9361d1404f6ff9620a6c65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c207d19268dd7fbbb2f9141529fc76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4077d5ad52d7b983708e48ee71a1835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae33e25c7943ca1a80af685d159202251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f89e4a9380d0529c096d6eb67da51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc23d9f644d0614f4ad7f21bc6beed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444af762fd70361e9c48aa57698fbdd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb695b5a0ecec47a1e3808cdc9e9c40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b95fdc9cc45befa07dd31f339c916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8eb87d97ec424ecdcf8243bdb972257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bb832dfe5a5a9404bfe67c131080f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152ac49047e43f31ff5002ea6892774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0afb639d754f749031f8f681c30b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad6717a6c3c42ad6b0a91a757f5874261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46f262adc9d6e8d7b5746dbfb9189262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a8518a8316287e4e4a22273056a1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc22ad92077ce2a5cf889415c743486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb863be6ced024406131f23a1b671855265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985869e8a5e08311e2d35c4629fdfd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277defa696808c4b5438e652a79aee6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9c9027cb9226ad1c94fa1769166f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981abf943073f1434424409f4d651e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bbbc73187472993e94e6f93e36765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec4617b98832fd53d28f63ba16f3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd0267e45aab3aed646de501a7f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ab40077d95edbd07b21644abf088273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c5ef2c622ebda739fc3f88cacdbc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b7905ea4ed3bd7f0fd3bb1af259c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90acc1556b4a1445f4628280ccf72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bcc0d412aa7280fc912701f2342e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32337b8998cee59daee764ebc3af206278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d0e09a3717fb1da4fe182c21365fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f74110a4475e61237efa220713a894280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd019aa9bf3e9b8d9329ce86c8dee4ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc27fde5f6c4dee6141966a33c1924282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b820c49d4eeb1a393cfb3fad4c2e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e47cdc9240ed92915f655d8475df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a5fd354d701cc0d479187314021c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343e78080f77764c9c8566db2d04ca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4afe1aefbdb31552d3b5b00bd8df8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6939dabf223f3d680835cf8e9ba5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1324a37a63547d890634bb0c8be8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c232b9c0cc972ab2cdc5ace3bfc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220f3341d2e94cedd8b777a07c5ffd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01004d14346ccdf3552e4387494bd69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d55bfefe45f89d0e97fe70187fcc1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8ded9b948ea379f3a7820b119232294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06115db5de428a759db6d340f6999d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cab904c7ff7398a571dc0f8cf19e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57be83d549008d5854612379cf471e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf77c590d2d106082250b62cecf3fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b30130805b39d9ca0d896f5164ad0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094bb4a99e6f6e7ced5245bedfa10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e435dbd2daef518edede1fe1d1d27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefdf2a21ecd0fa07e496b81a409ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b8dfba01b42aafcb5c2e058cdf729303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d550e5bcc12c3be3b36c334c46cbb48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb8ae9bb1a3835bd8cb2628f2d185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2665a7f156d71f7d54fbdc77a607f31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ebee045630a38ba88dbd748a1107307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e635e0daffc6c3def1553f7f0b6759308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505fa1c3c15a22a0f54fb151af44f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83422cc6427be79bfd9bb31a7ec9e2e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cba94e774d3f562f91577836011189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd966cfe4471359ed3f4788192311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f37eb6b11b8016fd1942a7b962ba0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b18e70e9c6e3e056b29e5281ed397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b08fa66697274611cae9ffa8b88cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976ca0c72ad9cdf809c9994cee537b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a101b76a3b9369ac5adfe8fd3e93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd1bed2eace686dfea40b738fbd95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e09e336f8dbd4050de61d3f45ba5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a561360d068453541fd44580bbc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389018412b074842dfddafc87dca4741321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28b5e0b86d89d762127e7fd20e627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814660cf7d46d96d181852636993c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ef242ed1cfb6dd01e897e3a60a905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fad06f71eadc1e0a48245a582fa87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178678a6f89dd152adfb96671ea386ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ebd643d9eaf96dbb7276303945727327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977cef6894104fec5aa357929ae32e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da122042bc6b855a779462b0b1243194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfeccb145fa9ed7abf0644c55ddc18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da706b57911c9d85380ea1d67dd5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d83e326aa7875f5ea357cdf69cc9a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a6c02935cbdeb26985fd02d5d8556333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b5ff939de01d91f3de2ee19fc00d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04eec8fd3ad01fa3baaf59e56c0c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90521cd277720721570ab65837d933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82928adf1ddfde0703d92c5ba8b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677132ddba20001b6db6876267710cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023124970f275d0a0b41f27c1b076c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9c06f029fc30b0f788136cc2ddfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ec45895f6ae25d328064bd4e4cc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee701baf0d34fb29abc7cb007d49239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e781d8ba8f0fe65f9f2db89e538510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9aca539732b734526a12b9af49a4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6236f84d279a404127d029886215f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832afdf3840f46d31ff6c8041fd0d7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7274abb7398d7a2a0b17196bba8ea6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa52acaba0fcef5e741b03f43872fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296c815a3d8a82fcfa4480f7706235616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516201eefc6f86ffe3d7c0c89c5c5ade17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5228f95ae70d5766f088b083c3f4d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0f282b22a8850abe387f971f7f2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a826f445521e1ea4494a14194f3c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828885fa82c906fc388dd6b5efb18d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3513780d615e45ef70df53c3935222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee811b8981b8113c6f30107590dcccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc18ea2ccc905567f33674d4e8411a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf177295ea016e479d614a6375b0b5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca9149ffeed02853fa745232e27d2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bb169324499a6a118e2224f4915c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc7aa733643fc29a507b09043aea928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0a5933ade46e0bdebcb6c4e2e4eb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e78dc1199dadcd2b04463fa8a62d5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885077a99eae0fa2b0e169c1b881018e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e8dee0f7fb7e34826081c930f9d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6711d64fa8f62b29cba78019f17c3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5b12a76b88354311f7ce228f9c89d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381753557b43ce95bf439fa78f2eca7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643e894a47d4ea1b4923cd19b78383a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff993a44651756c36e9e070bc82fc7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3140196f1dfe4c6503e8a204a12d0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a202d31c4e6817831812b4e2e19539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd1e296c899d00b3ddef75d92589d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b2834eaefd6d919c2ba4fe098c8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f88f947117d12a60c6ac2b4adb4af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba50b95ba14b77bbb453834dafdeba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867212aed2dbae5571279e06debba3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3eef2e14081a22f3632c504aadec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157b6b8f3c3dd7fe90c0953a678d6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26f1cde59a620dac223f105e796ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbda59315d253f5bfb4cf38f63c3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebbfa3dd07ab6ab4b37d5e7dc8932549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2858c291f043f595e54286f76544d7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c2d81446352ccee6f7ff09fa2ed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777702db2f0e46e728061596cf786952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d2c6b65529e13181a61ff16cccac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e95de59d3b1db9d2f3eb1a6a01b7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536bbfd7c2f26094f6e8c232f368d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b82b142137c3e9a556634a51fe50fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c4cf3e955c88fb3f396cc278ea4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5bff4cb810f6d2a50bea817047cfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d47f679c88f9bf1f7788fe74d06d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc861173804c6c2b753443645a2bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982f5cee359733614d035eccb9f6b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648eaf7d4870db3f0f82e516aab5c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38aa8c3e2013c47117423ea569e9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46537791f5375983966e8e2882d909764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33267ec5b2b1acfa12116afb2f6445a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28679170ef11e701a1e75382859679066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58dabe8c9196c8af4b96e4437585af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58fcf37f47c154a7239ea42fbc0a8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04fe830cfa5af6dd485ffac1a17ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483767b84946dea2087d784f1ac27a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1adc9276f2fd4a4b2a205fe357046771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b144e468ca79086ef91a538c967472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed41d7c2b1bf457a7970d85186e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd74dc1348861eeaf8bb6b4f0ef3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85135430847821eb3d5b5c9fa38a46b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d1fdf49baab892d16687622b206476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e7921e88912212f3f4adbd58fe7ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961492c6edc79f4a2ae6df4b7950ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7479dd38d0d57ef1741ce3709519879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3049ab86df698f7af284e6d4772f3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9be446d66595012578519567a81fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a453ee65f8eb8801e83a433325511182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e722726ced3efd8222a496a9d153283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21b07957bb9865de39f836987ac2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577ee5b9e62081599e7e0722f6a274f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dab015b93c887f30158a57e4833ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622c80929d11ea4553a55bd4e7f0c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e628ae76654b50b6463bdfef9d2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057699823a88f1a2730ebf16d1aaea1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc41c70eefde2af8008a32bea56fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf3662a764529765c00fad6f1a15f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b777677750e91962fe32ec66ca459ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af88871ba0221e51f44dc59b839fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d18767e565caccc4e43ba53ccef794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab4b3adeea62129ba0ef18d0461c8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1381e9c89f71ed4e9f831dbd717e9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21598a68c12ea3e0333234f2b89da597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537221d9dede85dd28a33e80726f068f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630226c440d1a3443fd8002895540999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea89bef8295426daf7b951f8fdbb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063f8f1c2de2b1dc9d4e7916613b18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b581655cb8e06e23063d1969b01e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880fe23b94bd3ca90a70cbff721c4d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251464b67c710b516bfcab26c1c47f1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0231739bb6f1a80920bd58b92f1773f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015a16cb69325019289ed23f19a106f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf309920e2313eb19fa36e1c67ccf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a08e2993d585afd85cf63b20ef4984108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe07dbb65ec6ed17feb05612ff47e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d082da33e465c92cba2333681293c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e46dd0c7c8ce954cd22664152ede5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215841f5890620373777511f074d2b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8b9a05cad2fd9610e71392c1d6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1f094431d9cac2d993d591ace576114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c097d2257ef700c6be03bb7b1a31045115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b1dc64dfed2a579866daefa84a1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d566a4f0bd9f934e5d9c6b3adad433f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffbe1a9717e16e6d12a1cc2b653c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bfe0a04de49a69ee759c385788a33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc35bda00bea42be6a46d0825e6df0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5e885eb596e614877b89e5e627504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922e4a7125e3d17f26796aac2c1a3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614910017aa4ca2b63395a313e665835123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17510bfac74576ab868a7c79c8f13bd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac07b26b0f4f4b80a233f24363ba0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de8ecf69d620cc9fee1a439a14d800126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f22b6a56f293d61f363fdf0e1f350127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082d1215b1228264244d23429e5ff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67641b9373e50a832b3e739566485e51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa67358fe00ba391061c4fc74afd08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e856576971bfcbcbb6cc9be4afb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080caf90a903f65e60a4b36c20133ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad028bf6a44b5b25221bb9dcdf728ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb3eb7158bbd83d0fdf7b4bf757d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7abc1678d1a06b423a25045b405a8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5ed0e95ace8b62323a1d9af250ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414abc1d0678ec108868876a9118f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b31038cdd013aaa0586e185b2c9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a63f775ce994165ac71ee3c1c571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd069a7015f2c637665e64d6820b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9dabe8f1fca1fb1ef9352a0572212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db076b4c930e8bc6daba839e26d4a62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364465b41a869212d09065d203fca381143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d17f416be35f2fd370ff344b1da57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b131d1d14b680f2a59cf38b55562b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe905fea6c0db21e63ee294c088b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b25f5c9b8b669abcff7316009270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8c47b856904954282eeb2d94b7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eeac055b6a1fdd1f1cdc3656427ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e5d2d766e3e96a60cdc6861660282150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3f5090c0421b3d1e3bf1accb42ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e323c967969b2cd0a5dd1d543c6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa17a652cbfdbea96a404366fe2fd0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e9b390b911a54dfe27a80a7c4f90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6598011190d25e3bd710b2726381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d79b6b83576cea7cd97075ea08f6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb03a184c1a9e6d27a83dfc95f90ea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdbf84e542028480e88318884add8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a84d05179b0c4de9c7420dd5c05fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55e413f94c8d69e041f8435dc9cd42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c27fc45f80407638d00459fb1c39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b310722c5af920c6623e641f9c9bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee89c15491151c432cfec18fa04bcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6109af5263c4b0ebec10918b161e7f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d2efbfad14dccf68eed508671fb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df6de393b412021d878e2b8cb322dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee4e7fbf3b956992f17e79df02c6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca10cab3392d38cd40abe7920ce30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02294c44d02ecc26d8c2f4c103d311b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b6089eb6a329836cf412e49a5798170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5404d847e7965297d78096959726cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318702d7c05fc0451e0542ed39d3cdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e92ed6c87e7c315413951263fbcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8ae47966f4ac1d426197bb3758e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544170d10383c8bb4f256b6e41e8d4e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc02bfee839d43960ba2745397b19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2cc5cbc287eff22c18eac46e5d878177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137d2d5bf0c076147852f6f593d064178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb8e9787dfc0fe863b7c46f49c9e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5672d98e49066f311e2c4d98904fbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a436cc5e8d1457a8bb3bc318f703c31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357119feae79bae53ce00a65ffd8e1b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b18746716cc4e60c297b118a2c587183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad879c0eba36b793d38dad146e83b54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add660e7e6b09deced8cfd338fc02e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db5cffa951532fd236a5182bfcf47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c52bea2a0e3aa9f80a25eb219bc05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710291b2c9671b32764a534c6411438188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116ed4a8e2a6a16e3bb61b8cf70ee8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b43ce2dea0f50c27542daafa7feee7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da501a907e96f675ed3a69c6b4ee16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0a03b39292b6a117b5b43ce22e23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02be7d35f56c6008145cc44dc956b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d8ac9eb4a1c4429c213397db3e57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ea4c296f908f09c389c62053ff53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab0643aeae5ed68f135e3a35f7140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba229f35dc231a1b7a6afc4af9bb3f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7239e190a90c4d4b372d53e3cf733f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d9ae81bc893e36ce335e5101ad74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef02469b54e2e25c3a991135d5c1f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19a97cee61f90b688f849fa7e6dfcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5046b572a5c5b70141dda7fbe9ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae470b98a534ece73e9298da47e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf66f094e5793aedfe5d0b802e898204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d535e98f1e3bfc1d0ad7f95ecf7f7d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a0c63b613bded46c141da237b4432206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc69b05152676635d26b9b4e53733b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f78ccdeb1b8519cba55b4dbe61b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f649a157fc3b0038ef6a9b4ddb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c7a4a650a91e92443d43b07006571210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa3e85a61c410712a10c4745387fb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e523ab824ac8f8017fdf18b9688a076212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8978a9f1818815cdabd54bece9a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eac39ce38ee294d519c920aa80220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66c49a15bbde6b04dce328ed033381215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e979ec0fab2c6ebc966df0d2b2d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda1b103368ad01fadfcf4e652c8233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022923c1d02dfc851f30f68fa59ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4112ff3dde82b3bf7572bc83e5a8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe70c8e508ee98d8c17cc6731a66a4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff7fba1e6f2e8b96a87ad7d87a25f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ee8caf1f0f0fe5b5d37429ac6bff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70cc4c2a5a7f6352806ebf337cc93c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc1993abb6650362fcf29803481b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6460e8fc7075896eb74ec69c960e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97605e0b1075e5043dc9744556393ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb89740db61b32917a72c9afe2e78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6ee3f734656bef1818e67bc45f064228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780abd20de7defd6ffcf54dec2251e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5b002cc87c4022ff34a497a7aabaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae144a884bb6c4ccbc399365e65ef7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dde078853b3cd74c6ae4b9e0dd4c1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f61dbc5321575f940b6e5aec1fd66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29483857d4de3bf4bcf219c9dd3e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1318e6ff13e112537b1fa7d3cf16f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990e8c63b469cd002e6cd68ad346a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6623e778c3cdced0cc5102b92d6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22f18e169f5d8de0502026941be21e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab059e93353fedacc9166f3e35eb65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d98b95e02e1db7f5bb88770229c0e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0606407402daf162ab120169691b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3c1903cb6cb2d3ce484380e1acd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625026f88e2458d2e4ea0d6e63e45c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9bff38a6aa963088bbc2d9c96a3f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa1778991a4d13726a1abb10efbac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777299438e318357034cf91cb4748265246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45d63b550012dd5e3e4bd58a1c083247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051dd40e4dfb4117bb7ccb682425a4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b2e3c0bf5923b63ad10b84bb23bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483bd3cc9ff1a15652f4c26ca5b50bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f180f152883cc43d5c1949d3e54581251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d252d7a6392f00368fd1e47a03f5def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaebd872a6713b8118c3b8c62027bf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e059c1ef83b0395531c1f234a192254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a6c81381d6281afc7b703a5828e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699165d2b82d1ca3f3b3a04b0fcf3d72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21c60bbbb56eee801c498bf4b1282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04974ac5aa04a9ecf82cc6a0180e9484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75889ae7aa4f000dacc976dcb672df1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741cd6076736b881bb86042a6ee86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075a3e5ff4790a8321d2902bcc799f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b8f5640620ebb83943bae16defa88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e34851812bfa07039f0d02f47b4cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e1ebd51504d573916b78e07b72f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff36ffca1aef8c0bc22fbc0e59092265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee389cf2fe8fbc861eff7ba5dab95b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e793cd0a983a164096662cb311d56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a61e2e70507680325c9b9eee11fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960518742d111b46bcb7689d3cfaca57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c42af2d907e702374f021cfcbb70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326378249841da7db10ea1bc91d157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28ff680951bedabf972a46ed7d18a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1f60a998f62476bee0cb675927d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e70af7bb6e1b2e458fc714bcda26b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17a2bb84d87352c4f7439e0a4001a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07888c0340ca894b5f4dc070c5e6e9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9530628c078578d9eaed00382feb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445b11bf1b48c7f40d0075aeed2f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538298c6a2e0eccc5285c5b6c9f047279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a308eb021794b76ba55bf9086517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0f47fee5c043ea1fd00d73f4a44c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93535e3776808f55d8473565e7aa1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048308552f1277ae0cb1a66a50dc50bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012806782011df62eb18121a1d5551c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac5d8f37896bdf117adf5bedce7f76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb31b04a3f7d4b0e626949034d5408286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166225431aaf33d6ed526a8315a03ae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbc23bb54cfea37bd925515adeca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35520bfacae12022e3977305216dea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319564ac5578c977c18cd86f7100593a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3607e940dc3590c3aa2a673b4c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5350003a7687794ed5d6d2364db935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43c1fae69a5be8eacdf7f2b5c5e00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8289c819d8f3876e14edb0697c7a34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392eb55010f13b7dd530918313928aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3929e8ba034355a97462faa8adc211296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec970ea22715d9907018a9da30409a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d379cd5a6594a36bb28aed4fca8ed5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce94cf638a67ad3d234174f3c47d69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb70d8ab68f3247778df79dfddd01c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636e0187bf50e6610974ec7b978fa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231037c4a3aa2e699417c586d95364302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b9d1abc74fd9b62b7248b60af85d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311aeb9d60fe04686c4e020ba7c6fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3263454c93858e22c525ef38dadd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa7f890eeb03f0b998e8fe9d39226d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930cb13d44d2bf90c243da318051586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfea2173b0f00ad7e85d41f7727885308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804854b56fb15d23b3e13b013052c616309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8da5b64de83a99147e81a0544334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a172b1f6ec535b8698afb87b5def54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d2beea74932fe33b00f206d9a477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffaaa376940b2fe5758b88ee97b420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b12332a4c3fc5f7bd469dbd48a698314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40070d445bc7cea8a7f19162e728882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c5a15829c4c56d75ac470126b195316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa1d2a0abe03b759718b496a792c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c157cf6fbc16962d4ddfb2741334b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5230b2f9801213f350150a4c762752319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43ffd691f4946a10253f9c208a927320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096880df7f5b1cf344809cd3aa9a64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15253846bc083c20385de57f505c0f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a84829f23ab94fdcd3128f0badda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d406375b94165b97809e28fe7af3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c2dc83da9dbf195741d16217e671325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>