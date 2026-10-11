--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963836decb48f41fc50123a233da72f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694294138ab6ce9283fa1f46dd1f5a8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7388c4c9700b0ca438dbe1c62b25e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665cb8bd3ac0d0c052ec2d25095f7744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803a1b73395c16501e439912796f85b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c78e38e929a876fe6015113ad713c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c706a8245605d8a12a0ca1e59caf887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b77bb87c1a0a4fb82cebc03774c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce1cd33127d1f43c4e12abc3a4eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39526ca0265d8226e696c5944b5dd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60eca88031313ec419fbbe5142eb1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d431b892eb22b57afe0f2c7aa75f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd493653aef39680dc1cefab9b5b5d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0b8c89e8577bfe80b5849255f84314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd40cb169ab91fa320bced1f9c8eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a508c8d8a0f8bafdf97fc783b0d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59182f7de605173a7a099c41c9f2ef2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1594f18ebd16da05fdbb27e14429ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82e691083800f19c1e7b774f83e43b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439961d878f6f1917539db9fcd113f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a004e5fec536b9f1f0e895e16aa07d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd929c7464a513148e8ceef0cf6300422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090c99b77c4cd6b34938be95ba68f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b890a6197b6d1b1f4acdec21c6ed124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cfcc148b98401a112d189ce1f6af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776548a190d670c6368c8957311d50326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a524c5cbdb24b7760cf9841149ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d1553e33e8a15f0726e6eeab74e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b63cb65d273832bf0b8d5b33afa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0a1a106c7e1b13c69ecb45b2b00e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69c387ae027327ea58e75019b72dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963091cc7365c3f9e0b38aba06d06af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08599277f9f1130b9e55f7aed340c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee0ad40896386af940851a71d502134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62a607f728855f4c1c0ec93a0168c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23100851d42bcbbd73ae998ccb9acfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b032c3f95937003fc49f9597801ea9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a83a60e4320752e665228899dba2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f253ac48f847c7038393c96aaa83d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a94268f31f403a23dd300b1a5bf4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c353e47567fcd7162ff509603f0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8378911bf19200938ab9d4cdceb15142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9802a3d63c4ff74555b96d0806cc9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2920722c53b8afc9cb711a7197d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b47f530f60966590002a47fb41e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35403f3177546e14c88de4078f67ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748ee25bf7279183f607b919bed0a4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ca9a1e5310dcf8550b29fa997a5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cbad990023d0fcbca5c774af83a8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed7ef5f8fbec8f3f6c55f47174cd8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7573934e18cc4141e47ad4258aa8bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c81009e417d4e6f4ad0b2d05a733b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0ccf31f0b505c5a349b068b9276053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671c803b25b63be55632eb4f5a37cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c168998798863759e424dbf317a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593728382c731ab6729724a4e7a3287856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005086ab047787f7dbd16ea3f94454e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26443688f493480383b078ab579238d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2826d62c22a8bfe28c25d0358be6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521181c9106f647d6b591048d5daa7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce9e058da4f13a66eb2705eba58deb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2809f286432ebc4bfb7ca41e2c52a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89ed5fd775dfffd94390e3d6a955d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828498af7c5547735b6735b4534e889264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded8d5dc8ec8016f5c372a4fc3eb2d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9718084ce9958c8186da6e38f5ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2e14d841fdeaac961ac9aa1862fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f48a33d94513e3a7cb131eeb954a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ed8f36c2e4092c5c76fc8fec067c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c19f8f50d5426a0b825e597b850470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11a41c6c4fd65ec6d8053aaa8bce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e6eb17fadba9916c1b987af85021b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78a64c1f0a38bd9f515f367266b0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a42907d4a5fca329c6aa7c8b119b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3bf1a13f75048fc5b12acece68fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf195a35753627c41f3112382f38876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bec988ed9500ba19a50bea868174477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9039d72f83957e892321833a47504978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76f698cd6c0ec957d81d748fec6b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3aafe190031ab70d4029c815b77380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a533e6b6acae41d5603f24618792c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f076fc2746da268f5e96217a802e9c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb89ec41751da934ba9e2f73e5dc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d38877050a6323d9fab434f6317d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a78224e64686ab124087e4bea29f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba88c6c74b68739d801c24e732e6e2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303edd67fd666a2ef9b3d7826bb5e59587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a61589d65c599f575f05c537df7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2669954ba323f909d095299029f6edf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c930289a4ed852b2c953774ebdf1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f5ef8b93360a4be5237366ac0afe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634df0219f1e95287338ec2e97e41c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3497df89cd5df1f4191e75a239e08493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a27acd98f6377369a8ed5433657ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5d37f2fed2dc12ec4dace7a2519895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0b00be60d59c360db6b9c4c6fa44b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe91aaf70b632aa923a587eff7a8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0d3c9dd70708c106f2fc2e503169198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798080776ce9359f8abe4d79929bbd9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f0a302ecc3165a9b05b80a94fc81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021288ddce40351710f63b8eed44d70d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44c7209e342244795d9154c76af70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889d51392ae83a7912b0fa1906b74f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccababfeabe691698ba0e54a5b11978104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1548cd4e82e4b64a3b85932070d5aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ac3d7d5c48f3215d02a6afd27a6e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0d007e7e569dcaa4cd3e5ab2b8ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3cadc975fb193f93225bd3568259e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e62faec60d0852a3476426cf81fcc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40c82f373029491c690e7e0b0ae2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dcab3e24bd8265c2d0df19e40665e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a9b1ffcb14d2c242ebb40a340ea1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82fa2a63ed6c0b5a35659b73ea85f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a7bef1e044a95c9ddba97a756c554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d3caad8f5debeef04c5649ad34df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db0f0a7d0a09ea488fa5875d46730116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835ad1324f3b8cd61b167cb5c2758a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68df04181a06eb82f0ae96865c3c63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01a407a3c5f0de6e44bcaf99df05a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788cc17b90b0249ce87b3cbc2e56bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd88b652020fb5b3999e16c18096f97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0a5fef17530e163c5399c336708a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584673bd7653cc1bcda0b6a5fea0ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1065db9cebc54b8e1963e91f1a128124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f906b615737a467055ef3ba65f9df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05bc350a8f445d05f8770c60cc0ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703d74fef28ba03c59dbe0c86225a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d37e9b4aff0d38d1d6a84db818d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d810b064c529ca7c14879477be506a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f159a13b21cd5b3c3432ece726528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ea5865859db34aa79f8a147d9159131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588106d27fdaf8eeb4d45c893e0ac747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed181dbd035faa1c86a06a0c3c4604133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d3d795a2ddc3445237f799dc1fa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf8947fe96d15cb863161d04c4c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c584f008cb4fe4fe1932a7334740e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17a0e811eb77ebede6b2f37974c9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8609c915195aa2509cb8c70a1589b79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69938c409994654af96e2c0b610e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c52fd40daf05b2f773c59907a7276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70626be95e0f44134c844343b04d953a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1c65af69e91cc25995d56e902881142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bace5dcdc03ee0506d612a25a5fc0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb822842c9049351099ad3e223278dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdbc85c46dd2c23f9f7f6c38d7cf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f80aa75280d6016de5306d2df9e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeed16245e3e93b3bfeda1919bbdca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e4f449e47bda60195e8e5e25f546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b645b5d2c0405a71fd83f6755d0bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacce4591b0ec8829d0ce2eb0618b06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7016377bb40690867c8cf4457de34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7109d3537d8b757f11c0c31f1ce5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8db4be671dbbb86b8555295e31d11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a093625611bd1bf084e492db21d38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ff581a42f9d7db552568c36d1376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ce9ac7532ea149d0fa335f15572a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702309cd4a0039f8d92207b9a44518ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514d834585ebcefed9932805733ca3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e2a950f679a9a7d6a989cb4e1dfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3c21fc0eb5eb9dfd41489e56dd03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6dd9adda5776d862187c2d3500245161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac6555d3e6bac13a55ea9216df9ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6605efb5e383b345f8ddf1873399f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfd4b2006ed73470307c3df7fe1cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858d9c09636ad39afe0cc42b6f53c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fd89c3cd72606eadd997052fc430166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c2009113bb675e0a33f952add64c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9a573cd484ac6a9c18a138b45c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f1da5cb6976a0cdad22bf9683eb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4583becc4c13b1d35f02abf72ab16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f1c4ed5ae5dab621ec4adc422a497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8d3bb97c1819e925c8927c5cc9d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac33f973bcb0964897cc6d32dde62a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b706f9b6f55341be5c7a30510db0e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6718851c174dd268a8f8d848392181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172d613a7ceeb41b314095fe36350a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e4d2e29c5d55e99f4ffda8d84af7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7a84379bcb95297bb26bad973534178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4a2fbd5b6070ab6110744e666fd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9bd54c2b31c414f2068715097684f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9010571a202c0786269a5c41e9f13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b11bb28706e545e7bbf1c7401428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b9df4adcf82a0bfb1d4b5c365668183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f02d6ba3373c57052173739f616b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77054466f0fea2fa3db5600c01f39b90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afbc82653a867a6a7525efd1c13da0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e6ee3435b16aeea6a6b408baa4304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589173c5a439bdbf82dce4659af532188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7314998911d6e9e96ba1b0b2027f64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3db6ecec8e5c3c2554c372d57759e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b8a05bc3f95540ec09423dac6ff8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b0b4659ae16799423a25e130a79d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac663226637184225f35f115540895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d84014cca59d7da8a903118bef82a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36720df0fee01e56f7779e027b60ce9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c239985366edf199442e9d28aa5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8944dce8a344dac7abf6d4406a1cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef1cb6568dafa67068ed97e496ce2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2bfe71b5fee2779bfe4e5e7cef966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b08e663c91b708bd922c9f92672a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2d84199885d1133858ffc6d73598201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc13fcc4af7bf8f0ac01511956920e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c2d283a85b632ecd01f330f27281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4062d5ce6e137f05f9f49cd2616eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b475e6beea8ff576570f842fbd14672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507dd511c05e5fcfbcf45954f10dd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac115ad394486001c1504cc22ea4adf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33d06cbc45fdb5f74485aaac84f0b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a9c0a672cce6d54643d8f63f635b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d51c7eba145e97bf0a9e13569d0c1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d6e47a62d3ac9b7553e19ffbe85d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ad1334e5bbac578b04e809d8073d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d52741ef0ddec6fe8a20b8d05028a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c029a093284619717b549532ef8b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532874f720fa311a8fe3c237aba0e888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a0800ba6daff720f0d07b1048286216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9486b382f45a20b5159383e95eefd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fccb093f57c69068c6a88066afd191218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d89074981d8b7438862619e7004d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92226abd7a4a4c8021786e47d73581c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571593919e2181c0d079f8869cc56038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc9bac60609f151a3febe7e54e2fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86473d4d6213af5716da41da6cde1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d0c266571770587f0d43b3d425a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a88088d04536f573943d54520b2b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832eaab9a65429b34327c83873627f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18abb76c78061ecde86c683723a56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17129e6e8674b15986c838edc4be25d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d07d976c048b890e6b5ae0acf026229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea570b508f6c45114a1cbe4defa13312230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25fb88949d18c52a24d8fc57bce6bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1be9d5fdc353310bb3f4af41c51c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1994f7fff45cab3987d4311693fbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956ac9a96ff03ba433385bfb1c9d49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34554c91b1b72490eb93450d8e8ed6f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96447f531038a224a95878544b0e09d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0cf8777a5edaba2cf777501807840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e647876acd16f99e7dba741a58eb0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce3aceb02bb3f2551e73bedf694c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10744bbf8abbf5045398c96123490996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7d32daf47e010251bcdfe37880af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2741fc5a7b70acf64288e83163c5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d2a468bb812e2c559dccf36e8fa1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890eef9368f7a6422fa38feb493a68a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb31c98e671ab2e1b30ef7b5dea7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0146e1ebfc8f7dd3949cb87e9aa7dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6459c6fbbe8c9b150c8e6e0065202fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde577f2319c337b42b07d0a4cc16984248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708822fb3357929b263f02d0de238c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311552e4cb2f23b812bf4d7fcbf1f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b69533a249f56271743b62bb0a934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789538d8f3bc1e0e5ffd84401f3cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfaa9994a7c96ab41add82c6f0107f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2197c60d74e580a453ffcb487209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b51071be0c672aa36beb78322431255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee7306e918969b0d20c4fa9bf4d64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4c2302c95ec674f4694d9e8f40f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884f2e9ec2dba3d4f9b60343589f051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a0acfcda148a8421167218acdab4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b31a8aaa00fe37d4f8834648a4ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85def890a26459a732f57098da8ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e875bcd7ebe0ab5a9b26cc2bccac23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8111f69d7f646af7d1c7149b28577f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026b75c0288c675208ee9e07c59c33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d51b8838f5413c1fe0ecb537f4a48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ec5ea0de1798f8387e81a419cf20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08944a868fdc0580824c88103ff6c0f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c0f1020d1e8a11d8edd253500c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d0323a5a46c8857c0baf642747ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd687a2f87b1936f7f1b3669a706d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd7eb83fdf04bd9db4aed0d3344b6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3172734a7af744d5c30c3b82555f6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c526f05bb320bc1f862d876a85e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c746c77c0b90f5a87665c52db0e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4ed5f0d91b8455eef702ea7e6c710275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4fbd6d3b8e34cd5302cb86efa8e07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb43a7e3cd8305e85cce07c623329277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3938b054f5e77514cfe16c20210608278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9811ef9d6751500aa9cae4cc8d4b81c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c55bbf233d75405624211b593257280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff9e41ef36f60e823efb5bb9285dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc152269ca5dcb62ebecfdb5bd2b39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76b8240933acda0f53ba914b6784a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6169c2a979a30a8976e435a45a6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fd5b32084ed630695ed31cabcda1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc6f1ef444d48ba517e098949fbdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c4ad0177652225ef3d109bdb2d7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a8def7c77af3b2c537368701c27d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86042e917bdd7a941676cafe214776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517a22d0407671d405a2befca8702e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a460121cfe7e8907f23e14af179e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938e1de230ac61bc37308628efef2e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678bded8219c1c712806318a2f4179293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9c93d119b654a9bbd21ce2ec7ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d242aadc8955d54dcfe908ce8cce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58497ea9a10aa2efc771d4ed16732fe9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33b482a56ff1a52225de4bf43b4e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c988b678649f14a7e521eb58039b89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a64bd30859be435bbd6f449bc1b02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9aa6acf0d6a7ad054a5ace6da709f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087883d083c46094e248ac6915f311f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d22f846a38698bcff491cfb48b94a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0297628f20e19d8e47dfcac8ef226303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac609f6f5a5b2d3add6509e3484f24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ebc62dc79e670ca2d1498788b101305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c9c8ecddc2525e1ae8762faa08cd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59c3e103a93ad4975c41c42976b83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6044765a9fc9a7d4cd6c5220531963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7623021fb80cdff46d0043fd8908309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc807980416e9566c939e75f06107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981b05aa00d15f81653547f68b9723311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ad279a68d55949168fb9812cd037312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc621548ffc91de9fd2939fa0d494e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd452df79256d27a191786a05ca54948314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b5fbd65da31d9098173a3913b1a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e6a4926a0b75f7dbaf416d686b26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad8968e1fe6ddd6f681b2379cb86d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa66b9ae6fc0178675a36d6c7fd450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a60dafac9cf2f9c10cd4ef991a11d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014cf1d4ec5e28ae1db02c3ef072c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8cc4e9e4f37d44095c7ff44d0c38a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54703e20e05e788dd97b0f0e0571842322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0a306797b2ffd6120a3a8905955a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018078d20acd67280d791f572eb09d76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738e607dd09d7adf6060c853d45046d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0879289ad504cd2a7cacfe252edfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d2ab04271363c5228d7d6a9592bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96497c9f15c36ed8001981295cbd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c91c8df00ce57128331326ed46b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2402be45339f5abc19b8a5728c1475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851232a96adbc34ba4cb782c4024c22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f683fe1679e1c6b2a9898f8730c98ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed45089336b3eedecff53181a152cee333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab75cee1aad76326d3db7c54fa1ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a09994e448a7579d7951be41f53e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a2e74459136a67c5d6dc018fc9733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce491216920d3b97265f839f9cdd354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1235d49560ac4e716f8625bb996475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928e601fbdaded8ffe6abd99d490e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d5c8996612b141c7c7ede6c7062f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb19959a0f50cda5aa51fa4367670d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e41cf091d71bf2786614edee788559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4fcf370de8363cc8a182a08e9dd4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d5d5b8506db6a7140888e5a4567e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5acef71078fad0c0c2d39afafa586912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54e83a013c76cdb3248ba63a2956ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3533c22c846cb75f2a63835caf6f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df99fa3fee7d78bdba6ab69d997f73815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41249804d6ed4d6fed8d6336a9389e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779c3e420e2cf70eb14a23bc8812c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6b75993cf28d60eac97bfd29cdaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a01279654f31dd0832f6ae52f7fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fcf682a81ec1da201172225963a9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5b35298c860f0488521d442fee1e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a2d79d860c293554dd9e1dd97ac1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865926bd68c1945b492ed692ef6d9ed323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03469674c5197c261d54f3d4f5bd86f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34348dd62473987846f32cc06f057125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82298b36ad9e1fccc0d1f71a978bbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02566eaa9f1929d1393a39663920d8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b126856d9a8b31ac754378f1220dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d4f0a772b9cb79c8902adeeae4d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf25bc98cd906dc9e4e7477dbccccc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1ae99be983f55152fd3ec983852c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bbae6d6040de7dabd053ec6c1ae0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5131936fb25cb2b10708790a88ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49a93e4e5f41a6c5b6810c999bf51b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdd2fcc761e4d9d7423c008e1fca8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ba63bb7986966a37126a991e7f8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da515bd80ef10cf64dabb3c12d71637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f72b0af5bc5148378cb0982d4d2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b8f31e97d7cf3011085d5bb0c93c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1e6b15cc45ad7733493f335903c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811297337bcddd7ca177df40f682f9e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e81c5ba4f3ce7c3474f7c646a8ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba81c26f89347693427401ca00c0c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe22e7343c2f8b8bdc7df066a9d4b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91757b6b3a9316821e79f7f046c4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea949b40e46535021fb7c7aa9d3da046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac417548da3fe036959adfb0ecb74f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de9a6a37b1ac028343aeae211af2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44832dd82c37d3f7bbd47c868b73e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c08b153be7188a321ab162305346c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043392a310eebf3b33a3b39317ab8b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543bc5aa3dd2df1cab3b46d4652da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ea484c30ba686d2b91a65103dbfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d5c17394faf6b08b12fa162e1c0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18081027160112a08fc70b4cf15864055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da223fe501a5d8beefcf98a06e94954856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e732244ab682c916dbf2a65680d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ccfe8645b480e840e3d1d1603a7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f8994a377e1a9a33953040f2167a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6b7e86d06afefca51fce344667e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa547bb06c99bc68fe30da78ed60b1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa49b7aefebf83d647bdb1776936562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903157e39a5e979330b42d7a4b876463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1e3d9aa15a7792e6771fcdd7404064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c81f100f0745806c2dfa7465598bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c73fd8176ee865639741af10f486d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd86a741ade537adb94151193f8b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a961eb4460b23cae06bfdacea0adb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd97afcce1e7fca2d236e1e5d1092669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3bbe5a90d6172c75ed63f4ee24b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c588a38157c3649f5f60d33dedc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe05fc17d26cb547e90b5905c34d26772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c3f9673bba06a1d0fb22e987dcd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c01a497ccbf306aec9a7b6b28098ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de162e30ed5b0ee30dab6b219bf02d6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93cbbcc79949d493b3b6ed2a3ce77776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efc922f285298835ae1146a44fc7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ce8026d8dd61221618cf4f72517878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0a596f365bf39b736b93cfd51cb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ba95cf797f43f692f85e44fe521b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e028cd9cfd7da728387750d9471081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f276c09122e3b717891ec99dc3774882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc761278f260d7252cb582009fe6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918939f893aeae958bc6513544ffa8c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b720e4bd0b906705daa438490f2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f33065ca3bf6808ab53e25bdddd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc993085678a62339fa260d85041887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe562f7fc1940f898e1b20b6123f61688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f4519e4792aa80c5240e525ad7d9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994c8804054719455e97e2d74f997d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252decdb95dd9aacd8f15cc8f21fc23791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa6975be64dcdae8740af570a016092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae0a37fb64b1e7a498de05fb9516e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2951f9c7c402448f1cce06414edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251fb999385552d63447c2337b525595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599292ea3c551789e8a49e40c1c13a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137ca12fb6fe4674d0b76c96aa40c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb0371d0a8ec8f6f6732935b1fb2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78947ca1794f6e245e58957ba2c3d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb4e2984d1e06be8f01ba4af0b882a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d307126273e5138ecad9fa454ec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856860c7fb75722bcb8021f1dd06a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524173fe4f4cd7e570a8ebddbe2078a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b872c5a8949b8463926422a899be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a364c3624da0344acca637f4fa9c2be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11efa0d76efca17c45c5043c6c4299c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3acaef0c5bde2709ac438e1b821f43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4078be82f8a87319ba910fb0f87f2c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24346a9013dcba01dd3d21169c789109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc58d31950c298b91959cff1fea7e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5286f6761fcffdcb5dfad6298f278c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555fbd40d8a1b0645efab5d48e306a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3dcd81db1e17f518b5109711a3d93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501cb52339b6cb45ac615fa4c51d5fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203cbaa95ac324322f38b4f6257bf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e86145e8a6b01757129ee21a082f8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1cd565c9ca3f800e76269ccc23ad0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44443e2d5390ae5b1c964c20a8599118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c66bd2fcad40e6f51dfe03641a08e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe8b881ae4e5c6550d353600d477f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac34798697609ea12ef315044c218121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db154344a9a4493eaf89cae146d622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f2e6f5470622253e29bb6b8215ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e8ada63ea306c4056bafca8051d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdc5bc6a8ec308fb86973c6d831fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcea22caa16989b8bcd81da816dcfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9cf9279809f6da84c716939ec2f8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b22bbf14cac0ab8358b701ccdd499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c109baefc6c637672e211658f1b6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf4ac42ab7708dc1100695c0c00ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b06e3aebeddc39866dbb16323e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42ff94a8661d4af8cdc65c06b9419132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7dee7f38e05cd49bfe4293c8bdfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105553e98b149b577fd1ba55c710ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac3aa958e91465fe1791ad1871761135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726645d76cc9876dd63eee5c9880482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cad877d80a73ff59cedf54f6a684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7a84683694f8968ccc9749f084ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6b39ccf72a370ed70fa66f440ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6132f4f0151815844c2547620a740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95abfabc2a4dec4f6633dd69165cfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8755ad0ca4af94e9f49cb7df07666c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d14e0550b7047f890abdc9af9a083143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061bf8ccc35b0bea7b8a1185576df8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180299cc4d167ab2e2007e0b417fe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49ee26630070b605179d371156859146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5aaae28c0e6e283cc02853614f0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387114d93e79e9ee846c09363c129f41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327fe70dda35f846558f66c5ea97df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d028c34ab32c1b43c06e456992f45f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d8a4e459814f5ca76d6a870917904151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93de1f4fb4c1aadc8ddde88ac458ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5eb3e8d8a87bf5ce0f067aeeded8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0f315f7a157ec416eb2f8a24e6bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702fd5a3de567dd4df665cf3b526484155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c246bb87363d8800482f2e395a88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2bbb30614181655692618a5be2a10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0cf9d47a00b306f05d94fe87c47a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece11bda091dfe590ea73683a01b1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb98284c64cdeb118fe7ba034a81ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0791689cd769def39a80fea7b3135161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92a1051fc2982bd4280afef17fdb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f352a196e95da7f89f079da80b636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18817c4a9e15ed8ae3f6100cb6b87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dbb00fa5ee46eec2755c6001e6e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937fd96c2ee87a26be8f53b3e6a11d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea4ff6250fbb132417294a5549cac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1283ae0b3d6311957c5264275da36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559960748bd6e7d016a676229cbc59a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53917a302ac2c26631ac7e537e8a37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8993fa0f3a205ff975b364944e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af33a0f57f648cc37ca8e562b1d4e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa774d7614a91c0adf2a6ac370d9794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454bb550ea355f34764fe86ce56a63d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a5645e1005b9607d9df4c5d99788175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883865ababd0c2b96f79a0bffdf0230176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908793c7aef9525ec24ae9d4158e63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beefc808df1c80e8b845fb3206b4c12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ae2e6cdbfaff24e81ea4f51b75068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d9f86d2f5cb78c38a3444f11fa1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d46b879a8df80f9af7c75eb9fd88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19eca25c92a60d55d2370b9691ed69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938abcfad7cf4e127235f09814019a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95e6ce998c8670303ca9ad51f1bea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dc4e3da09bb954407ab3be28110f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79c68d50d69788e11326a17850ca5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f765f47473a76967c2a98efb96e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fa79d494920ab9ccbee510f8324b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9d0af7595ef96330396a2ab2cd358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e01f10812a3c9a799e718110916e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f04e8397a530de3c6dfa008a74f5fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22fc23a9a5c8fd3e2ed38162bbfbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc5035ab43185e77c640eb2053755193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b9b322798f6aeda3e4434f2f66f8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885948cffe670ee8d7a2d2b30908f773195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae922dd7dea497b6a9f716b2a7bd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bfb63ee9e8895a1a80452c24cfc5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac96b3c5ee7642537bcb946579e5c02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebce8570ccd42b4cc25896d60d2ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8ba39aac50f0038f921865fe728d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c0c6b04e99c3994238caf58f2342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56039d0882fc2e7b416678fd06410b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6df371a34912499b1c0863ac7f3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff515e19b1daa4a04ed186e0f42199f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db5c912e6a4105a02634b007801b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab3a5d5215b7b74d63e20123f06c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1198db40ba86f627e42e01c2c460cd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801808fe71fadcf886aee433ab17a462208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360db7d048111b1602745b91aa461079209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112b566a899943de0f8f338e4c4cc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cdf591a60f8b05027248fdf317f0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba436c4535575d7bc6c95895bf02538212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132857dce6c5d6cbba35fe9c61a574213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546fa81453b0848a83d03c8c88a49e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a6db98ac86440ad6e23f65c63f36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10d7b6ffa89400235d6b8f9ce1e78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e4b79851e95ab913f1c538d54984217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eaca89017f1c6e4036dbd564afe17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe968c5119b1169381e615a3cf8495219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff19cae2ce038f87658bf7f15a162c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51487ae91fda117fcbd7fe08129c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f4dbaf059c3cd612e9491dd035ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f5801375f46cef571482ee32d1617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255adea3b810bac512fba436362047224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b222514828d6cfd02f2e0d94b7fedbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf0c094d78d99934a6c524b93481b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83cf6245895bf326cd95c9d8c95bd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46476197ee0dc315991dd57e15c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ae341359dd6ae95282fb1a3cfacc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244a75f728414c01629ff076599e6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48b5779e30c2896b0bb9c267a4041231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276145b2808aec88928231cc84a884b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6aabe6003afa36cf5a845aa9197b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8c259c6c87415b793f108da758238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aea3fad9232d49d7d4693f6863435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5ddfc6be66659ed7757733ff62b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0979a5c9b655616c38b855c585fdd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaaef5a71f666865282fe2814bf593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6090deb89ae9eefba9c42ac942ec8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16d336638deb31ff5d1db7fec027e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4414789190a0479ee53a9e5f8840e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12177bac97eb12010976ea4dbf71967242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e3093be8b0b6e38cd7b566f677b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8f4a4f693341c0c7ae5a2b7e024e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2af5aad93f79120a0713b3e0b9d5fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58dfc1fd86b7ad7b5a8ec8e05513f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475fe5336a782ad1e096aa2a10ef084247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5c2a563c65fc61b8b7eede4b0a03e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d6ef5dac58bfd9e729916cbd1c4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091fef7ec326460232c73bc00d4da43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bf579f493bd542414a5cfc4b7f15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0728b0bd18b16bd105ce94924940252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ee191c5e62add1036d278047832d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1755400bf470712630fcea52f4e5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c85c1f9a2b547e319b98819595ec5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306187a310a3bb8fcfe4cc5dcfe8034256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc36525b7bdc295aac2c1d5b201c8d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb879d5649dd15510aa768876ab6119258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfb55b2dc9de4018369ace57768a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe7670e982535781aad41e94b9b20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee5902b94956261ac34180220dc1ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188c6d0f017bcaf17ff8c6775d3f8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312e160b078f1e25406eea12c19542263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b069ce9392e61886f4e9017269699264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b80a7f3522423a588561fce9a0b3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd7226db9ceeb6db244fcfa998f63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d2d1f35dcaf891743f3382505b07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1937649ddd0accda4b9f813e6301268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d24a9c06b02d2a020f1e6dda68a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2531bc9bb8df476502e10190f99d73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0ed860437c5333d57fa85bc78e8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c8c04f6d5c580c9ccbac299c9721272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ee2b55193db9155d90c01a8dbd23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b84e753d6a0abf62ad7bcb1b45f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e974db1fdc3fb2d919e4b6d02a26dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbc3b2fa62ca5c1f9a6e4a321121e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62319650a7dbf15656eb6ed701a191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311570d939f3b24e9f69500ba65fdca1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3d9d50a45b771d943c884fc0213f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c2a20e565ba6c1a931f7bbba55b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2c199c6152406ba4c9aec4ff157b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc3bcbbc3cb51349a36ca17dd4f15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521e41942a3b5073f0e57e28768c063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7366eb071564a61732d16c6cdc2616d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c83606db4885b710544a1324fe263e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f508d869649e0520c3e3ef984fe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c892a02dec4f86a16a7796e21763287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da9f2e1986f9b6096e236b701c9d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05101a2849f43b32cfcdf2eb7e8e85f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279177831e63864ae374a106d0a1596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d9924ca10994010085ef3b74c266291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4992fba507141348c175d4c30b1e6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b221c44362bff4a55b50b1a071ed49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a367cbee710c72cc063c3c0498ee08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638cf426f2843897baf3ff9044d89d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a571319b06d4ed89c91604fa6ce09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c570a188295a1d010f46711af56c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4214317348a350e4a6329836f50825298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527810658bfc62bf68f17cf382ee9254299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad78ef9ad81cebc82f82cd99584006e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2603b8722c866dc0341f79c47eeaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aaa0085f6c572a6559d0723cb8ad4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5918992fc463d07b753025c2cb3c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985f6f2a05113ce6c25ebdcd719372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c155d7b01bc7d463e5b18072fbe4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea548daa8d162bfe51e0d8051af424306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ed898446096c19b5e5d1afac4992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa70d32f0bc9b1ab5cd4ac5694bd7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba659249eb27a1985ba239fd00da0bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31183377ad66bac8a5ef3be313a51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda2d48c672614222d8549a38876d44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd3723d193d60ac19e34b67470fae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc9f1a40202fb71e7664fb1550bf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078bbb4b51ce41fd061febe49c1ab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f267bee5556e66789b6793d944683315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c51379ea11f709d7c92ef3a2a2f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc65aca66b02604a789f9deb05a53a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f51ab0d8524d1484b566a0777507318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bfbafd4b5c8c2bad2ccf176b51b91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd545c0534c5212b56ffb944bb4dbab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d1b2388f6890919d6535104555c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d487cc82c9905e84b5f3d3b5510f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc16952221c871622a02d37e244e5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec462738934accb270d1ac7e1f019324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac561098ba81cc053102f04e15ff9df325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>