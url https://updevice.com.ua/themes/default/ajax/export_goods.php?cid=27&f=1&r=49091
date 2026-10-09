--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a8d19f29698f000eb0c668c121c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690808b911832883f8332e9a47a8daa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccc2c185407b3f8da6b5f8b7f97c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126227a85b02cf86fee0ee5240a8bc104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9ce94370092131b451570bfd6a415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b7d4446de95a012a7d20ff4d967486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b1d11359be182710dfd8ef76d17b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d5a6455fc7469dcdffce2f92bcaba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949c9acb2dc8c222b4950662d414c979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6a1e4573dbc9c40cb9775699e38010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12e5c411f0062dffa49b2162c6ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefed4f2bf01d3cd9f0ea239a560d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5742b96e2c9c1e3fe53569cb3f5f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b57edd1540857ad2ee6ccaf6f3e7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f65584941093cc9d63db1f23c563015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9373937d6e6bcc2790ba017db327216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068daff4784e025cfbc34bc427846b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4621091b76067d1755ca5420c0c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8323288e74d5d5f8ead2c4115b7d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00abded8748735591ce2de8c143a53e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a51dcdfda8bb135e8d37b5b59fd5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47dc3c70af453b4309f0190326f9e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab03378ad4a1df71a748f799175d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c2486dc2429d6eea332ae9b41788b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca380bf89fe5e39e789585cc04357425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203802ee332e6d823d0441da8b2297a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd3d16d9757285b70a4a03b2fccef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e699eaf4c2ee10b3cf45a0ff40992728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c0592348e0b309c17f4f5076091e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb85709dbaa4b0344474ec3be534fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c2958aef02569d849e75a37c411d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1410df7537877f0e879998332c2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09ed178391904b7293dc7866732a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b638b03eb4383d4b6606b0ad7ff8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2347fa877f2f19ab69632375f799335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f2c58d8be93d431e6fb8ea9e9ed6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60b5d30cdee8c744bc1bd060342eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c4668ce7998b5bd6ba16f8bd659538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e710eadd9c8a6b0518361581e9c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4a2fa0c735e7a8fb157cfaa79a4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb625dfc8db6298577865610c0d121141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74ee18185a758302cdfefbfb27e0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268573f35d0a49950d5405a1ee2f3d2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f4ae4308e66580bca6632b5e5bf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c5195579dc501f197c01b45f6e05a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3178e022e3cfc28aeffb83663697446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d8ad1b579bf62d3b4dfd3b123e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d443f52491cbf41b3f616b230ac55c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd9c4ea515abd617314c6c3b2947e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924666941bbdf9362d0a271201934850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496fa9e8bb85a37a102f940e7c939251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f76fc524b3469edbff78f24a1fae852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5a7cbf9313dfe23a52ed0a32e2e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9628fca90814e6689e65cbb0199e3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e577b10fd4e3f37a95b5896d77cf2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535391875fc6d45e7dd2004ce927b1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10dd352143b60ca1df46feff8e78857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fedbfcdb2f585b14e1cfcb68ec647a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45b0d9456a8599323b95618ad8d50859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deef3e52e1360046541679c65c0c3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ef4beebc37a02945a08b583e9dd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9a52a3191be8f39fbec1815b2ef962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261432509d04ba1fa3e7a3db2ea22ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3400d608b3b1e33d1bd30a72cd2bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28ece434fd3fb17e3b707a94db49a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2be0c8152ab35e6c2140f0e8098c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e3357d4379d319d322dcb7d707e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7638dd5e6e3b363083a53e369ec99668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d6e5e77fd5b0ff560c499633cf87369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49256e54000fcdb8439b82828423a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dafd338f7d20706ed06e2f3e745ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f63865c43f0bd3f03996e2d2c060d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4eaf66765ebd52ab6c336b2d738e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee451558594f6ca77345ebcd8689df474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cafd172199ccd9dc46bf9dfc16f11775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1a87784f3c6a83dc9ad77341cc31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d766e36dfc18c2a9e4e85cc81a3ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5232f7b3923c64de81d083a1ea240978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8696c366a87ef7bcba49aaf918d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34bb4a993cacf639e77f0581f03ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd35bc1acdec2fa7379e4eb0fe50181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c601344560afe250d09a0e5bb952b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52788e4e8e5ded6e9923f55da65698383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a538c1829634c5156b1876a871439ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa528e48e28f0e842c33060c13eb5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acc827ab7444a6ed4c58256342e5c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3da9269ec04b4843dbc51c5607ac387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b057de692b2de4d89c94a3d8985db788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041d75a2a5b66b445978be1b6307b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc2e006a8c697f86cf7fdaf82264290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030540644dcf985ff4eb5a7b32300fa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583036ca02a121970a4c2bb26c8762592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd5148293e3c92413c9151da6627293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c38770b3a0dac7deb788911765d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc31f1cd6444bf120a925b6eda8e1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3d022089e4cac5e2d1fb86dfa39496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7667a02035ca04faf28f6b0a06064de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964dcb540316e655b8bec049b7235c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475d7ff7989340d30e183c2866d73599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34600523535ecbb5071a65184d55f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa05c251212532b0c08db83cd6d883101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670afe83f0c00b15f82e2c92f629d20b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17ca08d9d484a82a267452e39c730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622eaeffb043d18bfb1f96204ed2eff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f132ec0c06d220cb5272a850180307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e019bd136b8fb4b688937ec8cb8051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446ab5e595ab66c1afa85c86cca7cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe56612367ff94c0e33c66d54709f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d737962ad622cde682761dbaadbc9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2729604114dac636139af53390c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f116d04058d4e3d6c39a7f689ac7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a0ef3cc937968ffcb953c8bf96f9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a634a4c065e542bddb8f0e684ef5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164a7cd410e09a592eb5e3961343e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fcbe00af54511f2abd9852c5cc929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c9cf607454f664cbe8389ff0a6c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731589f7d08e7b437fca994b9e74fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357bb1f6440c3caab5da0f501153563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868bc612bdded837a1b7889c7b07d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285bd4408a00ba4d8548d012679efcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33540a7e1cc014508c352317897c6bee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11ba36a33ef43399f7eb864f059a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cea598fbf280579bdbbcc7b6fefa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f989fb468466ce2f612a359a0565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaddd03d5fee2770a3a2ec7d83013e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18634e592d84f49dd65ffc0e76e1cb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172758557196ccb65edbb7aa1094948127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a00b5d465c2499146df997c0150b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c49858bed16fac6adea3a01ea662a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8567f50d80f023f81306cf1836934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e576745334b30033f711eb62e14f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bcc177c98f1ee67bbc74bb281f107132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afea8352d73121f1b5b695c359b971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178bd6e4d3f3eef249320b282bba842134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85d77359de7c2984386adf41abb96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aad655be39cd48844a4713be4ce9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55dce1e4cb3e8458bde3451804916a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f49cc8dac0dd9674641236bd8a374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542143c4a0928de72cefcd55533920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d003dc4702fe6b756defc0aa1030c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ed25d81edd708aac33470200f1b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea594adc590221906a5afde576de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5357e63de31aab8d1f04c0264d5291143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8f4ed2866dfac4784e3db680aa9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f48d3d9ea2dc61f07c08d305b0c0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442d67c4021f8ff95aa8d3dd41f332146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390c230bcbf1ef1c29df58e478ce4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380acd56ff545c61e41c6601fe53603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd269abc4886e1746d973d5a1109aeef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7159d8a623c223394c97d103b318f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab73e28a5b416a12d83c4fc9a37a7ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961424dac8c480da26fd8a9d58b3a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc57b685f0124f9089e02109cbda81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a64dac651e5e27b89c9d50b111762154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b658ee992cae300d8c611347150a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c496463cee14626f1a7df1174f96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a093b5574e14482b75b18efb9b6f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e471e397aeabb3e54ac6db6c9c88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8975c3dffa0e71a6bd79ece589fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00df7eac4c1f487f1ea85322c9ec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c7aaf6e35ea9662e74dcaa4e53c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25363a1413e5c8e018abba612fa3c71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f045af9276f93e5833c46322d65cd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7184706ecaa5054335d8a404f0664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e7cb3f8d2775594fb7f50b0375098165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb231b003015844c4a1760835783b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66ab38095241d3b7c7c18bc1ddc700167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629594fd7d02304c4fbea9ed5c86081168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d90a432dcd6034efd2e0ee2e6f601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a65f742cd4414d18fdb10bd1fcd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04fa69f96639c079a31a71a7a942a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccaafab750db3007960c1c0982c2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70dd93a4fb152cf8f6ae5d072fd5d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1606023afc05d961d1b429100738fcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304acf92d59c2a854dc0c8ca3423b79a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94b9117c89938bd1776d7d34a55ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d41d967cfc0a607d84fa678f09ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcb97429bdcb1b1c5992c23c677dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd976efc1111fb971383ce3e9c04a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782dcff9f4817358debea2da9a51417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4571033877746c6a61ecceb4da898181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b833667ed96d6afad312aa08ab7e7b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb478f807fe4c1f332e3c3ee40fcae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb0f327fcf7f060338f79cb4ca1da2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bdb2804328e4c42e1badde997ec4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b07b6cf1c086dd22305bb27b9bd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c6019c7b0c3d5038cb293c12e2fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb43b78ba6e7fe05393690909b5110f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdbd0567f4e846ccddcdc5dd88e625189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a75ebfde11d2dcd05d4b4a1d2a714190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5f98eaff850f4220e7de354fc434191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eaa6d4e6dc50a2ee87ea1c4213db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332ab418b08d85855ab70976305482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f7e1ccf1812d15e866b6c0638cea8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03e2012dcc8ef29e9a65768212862195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284786d3c46bb6b9c5722d989a62573c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e7443cc602fca20786a4d191f96e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea713af10f9880af7a96a6edd8ab88a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec0301ca45fab70508dce5a174e13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6890da028e77692b84e948b0ea5f74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d778c3dea255425f8e44b5ca9c38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d0c87d40428b4e5f581424280e57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d00f5b8f7466a26e655dd50451212203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c729e7306bb39da1290cc56069c4210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd38eb687da5d0b006366c563fdce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521b56a79635512558c81371580ee1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c79bb9681456c0c0fb914c4d19f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb0b6ce89bbea13cfc64d811c21ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dba476da83cea2159d3787d6e3b95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224d7169c0786e1766276f1fa132e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7801e8bae22d8115625799e69bc3fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7070bf8c170d0303cd89772f1a5e13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35141ca36298c2cdc6325ecad539a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45339fd9d6c3f268d8cfc2b847cb984214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca9af78b694605c35af110faad558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d05a828772c71f7e3e9e4cad12c114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f83f27711e0454dabca81b3164fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429217b5e8492bd8ce9f5528cff24113218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823148b03b9484ea2e04dc19b88e2eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e8908bda8780eac4494c15a095f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a439c0c6972918e50ec59c660a10da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9589374b9a1afc1d5383233553de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656920e882ea2472457d2228615e5ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da9d1e8131cabc33768ff26c373d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba99973c5f75f526e3242e22cc38984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6683c187f9fd448d9d5d75ce34d28c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702baf29fce0d27a4e95ee31fe6110227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a703ccda90e24dc482c1a28172a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de7dd845eae4c9a73b3e5ae117dc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18e29ee62814c6dc9e2fe8620127f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1cb58fc8b4b6e0bdfb0b5149fecb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf30ed497ef5d5f661bb58f3866019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102176f625b7a17a8cca77079c775ec1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ef53ec810bce89624d81a235219a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d775fc905633016564d2f98a34e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b168db698566559a25a2a53a18e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe742222cf3178d8279742881806f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557db9881be85ff1fb7bb04aafeab5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0de44dfc3ed9551e2d56a8f1e6a5e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800541471aa25968ad6ecfdcb82d56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d4e50920fb629008940421b208d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2cd5e92dc0e63d5af16ae180fcb2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82f545ddbbf81b9953f369dc58960243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e389efccbcb7ea14d0d50e2b6a1952244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92065be1e694cfaa0b62ea81b291a325245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b69f8786721130a14fe305b5c3bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83ff92f866ffbb4916657ba64414b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f0aeed697ff755c0b2ed6e8039a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3f8db8ff41e72751fe435ee5189f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e7535a69ca72148296d1f5caf5208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ede10bc60d51544f893ab8121ec1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfbb1129e5dbe21192ed0d988bde36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776912c5f33c9eb0e34a10d8d72db556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91fb93bdcfa82d88ec7a45c2942a1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d090aca7cde5f7079faee23c0c51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449798a9217db9ae0f93787e141092c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97294097633a001f18f8cc29acdc7eee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94e5c552d8a2479cb0c3feb5cc1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e0d7fa21e768e768c86205bb169d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc6ac2c3d6600e82d0339220272ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c5997c23ed5d057ceb62e394378b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827bd3e23318499ef5ae5b2b9e0d9a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f28b0ade716cc4a5c1fc7f847db28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009dae32e2579b045cdd4a4edeb5518264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7725b178c116bb2d91d3a74bccf804d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e48bf845ef484d32d21b27e2f4a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd3e566f4f7cfc42f659fc5796339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee13bbf033da53e47a4ea7d311d5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd473f8d12fc1508d3d71b23e0e9bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cef841b4bb951878bb38ea1c424e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8911f93fd39ed99ab2fe5224d6c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14bd0f7c0ac67704fe41058ef6f8b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423110a1d0281db3ac5ea16a7febc5c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d8cda5576771fb590656c0605da4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542dd6c8ae8ff53b49540d05dfeab7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028a097b68a65abe9276c2025aa704276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657469d78bc78f5589b36170ec9518277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c8fb3f4d36b58a2f270febe4e0e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985260950eca4c46475ace6869f5885279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073ba0314e6363d7be3ad0df4a862d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e363ca20b8fac4ecc4c09f2343b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba89076df165765ea5ffe0a7c2e372282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a160ac28d6539083fcca4d2ca5275fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba53c4d67c066af8f8e5419b450af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab217dd1c1b97082fc3f6051edfcae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcb20c7ce44ad8128947a156c5338f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c55f5cd1ad67e596d84fe95aed84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d92c9692d5f26a85191d3d53d40d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f7553887c03dde0b04ef32ebaa86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4928c08c4cc3cf1e0e5ea02bfcfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a138bcb3af8ec90235c00b4782c17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e67b1304f49686b4ba88c07466af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d2ef4817fbd05c72eb409a8de334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab233a4efdc366dab5f31191ede928294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92f0a6ba288e7ca70f58b14442989295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cfc4a23fc5050d988309c94b63517296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77d0299a66977e0497c890f433cbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fee9a06dc1074a869097061bab83c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914316e8ed24e6c161e751cdea9dca8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4172f92c034b4d533024627069c4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ed88a98fa5123449fb23b74741e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20582be6c6b942557aa7f23c4c55f05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa5593b91ba7c2a07b7624e170e0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a5a8cae067d94404338d8cc8c0d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84845a00bbb61ebbefc1341625c6b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac534f4d70093cc8e00ef134411942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370bf2b957c73e14c9a4089d5f77b1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c0d49bc4fa0d8e49b6309b008df2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342097acb89282d913195f9bc10c2ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88749e0a29ff9a1f0a55a54746fc2db6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c20ae66c0641b357004874e9045b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485eaf2fd58692dc0d7e988e9322c8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0869b0226ffb69c26879e0b1eea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773240c3d52e0137185ee71f96ba8c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f5669eaa76475b3409dd3bf697919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd259646d2eb3ffe44d5e9e63ecfbad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19480201cd3e8dfab317e6b6604663f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193cb16134184579abb5c3645ad85f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1e0ae0af4f12d60623ee02012139319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d49c9821803e77242139b51c1691b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21026a3f437814e289e98b9f10972321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a4923544183e80779326445ca776322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c14f52065995b2ead125df6707c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbff8b1e8506d9499faf9a16d3ab8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea32ac8392c6ebf3f8fe9b0180120325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b83369b78c7b5a126238d4affbe7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30388cfc0fa2804de8a310c43a30015327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be33b8c1c6e8093588f36ec4db10e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873c8c43610d508c593b5354f53aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58a244e7f43f07483173ba321bd89c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47068c8cc4d9331474aa58068cf86e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c753f53b090730b9c67ce2c943c11ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3575348804312c31b625f08c77e80333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22903f8cf6090213dbde70e82c187d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598fe79e729cddec8b7343060ddcd0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521fe2db61f673b208341050723cf473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbab0c2c4b00f717bd0ebfb24bc044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cecdf6cc2d647a4812bef87eda2e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a03a044fbf8c38bad8a6c05a29dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5ae26b22d7d7cd8f5e3a1e85fdfe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b06fdf6ff4a7e16b12c846f6dabe648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25996aa6514fbc6a664cd699a22891759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575c2da681b1658b9171ccfa53640910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b32623fa8a0340e10f3b545a5f02f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b8a6a5eb8432a812ad72e421de0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7828079c36ca9dfba987752c4e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0004e76ca178281229b20eb825d9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0df62d27340f00481cbe12b08cca1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f81eeaa0079d550e17df0efce1b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878798c8a69b55580b13b3b9a881c1f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf4e175adb2fe23d78cb43ccaeb8fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3c337e4696d9b23381f36c7939df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e943901f003fcb49b029669b1a9f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d216767ef3cc17c5eeb9ec9046552e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47625651999a738630b81fc391c146822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd19d80c0a15d0b856326fd66720f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212303f611d169cb8a33ab6fa5433f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efe04524170a7b16c56e5190422dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2179987e08cf93e60479003e0320826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ccb3735de365f1278d4621edda9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c40fc20ca8c09f0648c0f9631ee09928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95953ca721a510e3903bc9e04da99db729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad63bcc39f72238d4e66d2e1a75f4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d46e4f8e29099f7dc302293b40b1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a223378068b5b10a553c9060028a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41917fba7b28a9f3e0cdeb17e0e2862c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a94741e83f4d0a83d30247dc1b83b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788f1950617fcd4fa9d6cd73144dd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36244cc5079d34afbed8c7f286a340436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc670bc6ad368b768b194880579b0df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab4120f1359e0c77dc40fda630a92b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b15c68c174e9266915b983a566ac9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c09a0c15e2fd3c69b01f5f16a557540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87def7c5bc8708d276455026dae9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f121b5392e5a8528f3ce3bd54b8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390897384c9254ad065653d733b9891443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55999fb35f8e499e25d1af125f3e8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322079e8eb154f11a99b06c749e0fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4df133df4784945ceb4084a2d88146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4bfcec3af79707d4a9d554d282c7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfecb7de2a54f0b2ecab5cc04a966548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9379eaf08d16df32c0d1d9eb4410949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0665a0d28aae014fc8776452eae5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d852786bc660873c812ee871d106ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7c738a75d1a5d1daa104557052b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d707a5ac2952967e6cce2033a52ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2980201ba281a18b588e0d4c700254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b22e7f6ddb6202990e9e4a2a9fdea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c8f20d3d06e896ed2371b89b22b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4736e1505aeefcb36c706dd070465a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fa662fa9b96c7009b80f340cc83958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be103f5a7a5c3788a763e6121c59a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b07e8096a193ddc4e51ed3f9fcbc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375301fd36d39a4b7ed9d92de92b9e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec0e855661b3b7e07d9c0cc7e43a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aee01409bfc595d2649571372687ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75830784f8fe9e50db122cd3e47ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376b28a439ef2a2cd8fcb27825f3dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3c3b2c51c904dcfcd4e9a64b866c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de990143e16e64a41da47f376935bc7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96de7df7a00cd1fb4fb91d334d7a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302fa41185c6dbf0ccc0af560e983c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beaeb25e5ab76e42236c78c8f2f35e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f86c809ce4f42a1cf46dc341bae7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18835ff89902fee9f1dd01d7a0137072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa60510a94c35c2e1b4b799064acf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f68e00018544a6c4b3497c63ee84a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308bcbd2b1ad6d6bdc01e332aa8397675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bad1794ba386685af23a20c04c51076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9073fdbfb468e1a2c960196842a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e950ec1ff7027c8fa0ed0251113278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaebf6a3e13cd5d077c78ca7bba7bc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9324b7c4345593baa2b87f5f5a2a0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5414c92773fe687914fd13e38576a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08a0212df29d72d37a65128d185b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92722aced35d9d6de2e2b1f697a1fc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b8dfab99198d5af7c0103207abe2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1362ce5a8fe288ef78fa254753a72885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239f8cfaa67b2719e291af19092ffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b1104ef14904ee8a382b3826798b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b432f3f42b6ade3cbee52a07cdb7f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee4e6767e475bdcc5135c16ad916989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dae43802199e7990ff3921d388d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ab43339b883c9c81b3e55552335491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aea23060d8025600ebcad20aacfbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e661664698fd5087e562935235f3bf093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a0ee2704b7749a93648d6b56e13794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b38b3d7bcb012686d16c20ae419f4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985185d312316a37e7f613e1ca15b19396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d913d17b6e1e86d40ef4d795ac6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a1931c93f8f5daf165397369264a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048771e852b5dac546f0c6cbf0dc485199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c543611c3f3e5459314ec056c502b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c3d8642d79dde5b5825848ac565b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05db47a876b14dbbe2bc6aaa6649c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8798d851f9099a1076ded3695e548103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccdde05d4cc9effff3eb18427eb5ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602976b8f6280f7fdf73ac9de0189565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5909e5202dce121fa772da4ab83a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c2081cf3edb3ec7470c999df24036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae228594b711ff6ae006b5d984aff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b61bddd81631736c1144b86cd8f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b3aeca53736400461a5ba2a0eede1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9653beea789501d9fbda6c627081bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de38bc5a0e9d2b01a117bad12c6d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec824d6446abd47e67d2fa863d0d02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da4f2dee1ffbefdb29337134bbde40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814188e9eb315f085a3edcdb354d52bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90be6393bcbe4e43f5cc6c9e247b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b193e7f053c7497946e6735a0f0226e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943f4c8a544b52b0575d9b10f182aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376f7334a8c5aed6234df5e26814f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268653bdec453b1e7897a5b47fbed36a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98293c83b353d741927584d74c75fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf6f52804d1baad5579456a1417a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961e552edcb420a5c7e1fc15f31a99f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166856cb2eab8cd3a4a619a6b92781e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c250efe63db5e6dad6f402fd2e33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630a7eec28e0fa4cdce3d92b123c7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7532d794190d910bd9fbb807bc6e2a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94857fd14ce61b8d2831615d7063e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7715380ab52b06ccd17b9d618b8a61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8821b25ba8569829820fa583de12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82b4cabe77dc3863100870eb09027131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c500054d53b0f1eb3f0519bb63a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c11c2cc0b1a7c13b4fa479efbc4cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f113a1032d2cebea5572976cdb12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe49582122ca0b76336d652150048b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456984bde0e2815b668843c451d7d4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23a720a4853db7099167005531077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7bacb0213c4726d718cc75554e72a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74d337ce13b4ce6075b019c15c637139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a500c8f55ea5c44044638e61b90712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb3cb3e0a2cf7eec9823aa2828bbc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed410d197571bc03310286c6abf6bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8b62b82875e3cfdccd5e18e4d0f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab558688129ba09640c646f8814f5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ea703b9b447d2f32341047208164b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7163609e8e6dbf3aaabb4fa3c9cc24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7f0c46d50ed115197c946ac06e8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216ad9a2de358add39deadf3d8da518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882454586766f9be0abb82ffe8e77e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734707a6f746a39145a9fd387d444d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096aa8b63b5baae43b450a1685f57c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5baed537bbb4710591791561abdcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeb68aee274cc19117e6ec71a5c156153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94779a35bf745f5fc4ab69b4243527d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6770b3c6c84157275089aeb73156155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247cb682e14a8ca6e6bc411b040471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46e76f2e9b4a7f6781fe90ed83e54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628685412bc38fdd3b4d07aeb18a8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122b9366547c1389813e7a98dbc2db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e74a39f30b3f7b9ae49620235ffdd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f05ed19eac5bbeb57c675a844b877a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dffadace51656931921a20b0f6e0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee4afdef0e275fbe9a26a3d9440d29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d304edfdc4226fcd989d1c1c3bf90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05bf0615e7a2deedc4e85fb18955f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60ac65e778cd93a2f880f9890f470166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8665f8518beb0c556188ad4a8cc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4010eaf69dd614197c12662bcf30dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56a2a91644e3a694ad86dee2a6c87f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aab25f2a8c1f8612ead103023bfcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5f0a8d8035eae9df810d3ba1083f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0e94813a3b0fec6c4b1c5cc5a6feb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af0c725ab467365fadef2f4e9a855173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f051d78dd2648fd1c4409f7f17a18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2325f8559e9b5c8c7ff6d3d4a4f24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63bd94ade37db7fb6e800dd0644f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019fdcdf40d48ee72f6753244d10da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34ed37d5e055e12986a9b62606079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765892ef6b61bbebc940b8d6b4cdb6cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201b2c608e6a49837b060ed32b6ca2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c34c5faa11fb0eb68d5e9653e42e7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787fe55365991a6b9fb45fc70958659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b108dc936df44cd32316c25c68ea83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f75db5b37169218b505a3b91d42493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11f2d983fafff49051a79a8d150a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dec0704a00f4d79e0ec9683e4c13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402bba5710769910d9cb40aca25038187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873683323288f8e118de5b08fb5396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ccbe936814f6b125c08fcc027267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0befc34cb190374439a76c0e8130f0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c212eca84e153c5e3b8447e1f76589191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183cb511029a9cd0b1fd6b98355d44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d79bc060e8ccf8094b78b68541fe6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59856bb84a64314719f02ac727c7ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd589a501a9e120ff6b2d946ddf06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4578fb109f68680e9eaadd397211196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c3f528e81b9a3ed51fcfa89ab69f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff99f83c6f005914af9216a1d7b899198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c250e19dd160c68f4e2c3466ef870199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1992382546aeb75c01f4f5a22eb889200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de9d9d33303a53fab81116ac57ca6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4cbf6bf6b384d4f91f6c9334fb87f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e434a341868a6e66baf6e82e569b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d42c15d630dca7dfc8129bef041df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6beb09c9464d2b0349a637b95672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0bbfab147622c076d17035edbb9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d0517bc16e059a2c83de23830e6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346c5d8c4196820107fedcb77362ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546afa3a13d9cfe5c175b869e5bc1ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0068005db9d1c0303e620be51ceb62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b0c89929c9b61ba827c56f3be778211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2d16edde6b06583f07e46b2e6952212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0937d9af8f229f12a7a44db24f25c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745c01f944e361c11c906449db6a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920b641acc6a1991f11f518e8677c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b179f0594f53ff4a3ce0b02a7a11b54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c93946f6834c3d3a7eafff582c3d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656599a30795d447dd80675e9062120218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f791543ff6d2e7f47fd974f2f6a52d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fc5c4eadb6f2da682776d04a9144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ff961561a0bb204224afa8fbb630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec7cb9b82bc01f73ca8b62eda6a18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330a873cbc93d840af6040a899d3fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af453428f15861b6470c85d298f17d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230363d8983f669db9881d5c16727c8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff5366d2a9a193dba408f28c6fc5f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9630c3efe3c7e5d4d80420f85124f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d9df5b1461f7bd6be4584f363e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08565b1cd92c2d74e220bcf016208715229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46fbce8e6aac4ad4793204b9e9893230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1ef79a49f43c2e83fafc049b5fb3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034418381d29160578dd9b1518f08363232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7a80a3e2bdb9bf2a48cda2e42a68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0895dcf7fc770b04c8f16776aeac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02794f0abdbbff686d959745ec2c9bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630f510e90ceac4e3f617ab6b8d7df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4d6f67193c9efe65c37959a8b64c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669f904a5e6633c22f33ede8764d0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34b1e16d437cc4b44af51b44a4039239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d94d8c4f89345ca85fcd1456dc6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552c4e611a453fa06e8566ea4b4beb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6d3a1f77cad991bfa17074ef5187242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff22aa25a1072e69d7545f4cb36c0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca38bb4db080d1fc325704e4ec1d14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe0ab673cdec33dab95b2c7f8f073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a8b2706cb9ae76659624a717b26ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8305f4819f442760600a92e0967f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327834af0b2201b776fe8ad1f87b0525248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e994029e70860353dea1caace54884249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b9f1e4540017e865897bffb752de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ff8fc685364e5f8553793ba96447251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913394420ff2590ef099600035c3e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c902cfd9514ede30428b9d1773a72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43f3903afb7d45eda5130f86878a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a578ee27bb5c503f0dfb4f183ddfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3fffb8b1be6400a26fa831f4fb683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da76b77fdd633eaf7c80f903658fe4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f377857c8a80fce95bbf05a4436b31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88246120fc1cc6384f19029db2b35c4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2a5e79612d0ccffccc38ff5dee3d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be8de26af14d575c2b93fe2b64416c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b378741713eecba009ed1b553e6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a4e2bf288f7bfb94c451fd29d649263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb3e66359963b37c544adc98fd27d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f203e2fb7f184d88a27fe5cf5af08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee1f437b830efba26caff0501d8b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17039c7b5950976de4c032dd7a9c84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4a975fea1ad7ceb28b53a8450cbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698566ac6a73e0a319fb1841ab296cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ed65106557f1d96a41ccda741ca1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a561382e0effa929fb6474766a2ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b7b20c63710bba5077fe47b23fcfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dda677980ae5179ea9b050b043d2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c746898e99d21cb1621f1131fb3205274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878ee84694a243a745c5dfbf3c1413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e67177722bb328841ac9e945af4a2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee63a136661ad79630ea4f893615efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33740f46d8785bc307aad0e5dff2c0ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a44e1625c71eee07fee62743c9eec0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b945539b7d4e4f796776b2e3f853b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d2c2922728a1ef87b703536c960d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bebf6b4c0144bfbc7fa3d0ca9445c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c62638940116d58fdc8a2d23582a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d1e6038de2d22c110b6e4a2f57d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aae9b14dc6fd460cf0ef5683c4dbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c095a884cf55e81b19452b0df3288286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc29a8cbbc4eafac4d85286323cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a942cd21b45cebd2d53ded6c383a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dd8c44fad2d64289030bbcf3fb15b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6c9ea383a91c9bc7e2a5ebe1c964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2651eeb84af6f1aaf6a4f33a892ccdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d84349067e544d8793f3702cbc97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b8c878e83f7bae45b3a417fca35b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdeb1ec455740af2202c78d68b1645294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493aef6ea2e1498096716f250596998295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d708895fba0b53f27841212080cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b50b4950c13a193af5ac2507067d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850433b3e415bd9b37668e5fac0bad9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47f1b74433a15919c389a598e33a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aea190e010f67fb04ed5475403cf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139da67352c854c87f7204e63e6603301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075db250ab8ad206c47e0d94e79e1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e2bfee294756cf631109a6b0d5465303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299567c80ca1d3fe1eda920b2b7b44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a273b1055f56a6adada0dd6cd464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef15dd4fc351c48115d7724d37b9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801f81955eddd1ac49d883a13d003f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba07cf77af4511655090aab19369e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59688fcaa2e634c3c0ddcbe613a138309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcbf54dc3a4af3cb6e5d8e0db7ad89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0198884c3e559b8b9675a9c7bc6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cee1f1caaa615e825263c54bc5e9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c63803a59a8884bbd269990b10c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ae609b130952dd67212d01affcaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d585635f5fb94b228fe49247ab28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985e1c2f375113237300f75c38b605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50740991db78de9152b5fecaedcc9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c3e1d30a9627893b034b1c4e33f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b65c7f56e9b31790cb36d60219a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f813da8884a4749025bb2687734892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e26884839e76b086765483cc9a34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f92bd962c15f4f03227bc14f0763322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36332c0a2f771c270639d7ae80d457c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12559db168cd256373f27d641ae07cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361725e45fce4c24937b9f33b52231a3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>