--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d243b977f3e1b0684eb22fa07ec705f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd30d4cd2ef4ad328b07b6ea8642792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1482c51677c40648434f1adfdd63d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6d97d045902e8a542ab6274361e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eb6a68c87b158d70d2b4f23eac40e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267a5c7148231ef68b1f7c43218c7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b70144e472c0fa5750ae37190a5117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711da601ebaf70b76ae0abd79487dc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1d19b5b5247c70bd3dc704b998b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ab5222e2d9b1e8e90642ff66437610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32a761ef2e02d6bbd2f24d9ed911811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a879b397e11c7ef213378307bf9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75902ca519a109f040e8ab377365f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2fdb5e616be33f01f20b6dce692514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65059741d90f33fb24819770e54a516915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f785b8143fe40b9fe73b2db1b3c3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e4496474af7d5553f1d8d1d145e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dde834fb36d312653aba6d7505e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a66daa72d96c90367053d7367e21c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd5d01d850dd0889d48f7b72505bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998866a7598ddb0d69918352daac7e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8586bb644ba2e470c15f982deabe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba9b8c04945403a3dda67f872138fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb0784a81e0ef359c69336242a17fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467b90df5cac4764fc43442079063125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167571e18d847935c7583a4e14b314d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7bf5a8428d5abc8e539cc418440927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be49c5fc9f5be8ebd137f9b58d6ce028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838c6b07974394a7d99f1d77f0396729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62bbb5aa9868557778901137777a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b10bd1ef4b15090e42383596bcd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c8d3707da1da1bcac0f2ca2ab0c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949411edbabb1297dfa0de101f69a25333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56348532eb3d7b0c487bfd03c43cc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419d3bfcbd6474bf9351ad4cc87cb1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46d087c2758ad4c47438eabfc633536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143564aca485406ddd222f9dfdd732b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aec9c0fb5feefc67856c2fbde5b2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba7e04be99cddd99577d7e00851fd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4437cd97b463c71dfa81ecc705b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37633794312f7421c04db633ae44bdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1c19d6960226eaeba99e430fddae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50a1ad4be7a80d572d395921702be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c52df2809301747f5ade463167da244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b075e8ae37a60219081056e1d62145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9c78a595107aac2f47cac74effb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53fe23a6ca04a8984e2b11cff7c29947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f615a5220b150f3920404e9f5f8b8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffacb45173101f59068fff24c1f7e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7e4dc8363c83aca219ed430c32d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb2c064ffdb35397f73a50f70d2f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed157d755e3f1a93d656901e23276efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca030fcecf62b57d50bc1894789f6ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b6794fe8e1c77663dc81791f692754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53683ab87ed041210b850fc8f6920db155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9aef04a3935c0dab747f9c7e8e43156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97dbc3313034a0eff263eebdc4656a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a2fb4b04ac4d499550245eac27f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd32177212e6830178824838d806fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4289148117e94699ea46c4ce14d9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d4c9a403b73a910582a1499c628961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcefda139c86c7b8faeeb34957ba3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17c02116fb3ab1b9a8149f1a39ea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65ed7b56e2c9cbc69b87b22bc0e2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2877fd024993729afcfcd40f5547265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88e83c0a11f66538484e2e4fcaf4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fd7540bb86ca1205a04f2ae09b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e982b87550977091e1a9e21edc4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be48769d44b31b9eee56312da402b1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a845512d5a954ae2b88010bf446d3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f136b8e253f41afc42d5206f388d7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40279e968c8674aad3c0c6bb5692bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49750710e2b7ccee977f7e64449ff46773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5537e73586db45b731e96c5584d58274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48adb2d78eddcaf675b2bbb369aa1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec53a81569c30e36f694fcf9afaf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d0adeca3db234db35dbe4133b5e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef20d6f8569245dc9787d5c70fc95578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd1f42295523c4333c458d7e4d41679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983ddabdf86d683303cf7da2953fac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499abc9d0846db8410874532c4776e6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dafc582a264a64a933569eaa5dbc5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952b3ea8da2845852832076f85ab0cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa3e1a092cbecf04b3381bf86c15b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf0a80adf9d330627a29648aa3147985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86213ecfc3708c945ded28016b762b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c611280bd7a19de594a2548981a55b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b0283b49cc66dcaf725ba3a670eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2c02438e58dc9e80bb30dc0d610e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dea317b702061ad99c5a595d1d54c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1cec47f8e2bedfef724a5274b62f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b66b047c0888ddaeb9c81f2b7e9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e6b13ef520928306b0ac8b4f2d1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e5862318d774e2e72344296b501194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c52e2cad616cc5a748876feb9baca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b407f23b5c74eade5dbeabf44a283b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9503dde1d69e778a7f558d08aea14f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36cda3df5c2013527343b5cc3dd55298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8e964f95e1bb42f050230046315999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281eae5be9608c2eb74e4670eb63757100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2fbb497c448e5fc3b1ee66e0ea17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049617577a92ef24af700fcafee79da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745af7e5ee21b2d7539c99330ce5b6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927daebbf883df8321a1ef0972159df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df80423aea1ebe58c5cbdd2ec936a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7cec6a8df32d8b7b418b199c7a637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f281f727a698c976dd6a81678761107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ff8ceed2c1de864d316b600c9ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c3efd66bdb5d7df6ee0a8b9addde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737ced9e4e76745fa8a9c420281d60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8672f306a6176b46dbd47212f61bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7025767b87588f8f11c771b4251c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ac899ca934e5c726975bb65526a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d76538090699e28967157af07abd1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018b9a1300ad98d6fea93fbedc6f60f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b31126e0b194ca4ca89868ca5061116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e301ec7e442e13842012db15969eef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e6a5081fe42a26beb966f0f16453118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad1c6291f01238093fa2d2bfdaace5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a070eb1bd6d4ee979ca76956b1a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f1a9506ce9c777e83210d70c2006121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51532846e59ac9707d60924c61c64f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9c0fa7bbed1b289174aea3a7cebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03162bf9c76b5dd8cc6a875ff63bb32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd137ab03522fe94aea184832c99185125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedfc7f3d0153992d7d81807fa808fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423565dadb55546f8f1c9cbac85d4d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e0c31cacd4482e82f748c941de02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379edced79896fb27d3b56e48bf9be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0d5624224410862df0b011c21b40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201398ba7023c125658ac38b7d2483c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db316f54fa13882e627442e43f996c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ead2f8890cc7099b4f1cd43e13dd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d5e5491f58325dee5fdd11e6e234134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b73310c5c85c1c5b60ce14806620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72075b9cf78c088302086be939917938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0706275f513a3a766e821f88a87c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538c47b7f03747cba582d805703d22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dbb6e64fc92224169fa0aab4ae1c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c314ba04608c41568be0869fe4dfa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd3ab7123d67f7c69302ba0e94d44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3b7bdbe1dddaba1c96533a7cdd26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62209732d206a6fa259fb71b5ea67b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6da1a8172f01f672c050bdb2aa968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140199009477de9e756f068f8b8e02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5108abe428af13e36d90fe5922f8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca843987a76e29c83d01d7530a4c1b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f175309b57ed14434a784c922aa14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9f8dd5a0035069418f82b63f48b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6814130d8583b89448b314448a86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f86737a72d5ff437e090757d565a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ede45e6f602d9712b95c883b39636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2186694b6a0e04ffccd749509974a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0431112ab1af58d35b03d970e121c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a33c3f3bdafbe4a6300ecb78b22b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57c67956cf84729ff18d23472d79f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998802c543f96b0e0c8c51b86d6bf662157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f72c201c809c30d80e6cca0495bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3170079f2c8adf29beb99d2af69c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660750efc7c0347dff15c76415bbcda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee532ab9525ae6ad40f42a3160da112161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6aaad64504b0b688101710847341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727622f297daeaf326fde708b22e7720163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bbde26e904da4444e9f28291be8ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3eeb96763f91590b640ebe42831d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304f1fdfcd2ca2240787a9544ad4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816966e76c10091a91be304b6e4d927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9dd2c6d98980733844d08e08e0d2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620b048f29c2c22b2f76e1547fac74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61382d65222144cf6e68b3641e79afb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb3118d81e5271cd30a63621ee3bca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224625ebc1c2c1235ec8f7e66c3071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d28c5ff915e14c7574ebc9e8cea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ee3211bd2212f5975d60df811a25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c85c874ba92762c908b4c1645fb8dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d0f53b5c7638362fab1f94653d1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718e05a822c60fe81dc9278f79a3c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a518fbc31f292c614a24ebcc18fd7a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d59f9e4334f17f352bbf734d241217179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3087e836ed42083d528f6a802a4a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d63472bd8d58bf75521c2c9a02c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d34ba7b0d9d218fbfabaed13d7e91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5460f0fa530d87c6aa708f7f9a4a83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3c60f4ddd50eefc90c0c09379ae24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254368a3c26d5565be20a64fdb71b480185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24d5b5c0927962dd30b8b78d25fdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc74acd025cb314465ac52afcdeda3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36542fe748eedbcd2f016dc78adb33d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac342d4909164aa1c8e0052b5e2534189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967071a90eecaa3928185e014b36d2ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ad8622f6a128790362838ad3007a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3380408ce61e38ab5d000ee530c88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f65900d683913c66e8820595934ac5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa06c5f156e7537ef6c2593396b52c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7228c9ac4de47a0f0ab3037972b63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89287825cf2da7726bf7c8283dd8f65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea679292ce74bb0eac6ead4dc4215e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4584e6617eb33499a7c322396701f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4559cec37372dcf9654b0f85c1d3d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4d9d0f85a781485fcaef9ad5b8a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737facc3aa831445af052096efb7e15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ac2798a2119b4978596d65c5265c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abd56cd7ab1daa5535b581d93e27df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd063f4274c9b9360570a2e5dea696e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520307cd7259173c56e787de7cc2d5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a68a727a51a7161708c6add86bb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ccd5d8a3e9efae83ed8aa87288c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1374b0810ef45a7b4c23949d431d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918ab34d2b6d39f669e2139140580fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c043f03370ea7785abe5905f2e42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7ce24dddaa97874b03a6daec8efb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91121866c17da41ba58fad31025d72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e0781a0989dd4ea166d7e4b5baf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf62efae35748999e299db41a61a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e00320ba5be82546efe64c57fe2fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795307e0df26b585b10b8892b2349e20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16a64ba11fc27babbda654db087a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0f6e75c50ffd7a3c097399f6a987218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1c500dedd241396ad9d319ee7745e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d1715a19b1518240552562051773220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d01684afb7cb9e65d3a75d340eb694221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db38e91f1f37b24e79aad45b3a7fa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894f7c131d09761efb8be8851d7c89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017ce7fac3c9402bdc4cdd0436a33d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b978ef0cc37e0e27aaca9222475ff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b976389ab62110d9402a2a716b38b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7734c0879d12e67ccab217ddaacdc08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb8571ce6cc4bd74a2a5a49ba78eb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6187fac9a1572f7f602333b09499a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906984396aaa71ceb83f7ca053b6a732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fbda199476c75f26a4499d0794055231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f8ce625ecfa8799149f903f04b38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec10cecfa913f08c479788d09ca94f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3bfc8000a6d85a7e03487ebfff5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97bbd58a16c5bd4847d5f1ab59de5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e546840711fd38348f92123188833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a512018e48a92118b27552c8b038edb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b1951602c7b7b6cfa5bdd65e70436238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be57d8f99f2ccbfec6f2f9790321494239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead076318408d0567258a55550514f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938e5ce55647b639ef02d3035be8f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73084e97ad098288de245ae734b7b50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac33188d085ee7ba1a5d851db07a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e0476c3c88e309c687616683aefaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a6ecc98d3c2e02dd19a714eb59e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ee4d858547644476296b1811086c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824525e633b35d44375cf77aef8a38f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063032e2999a025fa2aef262404db0e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcab6edaa296acdc504491475782f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc3c9952271cb3e8a74695095a224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe88612dbccc72cecc9980ba0969b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1d6bf31f6401f5057ab3d5140c573252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2690e4a8ebde095da6e15b12f9b3142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af320d0cea3c054bff03ec108771d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70d1e1dd9985decffaa59964281c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db0a1c1ea9fb6e12d195738b23960256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe66d182f3880c5d6e4f026e9ad2a05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d503c4cc86893ccb79b39868706d6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92272611357164d1060bc408be8ee61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975497a2aebc495655a43ac167dd5d4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fce09ec13f4af294e422528b7cda3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e1cf8ddd5013c3b2df0322d5fdea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c307373cfa0fc434ca54a85198c6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb5c148072ed11704a0c0c66715f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f66bf31c19079b567e207d00f76e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363513a1e68ed9648d953d282ee89e79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c110038d98394b1d8ff0426bf62ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd0b24c94735c86e565c8798983e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a84eb208b7d5182099cd11566ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16d54038105868e28bdab7626a80a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e790c1a4be61af0747b1b4a21ababc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c3ac6637eaa14ab6a3068d91b9ac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a64e776d6c3d9a9f8417e2f682d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a036e6f3a4e6472ec3024aeac88357274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d69bd2d72272d16a8e61be97653b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5532b16350c8e230f716d3207b23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65743f5ad59cc0f95f31bd2960ea30f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da940b9ae66f79cf2c5831910ccae1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e6b3a1d1788f88c7a81079019cd80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f8ebd2b4cb31263b2a1306a8ce06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c1886c02664fc4a38b5d7cbca0a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5fa49bf0690dc3274d3cf53315bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b440acb99b1b9ac127688bc27ea03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a33b49d2a2f2ed3c1fa41ad2986a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c68dfedcae42fcea9c5c3c549925285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e8c4f781fb14185d5a732b995ed6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0fb39f1c341690cd193d53e6cde8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7453afceb6ea9dda41b6c235a7efba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912cd198c98fd86f099f2fcd2ed2776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f917719ec6154e2491c633c5cc2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c44b05b0c353631c304a9cfc8ae9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9efc78bd4eb13c84d94586ad9384b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47f8cb7cc425dba6e3f14f13cbe92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9d98e4cf75095c01cbc12e8e8e73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edbdbde6a45c2037b78662b7bd9b8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c49691e4f8f1cd10c9c1b536636f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2fa366d5c619556dd50b35f3b6f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31dfc2595da40eaaddd809dd8286a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a3a0612dc439c7e1845b3b3f1edf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62f0589ba088466dfa587a109e7778300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c37244fec383be9930fbc301c5d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ce472d2dcb013f88e40ad5268888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926489f68a31ea21c2d09b242e6676d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613eac735d51f5246b428dfc575733304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b811c9caf6f87fe2aaf421b03bee2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5826a58ac6ca9a0d4a02d564401d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0659f866e316b21416aaaf0d02564307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8bed7f5ce14bf94e622b4e2f51003308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7a0165fbb56c0abdd184b527a30e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48085af4c283314a1f1b35d87ba9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519786db6e6a4ed1ae80b9ed9349b98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cef3f3ef033bb691f21ad9fa89474a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4cfd87621829ec762a3e4209964e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7258eb325db30fe793fcb52d5fb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c142ffc2d13c65eb6376e73b6a86f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e95189e08c39faf382452a42a2559316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e14a00e0ff46d571457e4a282611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea409cf73d5fa28d4872512148c5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf8edd50d0e47123e8e31866b8fa1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67f6081efd35f449f9bb8fa824195320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74b94591a75758b446a7818a5d19f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c86cdf8d3a662f68d485b719ef6a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438cf8c35d6a83981d773c2cb7e85b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de385c94da6198717dcf89dc70cde47c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec654cc08996cc1a9303fa9d45a2d8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e967b0c13b330e491c4f37a145327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7edb266b27ebe90fe85c57a106849327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe07e35bed500ab83371d14c236894328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624918c651a94ab409a3b8ce8a0119b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96529f2e3ef1ea350e0275e56775f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9174ec1e95cd77c20282c126dccd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70473d31cd2b4b5c6b146a4f96ff3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173442a86aefa2e0b52936362f54eaed333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1a007c8cfc9cfa52bb061c11257e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0768e62893a5ddca7050b3252cedf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd7b7f2f1c54a573a9f914a4946823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177009c16abebc39dfa88b9670d314964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aef159669c84e2fd3bcf9bd7def175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef47378b044ce7fe55d3fe8a00e4d6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ad5cc18f30543d80bf6dbb9bf5467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701e541a0457b5994120ba2d99c7fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b9b4da12f46e0eb275eb27866a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d1e6b42b23ea82b10d96f4bd1f3d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8064d1c9b4267742afe0ec2a0ccafa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e962345eaa6ec98e909978b7404ddd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bb74e185735004469d30a61bf9ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198359995acf2710d4011499827672814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa07b826f8cc1cc408252fd436c09315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e71f546249378c02ff712060800216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b4859417e2b00027467d39559b3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5182c71c79001c71604d0cc084a8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab5183dd6109f192000f0ff576374f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233ec66407369dec9f1c52be8e073920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff407683f42929832231518f4bde61b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a9b51a55966b1e2427650192634122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24d30c9f0496641987b016d89ae86523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c2ffc21e189c16fe4a832487be4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c785cb61c0786a4b6253eadcc7a1e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31917597ce4ae5b5532287fdc386826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee69e1496a412302c7192969fb8b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d43991b5c4ce71c50bbc35e2653b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b819fde94d0afb8eab557517bfd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4279b5151aaa91ce3ce34e1376fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ab5fe3e858fac605378e791a015131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc3d347f28f969086115e5dc86a82632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2ec9a79b32a0369e8db1fb80fd6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2826f568c6669285359450355af234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f614b1226012ed71b1609478abe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859c0a281206f3c75b4f5d3edf697436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06705f789d60af3997014260126204837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac012819ee55b3327933c7992c3db0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbd77cfe747b8946350edb3182854f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc2c97e4daa28bf21b8b34018a976740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876172d5638abeb195f0ef9335d511bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a15147a7b2023702eb136e00ed32d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975fc247a40d4d1453a9b9ebcaf62243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24274d0ca7174ebb3c8c46c030079a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d929cb89bd6b48468932af4ed33d5ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d4fbe005a8b3305f8e607e06ffa7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07aeac7a76431c353d8db5231eb7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b30e8407dd66e25fe938fd7e869248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41014484e545fd92d580845cf410e3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16bf9ce7320a3120f7b5ef5cad4a5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c23315b79b6a1e35bbe4c0973855751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae670009dd12b257d57e0afe0d5ce0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cc2a2effcfa4da258407f0c8de4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615bfd472147848c481f9736a059e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef639aa2a3ddbd567a379173cb9097e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad7c4f4c6570fa4b22f628dd59a0d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81204f4af0d9fdfbf80367bafabd9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5acb1fab9f27eab09df6ee6a77e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2f1966880e41274c56782096aadd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8393e0e88c63f4e91e0a80ad44a6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8174521e69ec0ec191f4780131dea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774a1da9d7d47c284e48fce36244a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fb089239bed03aab101ad043268863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8397beec9901972a36c35735c9baee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736862012e54749a8064be4dd29678865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c82430250d03f3f900eb705e08fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22d29b517263229767535ef1fd09667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737668d58fdd30d00d81959c9e5e37e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f377874b85d687044f138e6ad605d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc86016cf9ca10468c1844cde1b5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c164e784a57fc07724a67c578437c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb9a7e59a54508e05f097039d699f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ec2ef09852b321437cb54d2a78f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d2a52b9357b96e5ea821fdc6a46f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553331370c571429ccabe014c9d867275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a21bdea42dd0a9b53ee05f68664976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865c35e1e0c8cebcff24f05b317024877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def6e6c8da88091a5706d6a1a2829d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e2a6685100b2fc7bfdd933f4320a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081f86f625ee7e7ea28e5803df46bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e8535a3e53ccc07bb1d4f255cdd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257b13891ced40d3e175212ed55c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169c67f8155dcb42d244f98f5d6b15883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e3125b548751473ea105daffa13684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5dc80201c0ec24dd38f3f76ca425185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae8adafba15551ba414aa1de31f68e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1016299a416eebe026cdfaf67b6cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3de962e2f77da658dd82cbdea51ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c62ad3700a3eb7a45aaa1982eb78789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81643d670643eeac64c9c6ae75ba9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2d71fed5cc281f97cceaa10ebe8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef14137eca86d2f2b487bca14e4e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b03e610e6e238029721a2b711ccd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325a45b5d7a677be1ac6b61f33dea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9581a8a14f93d3829ca228190887bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d05ec788f5d236d4c7cde0daa19d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdcb595190f5d880ae0c2a5c201a6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2f7ea0465927674dc71f5c6d791998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91e537fa2945df14939236577237099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0fe0f0addd12f83d7fa7a89d05d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ccf1265e373d5819800a83e798b8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce7a8b9a492a4eddffc3be8c68d80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771b98013713529fa141f76b0b2fd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f09d4d947c82a2d862f816a058319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c27052292d3496ddda40ebd35b56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827ca612cef8b5542c07f52f66a0aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466340a1b8c80bcccc9dfa581773e8db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8f47cda7f73d6ad1a2298ee1c8be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06daf22737f2bb2fd8660ca583d470d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc939df069868603dc62c44075ae6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58ca509904d8c5637a6ea11666ff2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d008455e82376d430bb67332f71fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f97401319482886180b355c0562053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c6dfa3d7b82883997fa765efaf6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703f0bd4a86ce7c6c906d4bc86c75c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2d205d7a85e01a9c168889571427116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8d42eb4b858298805c8dc5064c0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9526a7d72aef1aa45d2b9de899d11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158789b7edf6e746a75f0a136c4b266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e423e01c0465751f6f161e053d08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa2ed1410dae53a04fea2315a9fb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e55e792420d5b01e729afb051987122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f6633a86fef2e7bce9ad3b0724bbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc65564c9d3e77cf5f1549b21879d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46009bad449bb5dd44a6a70c200ab8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e38d407df0c8f16dbe428a0626e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9d4b5bfbdc21d86b9723d1e13865127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b613c24442fd0df02882aa42538430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9377654e5db09f59e1fc85c209c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008619142b445b4836e3c3bed06a9398130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a981474a4b2ac64e69123833f5e530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200940a5b098e35508beefb265cd32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfd29f3ab3be1fa3da7eb8c1aa5ce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556b8889377d5891328938a43a8472134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece06a08eff6fa26489c5c57ec0feb25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6bb316e032d05bf630c3c76e075d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14563f4f9b1889be338c468b39daf55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5764bf52aed9efca739c705f8c65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f114cebaa50219c235e29d8f9e6a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d704b1a7b636d762a2c2f5af50bb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb395c74b482726c29bd90a5a49c74e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a545b5d3b477043af99f4f20c467142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df48a2a7655497860c6f5d6d4579d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e34a07a6e03fdc34957cafb8d22da0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0ae6c85bd8dcc182fc1acac83c7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d877d28f2d6ed6d358e9648a826f02f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92da14463cdf236bdf14f2770dedcc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a0c35344c79ad09358cda91cccff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3af0b769431b4da9732e81c7a957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdfb16b6cf75b9e0c4a782e500953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a100bc873688e9eb4ee62e2eff913a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b307f8da0e6443799fb1e3dca9393b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6bd3909c7c7c1b270ce5617022899153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8810ab97dd75fe159ad121bebca31a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99208f7cb6d850b0e87779ca0bd7ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a66f9391425f119502b0484bb207156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db866f013261dab596025c4837c9ece8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e423910b4c1451be604c7f66c8854158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227fbcc4662ab2e0215dcd5cb2a9af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a2a275bd9c2e170a3f211cadcf09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d7989560dab76e2b6ff5923cca58b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea8640850c82d661f801ed4016f3ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd84452719297d8ba6084f9f30ce7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fac89c16969cf2f48b691e27d1763c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d65caf2f7dd7e92b58bbc1299984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78733a37bf0cf20227dec179d694a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766ce8844271e81c88eb8699b8832c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d96bdee32518378a15050350062e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba69176cddfb95a82d50988d1838a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e20e19c4bde937600ce231d673fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c380128cb590dc3f4fc5ab76e475c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41afcb2dfddf8ad9f8d8bc385420dca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74503db7adcd309bf337c8d1e2435a6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b92506e16de1702787b28643c21e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c177d643a003211fa8543a504104a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf713237d60ef6b8116047854eb3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b67ff7762f11616752a8d795465b14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bedf3fe4878aa2017d3faf060a987178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd50e170594546aefc07579e673e77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412fa5041bba8a4e44070fd8bd9295180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6ff21cb630d62c7e0461254db572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2ebc5cba62d486927b2e7f1d53932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619991edfeba8da9b200660324be55f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df2bcb5a9e8e02975ddc19507e3694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ae38ec1ecd6433993351d4b260e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6065258174d459c6ac4ebb91e3d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be61c942524c2a4c9086be456eb2f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac6b8962b7887395eae1ac38db0f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b53f4c86edc842235d68fd76e7f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220c0c36ebbd098fbd61b536bf7eb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318419e4e8ed705d07240e75796e886191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ceb43b1a034fba4e101578b6c4fe9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0549179178b17597abe2c474aff21c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41898050317fcf098368b5f8b3c09be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c561a46540333577d791a64265748195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fdd510c4ca0207b2dc35cd7b1e4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630980598d26e9d0634bfc8a4bf5b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9de1ab9be0bc1a17e1599c2d3f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91484677c646c72306645f68d156680199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f3765796649ead41f6ff1876a938200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903bacb070017e9279ab72de69e877201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2968e5b3e8292f77138c2d9c08e6d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c8cd34ceaab72a7229f54b684879203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05102c94ac6896a3577b2f34333a6fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45511406528545370a1e7af817daf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33920a2a1f282c83b44f992c4b69deb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c75420469da3a103504226acb06a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f64cbccc893371b78561e2785749b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d1a2a5039d317aa1b4a9e0d3d52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068054b6b0df9194cce79804d8a5bad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6779a8ac18a62fb182ff461f0253d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c8ce49f2131a729a5e2de37dce5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272557eeb602c68d5480c06565786ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7f47792615e630f195ae881b4e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308703524c3f9562a3fe4537591e1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f22fcac01c2ce1dc1d41ff856fd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59c161e448e5a4d883c30cb99dc9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6e357a91fb9cbe2f4b8941f2113a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d4d222d37cb8c07276838e197adf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bddd1606a5286170dea165f96f0833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef80523072c4225a24a578d4632efdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b86ae721b92b944956e611db4d5e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd35b41419e610db3fafd9245c92ecf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967455e0e5de9d62e6fe2cd87114f761224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013e8e82f6bbcd37026a9405b5cfc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2faf20a72af8eb2d358f105ba6e38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0b11591c11ab313b9e5094d1d9ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65bab84798eef79191bf3291759073228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fb5cb4c2d103bb631b68ee8191bdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81118825c013406031e50ce880b920e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602991b6833563366ffb9b424344d173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa071c4612d09f2744a3afcb1f87bfcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f136cb6e795dce76cf3881123687ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445ccba49ed80492525ca7857e6cf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766babd7ba47ea91d84b20f96539e12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce0bab8de49f7fd5b3b3de21125bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ed465cc2771ad7057f35be7b10b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c1844b01fbf2d1bfeafacfa72bee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fcd444cd0d4c995d303429b79a90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042820c8693521604cc538234cc9848240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76593d4d38aaf591d2390877aee7a9aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391857bad5e25cfccb25b83bdb1439db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291636c167ac429375ca7b74f363bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ea8ae080ecd4628a4bc327ea9db7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9aacc5ac37f0152a352275eadd5e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb027350e297b35043ceaf4ad51a98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc14ed65e4f62938d0d1ab7b5f4bfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c3a84487d6c3d29059dd76440286248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee860406967d5dbf2b7b9f4646f471249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17442c2490dbf3eef243fc4d0afb163250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790fde9ccff7becca2094cc0fd6a165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe641bf0b000fbb88e68613a578df6ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bcda2c0272bf6bfcb29cb21223d21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d8e086f6240fd9d608eed3d464a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f463009a05e236191424f72c037e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31d58b5e59f53c6c59273aa7a0d6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c4fc748744950b9b6f35c0dbe8e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc133e8d00ebcf3cb5b2e0e7003beb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7426036fc965bf66c919dd75ead828259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb203b745b3d7376d5e63f5487d0dae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09079ce627efd429fdf4a7df5b0711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbdf7c4b58d835ef0f733bfd13b23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6446f07c7f9cb4dc447ad35db889263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9bcc4afabdd3719251acdf6c21ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864fe141971320f09b9c6dad970f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8557ff2347888925fa0a61d246d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841327f5fb21e65bed60307fccfbb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c763cfef1ff315a80a27e7e86ba202268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f21f8ba15a099495886f4f1069a8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2aac150d6051eaea50f86a4ed6321270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804d500eb05c5892fff91d6e9b6e822271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde1d0a6d0a4d8500abddd9c840b15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108e357f7cf6f32bab568a0f073551273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d53ecd2cc8048dec9f4e63562c4a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f735e47fa22624ddeb3fe924cb84f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729a487e7947f84780e9543053c3dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c74555569e7b21f051d4f01702567277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77d221b33bf5caf5b7d841499fb6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762d1a117153bc18a494c3a3ed09a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde58ec3f2552a6698483d08665fb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e6bd94070f094915b5f8609308afd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b33917996b7e4013e8403e8c10d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe570a44ac5db6b77664ca473f250a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf254485883a434fa2612e482c4cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533654d3a17717b5dde7e6189eb4416285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e334f983fe539b3bb1bac54032cbaf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9ae1c0629f6a3a2141e56d10c87e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5462aba65d705a0072f9872ed8e1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3608ec738cbba984bd381c10d3c9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9873d2dcec49f625a0b5b7b4be65c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418934c41cc8dcee84148d5383c91ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434493797ccea71d8034838f61a7c06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fbad2b5e626bc9fde33574943189a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591514b99d60e73dc61511dbb0e3e04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d7504af821402ef99ced25352d285295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade05b905cba362f6290fe6a3e877c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e484676e74f3a9799c7e50f63e25016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd39172ec6ff972c9075425bd805dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797db5633137924ff417106eed82d5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f8731e86421322cbe0e6cd25df621300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a766fa9367f707f06f24d2aac02c43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e63117685d93f6e8695dad410c9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f744b781971e53776d1053400a00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c48219e1061d57c8b2d2df2f0effd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4208b914b92105b032d7f76c20a07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2911dbe1d44d5a67a292dd18c4916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d1c507c8da3badd97db1aef8e8b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d163767e1787ab027dd953173b224f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb474f1de488cc461252556a4e33c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ba03c5403d288b7a4af861aaf022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b55a4e88e62f71abc95c32efc9b50c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f05674d8ceddfe6d84090271dd38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91b47344d0cbc5c076d058076e94d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefdcf7599a7fb829b1ddf466fff66f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715738691d3491c508dbbd043f587c69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e334143ceb4c3a345ea1e0d8eacad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6e6f7878eb38995d0aef5717a12a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570cb7958bf02c3fd8e819820f3c949318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074e5d4ad5be089e435e752d0a92c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74da2eebde4d0f50723452f3a03ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac4ef0d68f1661d9ee7107271294e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7197d5d69dfe1189c30cf66daf929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af05c6e028a1a9506ae64a998c8e79a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0df917e22d1f67bceeef8b6b0330d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c419e0f012d2d8b03b492d36d7bc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>