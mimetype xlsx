--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713dc4d328895ed0d1ba8b4a48e4d941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdbd44453ca496798dd493aa1c4762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f92db96140b65b74127f8e08930b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9d41bfcda9b1d7a8545472d241f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9c32306ac8cb4188c581097a21745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf3501497b62aa870e931cb3d5ac3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aad1de63f9d3d0f534edbfe479e8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a399b312d19e7d15a1e91d997ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f5dbd8b23bedcf220f7686668c8b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520633887deb426b96e1e018a2204ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc043e2346ad07f84b835f011a6f6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b535a38d987b5ddebef261fe1c2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304b829849fda1336812749ff0b20ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae94a83bb4fd46d1330e197ce1e1a2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e653a6de69989a4962bc2ec6686c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401eb877379c4f2bfefcc26524e5fb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87080c55ac169612840d19aa4ea308a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6581cdb6f082f483648ee5f09587218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d09eb86268a7f1ebfb14a484dae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ce29de35660156e6294ee3b68e5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20126ed3e2f0baf04a2d5eba679c54421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59abcc6b924d28d9287bee27c9e7c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fe5ef9faf1b002f7e4154c4eefda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5554567d7a21bfb3c31977cf503cbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e81c0e34393e4b9330df07985a5a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aebf69a5841466ed92822ad784e7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd3608b9ed6b93be5e770222a7c8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6189cf73f652134fc5aa69945ada8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1967d46f49ce0f6474dbebb7bb89829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910912ef654df03510e96d46b3fde7ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6dd21709735c5aee9654641ed7ffe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324e764b42f2930fa0fee14f4d009532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa7338924d02fb0a7858285811e3be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c982ec9a1425e3c7d36af08dae5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285957c810ce862afd430309704b8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689068336379c700133cb1bd15d2b0d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db676e23b8691dff1649213dc78cbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17634cc87cfad5ebb3a946f3222f17038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a96c15f1a19f5619cc7b7e1fe84e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f13082d33b8d84b9e5f7de63011840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a010af34ddbef66309c4cc344b48e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd743bae307a6319977309b4ca4c8e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0eeec6c81d386557f4f47eec9143f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0ab8b63c62e9a452ea25676acafb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543a20e7b353864201b76195000a95845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea73c83253246d009af14e8e8a8dff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6673b8ceb07a560fc4eb516cb45bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c009e84cb893e704c59240fe8b0c1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea1c6eac7e0d5a972b69c374f24f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b46b078c0d91acf083db90a9662c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b27eeef5099a970a9b565c3be594051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded160bf2d14f44d2af4221c8f36181252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b40aaad53455a83ad415482e21cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01534d1dd5d3136a3326f2ba4bf1a5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b063b1a8a4acd1291439f7f1711c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c9f09c03b85ed9e0132e7fb8852f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497abb963408468466b9ea4de7dfec9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089baef337747e948fee8778569668a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d0d8c05b434e78a1cdf04a0882d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a9837141daceb302d360a13c3781060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72891d9e74fc6822148a1c59c5ae902561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf89822964d4cc91448eec51ec2687562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509130a0c35f1c344d5de4ca55a2ed6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb976111b86917c75727cab2926d5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e36658743a3c2f7b6ac33a5a024fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a43bb1d3dc77dc9dff34d54e32ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018408943cb2783e569dfdce931f3c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63ff037ad14bc091bd493ae2b0b4c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade8688b813d07fb4a1606c36f4a0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8b780a3783329047386296a0d00670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96e27190baf65d9ea24d2d0fef30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80d3599231f9d8dd32146e083737672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622092972327550f3f007fb59118c0e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca987cddb355d787911256e5a7e129f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827fb783bfc5e5de722ac182a29e20375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a5d5fb2e0cebad24637de3322e9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775c20525a200828b11f00e624718577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c06a2025671b5061dcbe0bc23c14c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16650b2d38d2f1fbd0257ce9b83fc8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4f7606a2087cfecdfd6a08c7cad2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd8ecf847ac8126b2729662504b3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5404e998c3dccd570bf2f0db0be22282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a272e52aff358bbc2466d32c615300983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec08550d33caa161cf5009444b6b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524241c34987064b0f4c1c69889890bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ce627543c650c390826cf39c640a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9dce00fcaa5103bb6710e909952087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49e3666483ccf427fc094f35505c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ebd388ec3c54f80d70a4525171f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27c84e666245c28cffaaa22ece29490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486671ade4af6203a041c25c475b462e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94989ee04b949e135fd1f8607b45f4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84794e799c52047334721fe194830393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aaf90434cb8413b9bb167fd9ef93694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e34ad74aab02e099f44ae9a8479f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15bf8a09ba05e26a90ad2f1a97a5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9eebd291daf29b86eae120dd0b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e1885ca7bedc346ebfeb4e967a4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4586e5f531e39f50232b83b67ee0baa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae169817d4c9f76d5950e3bced638ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375f5962cfd916f4f1022099fb2e17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a29185098382dd38ba193ef78db0e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b58abef610d0307a64bffc146bb3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454dc3c03e9e2a548217c55a3723b1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0149d93f38fe34d30541e8a13606238105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a017dced71cee9dffc23104098928e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56d0fc6bdb6c0fc6b946ec244bed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e572557ae0c6e771171c7ba74b1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec5858c9851719bffac1d9313e5969109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5fa4e822357e2de16993afad943f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87b81ab5c7683019fa3ef5cfde8fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb9271cd35c0bbf48ad7c41ffdef8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a84d3bb5293618d8d57dfdabed0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef21aa177a3da651be125901c74dc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde829f40d42c82c6089ac55e0eddd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc598889b4a36058153dac04b3488a9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d0921f6aee0008300f9c9b000007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0ca1c2ea589e7c1138eca0bf3e333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98da2bdc1615c461bf9a5a50523c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec9eb7defd1d1066bbe8d76acda49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8113220f33e3af5fef75c005b82e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d1c921255dca471b91e695a41101122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76670d144c5b4f637bb5e9769a7a7360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2149f54f77533e530c760b5ba63f2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709141ee31481276cd8ee19d46ef38b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf58a8fa561959b4587829d7b62928126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18629caec34b726d59c82e129ff5f11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96bd95c2efb9a0bb39bccda4844cc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ef38a1f41f666e0f0fcb190c0e2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be266e32a4ff18b5ed7b8a1e327d30f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534720fad1e6e092908ca00936714f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7626a138c553d380a9d91dca1d33b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf452f7879fbb13a4c85287d6b02b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e1df1c39dcc19c27db36472b09f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10162e30daa3892b148dc52d898d47b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d07c66ecf6f0bacf9b3b6be2408362136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9dce75b933a444892e1dd1efd1a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755a4e0b68e6522a8bc0f462e2010d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfb8f9c5b4d29667c4dbe38439644b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6793ea84eefa4e5c0703a6914804140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728598ffeee97e2d644e0b4d0659c677141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908952b483fe130cb2f959bccb025c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907a3ad0dd86c6ccc23ae9804661c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8957ee9498d7dc9f8ee26c65b2e959144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825a01ee7c3a3d2ca5d0859a1d4701145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f83304dafb4761ecbad4798ecdddd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b8753b2551be8148108f4fe1b5d0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938986ecba465ecf7d31a65fab2a89a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cecff6707edd99abf9d6441eb9a73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd785ac9eec915abd619612b6cb2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5c8088f8d7c71b13af1b13c983c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff91c4a0a6f717770d0f9c88600a89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2fc8612d197d9110476071b179abb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc21addc73a3027810afb48ade8fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e692d53f5b044c082f2b400e39068155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663627634b8ffd2f339ce85dd166398156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8f902e788c2208034e6baa254772157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668cc6a169eb7151ea42c590cd98379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fae65ccbf11fed8993a19d4cc91d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fdd01d6fce0dff7e396d8bc58ac4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9482853103fa374bfd945e7265e582b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0a4267000b39042f7ceaf8ae5e5d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaebd668909a637989b529f5f1bc46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734da672f8a1c62b8b1fff24b38c120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99de65c7390183ade999b75f2328ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01115586ccd8296c4442037b73e319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd536b1aef6be682e8139012d502a52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175149873c5c63b7f706736a4675766168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db6afd581e1bde57f450c9fc5b198f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194b7ceb9fe7568b75f0ac7542cb33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49706b33dd82c0f9d52b834b5f61f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f47716f5b79bca616333fa48063f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7c97edd949f3c00d91cf629a9bb14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8272a044bb9df15a8a58fcb8e95c88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d7fa587851c1496c5d3cae39f6ee2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f8643d3a26e96bb1551d9c8f1a49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e85a94489e55347c7e77daf38f33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d590f71dd71ff1e6fc8766d680c77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6664457e6c70ec4b056f0bf88ea0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68045c770b6054d8af85ea087493f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b53a797452ec41b66b692484d8502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2571a9a957a311a4f7855f3c48443d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4c92c84343a34f295653077fe2e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ff1ea37fb99480f29a5472b7b01e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8006416b50b5cc440e03881da5878185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fb57f0d49c21da046024f8f654e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f416bf7dec0be281095e2ab7621488187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e314a6e680ab5afd01a008a9996286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c2dd328c355a25d5e377314fcc45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d235158151ed3a926a45fbf6454b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d29f7b565087236458d11bd13ab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b492c1a71e92f34aef88038d67410192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89aa716f7a5fb93f97a65864cb162193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdeb9dff1139d1f8c36bff6227ad68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2deb3b41b3cfc8edcc92972325f3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd29da90553c3d72bd75bb8dcd097c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b954089c82a1931222fcab2a35aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fbb567280972efde341e1fb237fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ec1e22774dd6563314f1436b9372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c6d24158c261711100271afe682c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737860e6e52d8ae27f5bbc82053fe6d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3465580dd9353a600791296b934e7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4a6fc00a86f8cae72fe7b1400b63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c8c4ea4c7b22a4c425690caca7042204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97ce441604864c3332aa65d1badc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f554fbc843977f6e46840f0a35fb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3904e87085cd5bfaefd40005d95e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c19da5144f6982c1eb9d82f5947d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7d1455f011ca3bea592a5caaf7a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad2ea2acfb163b7656f5252827cf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5d3dfb923f2c3f1e69c2b3e5ae65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4dd69484c1ab16853ce053effbb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1f0a9c96481c2af400823912948b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71634af81b1512f1614c76bac8e9ddc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1c7cee82ed7e3c9081917efa7429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1564c8a17331f6b3889435db0697f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ea8bc526d72df1246e58265550ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f927b71a88e648121ec3c0f7f62f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad6bd9d7e5b6ef8832f7c5fbd3758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1471822cf171393b70b32e4c9f051220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b16f2ba562f1912411e6c112f6603f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2e361570b34a68a457768bff15d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de770be613ff4ff9e3af9c3f17eb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21080006a0fee1a399b16547194062224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa5beb4334c0e6454ceef864411edc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c8f52d1f3c9e6cbcb93d4d2734b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24aa0c9e36cacebc867f9b6b10804227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495c76c2d0ca6c77fa719a5a79d031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13bc29f0c9c555c6818cccd420efba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12defd2a73cc18ef17ce24dd54733e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b8268044188d6bb24df1ab04aa9e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f55700b367f4e7000a7f8eac7e69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f57a54e3461f4b8ab960f07a52f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28fa250db241f6eb5f93cc2d26fac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f549173e33e8bc744926d735a8e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b47d34a32bb3a37acba09dceddb28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3bc847c6a5bcfcd59f57bcc4ddc06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ee3e07f2e88a40335f689f6b6e6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be19b367350befc3cc4e282abada2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee795dc693a4e88f0734a2dcfbeade4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e1f71c084d35f7c061da3f65375d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93571dfd615bcb0302dab141467b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea75322079ae65fb681f3e3bd871e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f54096f75a1feb8cd8c4f55e22d48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535dddb41d07105503763b2cca15958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4711f274d266297dcdcef9896bc2091246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9ea45ed7f3ae4d6e6e613d6402c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083b0a007e6cdbf8cc1e1584d649fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f975930136a297cfced4af7d022b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfab09b5cd338459969e8c2bcbf27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658d21dc35c2051a99dce11e7eaf46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce1e60aae6f3187886ccb387aeef9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d41004c0831c502910219ec14d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162b54ffa79a6403852065bab8f19f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed632a50a5919fd5c534565679cfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2264ed4c08423cba847d38811500e89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dde1469658fc6063510599b59dcf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7280dcd7e855fe44e61d2dad175c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bcdad5ee495c8b7cac515a6e5fb9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354587125c155609b9f4ae6f92595b91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9c8d1960225822de471e332c08cc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22c0684eca126a35a83c3640c8df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d7733f03a99baa7111ddf323d31ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb39ae7fd1eb49fbd430e22586a3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571db4047077fe7f349236910266f90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99059623fb5c8040a4ecec6c61f872266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f9d188cb1634f7704997ec54d64e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da643544c2a99e5893686396d418a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b788eb865a4a399c9f2aee4abe5f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f4ab1883c06db059a1d70d2886e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac46c4d96b4828e1cc8c3f250ee51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d579b4ae1736bc90e10db130001b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86119b2b095696cc6a4e289a09c1d5d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c89c57b8dc50f1dadd43d8d41b97a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8c47ceabc83c1f2c6433624061df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b5bcaa3a9475e6f543941ec7dafb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c5d5346c36658e3378e79fb5775c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f88014028af62620d1f35cf04ef10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350273459dc865a77109f731cb37fbde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb7f0869314a612a686c80c04a421280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef8f68869e4a29a2d833ce4814daf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcfe41992d37179daae12f6fb43ab9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04a3fde78cf12f2cd7b4da29cd9ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374643e6daeced651956da392091e09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537493c78c62d86166046f9224d086285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e61ec256d06e306194bb9b270f82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b5100609588d7a48da3cdbea84b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebe75a445f05928369f8f01c5ecaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ab1cfe56197f76b37d8bc5595f8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51b8efe7a240b8df354da440413027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab72853c9f2c288b186300a33aa43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f505b8dda83986f798aa0e6560a715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3aaa11525da3cf115f85677d25f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca8e131b61c3f23e3beeb307e58ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e166cfb1f3267b1b3a235e06579a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d79ea8bb3e570663ceebe4cf6f35e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e2f47cb754e13fd08a18d4a9f6be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b40f2afc702783f054d90cde014a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687effd83fa1e61b50ae94be317e28ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d6a80a2a3736a8b25f0537db35438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a4369e7bb3649ca1adc5033a30a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca3220c6ca2f04fc2411fd5ac6081d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b05582f18a3e5ceb582df46bc8d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dcdc84b43702dcf75633b741da8f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf74ff8f1e72d8bab9696b6840554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab1ac7952210a6a934a183b50bcf9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f36f2e138bcdb0b2b2744eb63c3b7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f007c6432940e3267fc8865d81a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b50f4e32ffe0b66309f671670d18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998105a52d2a258d10d8e1a96cb479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f846fedac48a3c353472d2ed96338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede5c3d6e7b0b27c5cfe98b84daa7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c8b9f6bbd73270779458afafd4db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41431be52cd160fc9cb4328cb88493c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10066fdefa759086dc17bc300ed13065315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ada04194015371998a5c2c87d3fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c23b58b78b12f5e7e5acc9e083338317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda424960b77a88731e793270817f40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf34114a1c2bdc8ad8f8e663d0900319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc378e013d2b443482df53b62cc3f885320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc33c1047f88cf95b2937c6348806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c142475e8737e2e718c489de5311c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a99f0711817497d70009ea3500af7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996cbbdefa2c816b1500606e477c9a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0234d48062fafcaed956853d1d677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae984be7ee8965de87754f29eceb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c22dccd6ef469f1c43e8e9006c37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c74721e2f80fbfda90082b670a376328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ba3e2f1ea8a77800d51158432ac1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff793b0c86391d901cd5feab01416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb78c9f38bb13f1816649713a48d3a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51951ec2ff227e9a1fb3804197e0177332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5b85a44693f4e68f0fa9bd88644f6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958973ee5a5a786276d5bf56455085a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0edb891d391d189c8b99d69b71751d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926477085725fc99ffd2f2faa6921083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e10b0f005ba633f9d81600edf4b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f91d32efedf20dac56b52ac0e5175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b458b055342fe433b7d6d24716ded26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77a34ff86c71214739f73be83997b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69773f0733c66b891e105739cf997c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b5cb96b35a12c314b3d4a1afe2b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e18319755314af80df1ab4bca5bf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072542e64164e0dac45e837980f2a0dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49dc79de0e4a005ca7e1d14a59ebd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71583cb1ba226edb6ee500035293e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8103869773cce1e93daab536f21412a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d6e8e43e7cf6de14f9a8beb804e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05256f82e457ed13526b0415bee3ea5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc09b8207ed6d2dae2c5a6020858817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e09cb5bc2cde478439e6e1d413c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7150933237e3a9bc0e9c6eee419ebf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3830675132231fa381bac7620aa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444c351ba8a5383c474279ea1731e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b4065a2992847df863ad85e9f0b4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba56fa9543d84af2ddfef9e52620f7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92461d06cde7ba8f2938fe56bb084d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107676486160882d3e20b16795d67da425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9141fda2221c71434265f91e397fc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014609738da251199e8c3d6f8af1db427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ce7025317cdf4e619565f1b3cb9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea37d598a4331d843c0cccdb7256bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425de52a98f3c3f6196185fa1e5d9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b864669a24fdadcf598403d9805b2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba4d26c5407b90b7633736abf2c0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f3ed0c105b0f3073773ca421ffab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb1d17044ee542f21d5a683e118d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6acd436fc3118dde1f69734d46c1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a944a3d4aff3ae17798b0e90dbf9d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbc13edb863965e0c515009a708a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7bd489ec03fd6beba59ecc37123ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2b14e53cea93156ec28ea9a812fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39d28ee80033b76206f1a83c228a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34fe5fe60dfce38ef90c912eaacbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c38b19a95e2ea863ea0889f0cffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b495fc7bbe2ffd66ea02ddcfc519b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32e04d33b454ff97cb661a2679ddd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d1308acf2abd67e71038c90554b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c649a44560270d6e74e50559060eca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76eff9124088ac0d0b4f0dbfb5616047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e46fdbeb7cf2be9c4956140486cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506afe0caf0c3725342989740aa8e27e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a4436486ab1ec680c74f6097e79e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2818ecb2a4a6a2b389ff6f08cb5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c8ea8daca514c10b7ee4a94820f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6960c7b2ab8e8b6a741b9d9be2676753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b8cb07164b2277794c67e9cea0cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1baabd1b27648bf1abd13c9a1a6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbc17bc3f073357237b1386962f5c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57e4a664338ed05f4601ba48750f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d361a2fc6075958a42bf9a07efbcae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6506044e936f1720767f91ba292d3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34d81ee2b2999311acfc2e00937f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42025e4312c2e1ca1d140e2d1fcf81461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ef7e1a70560ee9f6738cf396a0e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7008a57621f72b5ffbadd694607c7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c070b28fd9d77a6cde3dea028fba064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefbc043a7904dc47156868e14a468065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b303baaa8db86df647b2794162457866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993898459a33394c34052acf37182ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30215a4eca002ea95eb1a9f0a1f93a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25faab9297a5eb5eaa3ce61f12ca4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d7897a555867d7a068d82beac8cf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0d967a08154604f9e1c63152fd5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d81ca81a4824f43bd6189835f14472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dbf327545b70db625cf05636e524673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db12255adde0a05dd365d84beb794874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac6abf506e3aa83e3fffbad80d42d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26306c21ec0c6eeb9c9a81b1a67b28d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eec1034d11473d8c2f8bc87df57c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ea0f00cf5e00805e521466699fab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a386f4f1589b7f38216112fbe4b4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff2f7bf0983952ec83e00f576e22f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9ef24c729cee7be6871ba453806381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8582532ab93f7144a941e0e879c3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603594fb388d8035bbbd8753dd4ce20883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b9d2531f3c1eb1ff12cd9c5b77b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a326f853438127bc5660bb9a4b4e46e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f8204769fcddee0ad0a84274fbe5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d476458d27992ed9bdb5c0ae32f4fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bacef24a1e4b6aa42c34711833c0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496677c2bbabf9f3edf17df9525cad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ae11db3b378826535e6c6ff0369690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d31cb3fe5887e7204521ed9507b5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7ee1664f22fc487f3175e54d8c71592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bb3da46f365525baee65ba41517793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e24b2ec9babd0267a1ba9055e12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106c2030a722e25c6efd2425171de9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204ddb2439e866acfc4c5ddad780ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0fbad2f0c86268285a6683a6d58897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72526bd82ccbc4e540c6fff478889498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4516972c0f2c78da81e0909106ba6a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6f17b449ef0c52a5fad3fe51a257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673cb77ed3fcb6126bc5552e84c866e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdba1170be6cfaa6ee722dd9379d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c869a935aab5cc31efde42a81dcf20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de26b17908c676ea15b9c66fbb368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc265aae4e4112468a5839b0024b68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fca07d39bb41ca0c4d6b94c4ebae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767409e08c26f0daf3558112261541a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362b3f7f782263532af0f759371afb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec000ff25cbb22da9d4635150391043c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82df8bd383679c99df1a7c29f7ec33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd5826f291cb754b48fb811716734111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0b914f084fd7b17763531618c5f22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d4d72083025ca9a951389772297a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a918c0877ef7c38153981e9d197586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ec11d9823b01b13fe91ef899bc3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c2dcb21119f1f37ff5164710de04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680de91f5ec4cf79fcccae38572c720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7637171425518e705de863c2045a80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6da79a3724b3edea46731f29ca79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a77df9f3947a3f431b4798dae2a77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927801388ccbd8bee9ea071111a7262121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcec11f7dd5add2e140f3d9f9382cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca69ff2e950bc4542f5f07eb1be91df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa91925fa1214f6d3811972bd8401124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc949835cad9fd3ef8adda5960368f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1e1c6a32541c2d5b6a513af2f5e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f938401af6c24aeb4d95c3d0211e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378316043a212e53d944d60b91558ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1f814374f6e878006c36e7b34452f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82afabcc533d391b0314bebfbbde9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2eb21942ca2fa7ca45d86e19870c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6b118de1ead4bc33459848de9def0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057faf5f766629af99e4ee342bf71a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624aa9042b741da215c6712c9c225a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5395b8eb9a46691529b467e7a6237135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9454fbf93ea9914b1353c109326dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473cf98f1c58282a1704237ab37ebb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634e3f62092b694be2200756170eed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a770b51713589a6f6805a41d6563b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c7322888e7a9195bb574a0e4cec1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c7b5859bf6025b2176ca0d750a6e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51babbe2e878b557dccbb196fbb81c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5489cd7fa9b9a05fcfca185758f9229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842b9cde05b1d2109666e92fd0c6d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c8896d82a8ebb0db97fec922ac05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb754c492f3b7d12ddafebf86edf2fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f497ca9731f707330a2712fa2586147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810e3fa4f0ec892026a0f3d595a5907148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74c414784c3b715e9f5d27209fb1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66e1c10d047539bf122c87228b6d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b3d2ec1db17a6d5e2e7400fe2d430151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb40a21193f0e271dcdc6f25be8e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d90e0ab0df52b1231014c577efb85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f03141c0cc025fed9308e6899d926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2bb008d1e1ec63fba3fee426f76eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cdebb969d75a181c5215217bddfe7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3072b82240f86bc9c9618bd06d0a6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db60393de9c562b5d24ada16534362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a398ab7a165e4dba8a6796ddb4e4f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5e9d58a5c213efd3122c5d83fcfdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff9d90983d5ceb1fd037a2232d273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d857b5b34eb6360c02bf9c0f652a71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045330051d8ce6d745cace75a1a6b2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba4519a9b60df209bcf1a00d4d1c78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556eb871a5598698501588aaecd3521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af0b399a4ba71fa9bdab6c62fad8d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15e78e1c4c92527ccbd05c7bc6e57a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689245232ca53ba795b8730bd3aa9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9bc5f78ed8bed917ccff33f68a573169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66899f70f9ac3505515b1410b65c05eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a8cc2b7d7af993721b1c5c1d2752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fce6ab1db821a3aaef79041469ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4922ac85005e83e76f7f3def7ce016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489250340c7ff88a68030dbcd974fef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb69eafaa362fbbf7d3ce49d38eb6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9043a8594e1befed7dcda1c7f97b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da63356bf1be7b9d98e2c9f0d934b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0572b0b6461e97f13276fad95d40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abfc4145199d41b0d1655dc62c5b8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9a74dcee4ce1273e48b88981ed45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ad8c75abe8ab0075dd7d538cd56a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255a2de016871d0e6db76c03c6a360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997e42af64a3851890a4739d690f83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871afac30da304ce0179686937c283184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5be68b62a0c9fb365f2867aa604d2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b18d6cbd6e17ab9589832383c1169186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68890e4303a89e1f98d1a511c5d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2b9e03ec3e273b0bd0703f9320df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a2b3530b7d9be28fc36008980412c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9f7a3b4bd20fd472eb9f3534e219d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18733540b12b004d8c47f995f7ce98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c92ede45cfecb14567910080e397192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52012010b868ddad89d82b12cf91e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633c0f987aafc3ca288829d26046829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e7764ae6fd515e2088dea5f9d5b07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f777ac1930149c4d85d9261d5eca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac3801cbbb2c23e32a11fcd377f06f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea51da80c17a5d712cef9d361346bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9de3c21bd9f4d98cd6c29a22b083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db85f64a8383eb5c43c29d6c75e47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7c4eeb623dc5cfdc6394b08d840f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470d3a0a7e64dff9b7b57e78d1a9ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430c0909e9051cd3c94dae8c24abb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967b77d52f54ff8d91239eeac9a71b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f20eccdcfd2ef0867e9069fbf5324b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dde1577fdb066164e1889e103c783206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e30ffd29e3dae9bf28711fdb57b69d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878961c1d8d07520eb3cd64f418220b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef0a04e41312a34b532919d5b93aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d3e84ba6e8942e74a7c23fd255ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827641c7a3c33dcdc42be417a3f922b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e720f18b1106565a38db030f8e2868212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9faffc0d4fef5487ab8593d2f70108213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc5da53dfdcb068b8ea53d099c0abd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a311ee27014a70c3eb80723e7be33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d9f290f711bdb949369d78d98a12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4692b6581388169420076745a117a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2014def1a8729246562c2d8252377218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96d8743336a1fb89f1484f7cf84e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49fb5d71615377262e5e03287d0e59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545ce9ae5302023842ba8e3955e1dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af89b6fb5be567b60beef133a7bf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13a364756444fd2897cef5bf7ceb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e667b64db6901841c3b96582a08cb11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc54e1ad45c805178440dd42c9f506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dedcda60787eb31a70e2e619f0cc9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39371c1773e3da4618b2fe11e3bfaa02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f832b3ac6c6095591c7cdc6918dd24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ade938ab0f0de5d2daa07bf941f28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3968fba923f4118e0f5b1116591f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c4eb915be4524e7a558e5560712d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06c694ff0a25c71e0950eeefd2894232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7d0d7bccb548e9f39dd80a603809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee1201c492ca45b8a4df4ee3607273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc6658315c0c5e477193a8c9fd773235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f89ceb3fc3148b2c3339c263db545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d597a4eb7b86116adabdb05d7a26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35e0e341658a6e150cb7866632a57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ed6de72db82bbdaca40f2f9b5a9cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042443e6654d34c4c66ebe881025127a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578be4223de4b92d47b5756fd051fb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e7bcf499ee154ee9957b0ff45273242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed85423c7b84e56ae8ef14b588df80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa5d955011770a2ad770275e71345244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89303cf5351c043a5c824e9154adaaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335ae6cbb30bc47f1d6f0d93059ef8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee036a7fe924a5d54f4b4ae4e4e57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34221df1e1f3e15ad2e9be89fed5de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9df3534ee0640f588f6880e9b20ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e97dc254c771f5abeef185809a053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78894ad32a066c6636fb34c9a1e6d3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699faa20f5f8733ab57edad87df3fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d60ef503a238dc5d3b850d51670b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c884cd71b7c2025a0b904eb9c37f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420918a82e5629a813757b2bb6efd07a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a80c5a0c63f01a665449a7137865256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c762a760c4ea9da2b4f0742ff42b867257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a23130f400f6c04046016dbc4d811258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb13b3d65258e3ebc074a293a54f996259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3e4fa40b97b9bfc5f4c829ca81c95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f400f6a426c0ed7d45121c4bcec547261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb626b3659243feb8c08adf843f0aa86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665d1d24784762ef942e45fe5ac23cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79901293ff78c4d845ca4cd7dbffa3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d10aa41f71b9777a04595251d2d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025e6478957d42089bd46da9925ab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa3868b7d631954ba733e1a162a2e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc11e40a2c47e67c4d435b3d75f39f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca3672b1091e1a1f052217c0de900269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc990465354aca0a4aa4ad2eabca1b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c638ef9e70eeb19ec33b9268a7cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1247062c902d817867ee95f5b048a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a31bcf33c036fbc6e934df9d7e768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa4dae7a95adf3ccb211e6d430ab7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ec77781b11db9d2c6a8910a06226275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130f702b2e2ad24a3878e17a35922f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1189b0a9da4d24c750c67848a8efc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ae803d747555e98fe7202350220a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d50deee28585f62c293da9b29aba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1431537503abb7b084e0040eb87ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a35e957972d06b09161b95552757281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897a775a483a68292918fe9aaff59c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27e370a1a3e2533bdacbaf7682d6aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987e51b9d05fc09bbf318b917838c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750573ad01c5ce8e0b6e6addcc8ffe2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aef7ac719f993375939e7622551d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a7cb7b56b1421fc784efdeb6c309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be122b8a5605078790620f9d1fd02924288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8af16f6ab85f375b6d8f59b0b6a8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d95c34a039334dbe741b40dc8e4ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde0c7cbf7524c54cf839a943dd0b74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba12975c91ae1559c7369099e87a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068620356278402b2fa546e2b0a821293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b2a9bff49a292c00d3c664ed1dd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09ff4e593999d205ce912b62876a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e23dc0658146e8000f5baa678de89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312609779460d581ac4eb120c6a56f8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473ff34c9af78886797fd877e846ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a889636562afd478fd092822a09d59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95f74aec1272cce69f2d9ac8b97c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1f6af1b4234ee0ca0275f541168c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c87bea2103ce7c3f8c561e023402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548146bfdaf533e4745074d14755440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7e477ab84b8c91209c72718c6be7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d0a1caebcf29a7d20427ebc301eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d96b97d284114a35dfb2e56479b743306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00ae9d503df730391cbd91da1343a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51e2acc57fa8b72f5ccf17889234e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08985d52903b3c523e08b6ca0b4e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad529e521b718d8abfb165ccee082a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63f0f28919a7778bd06565c360d60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bed36a8eb7fb5b0412b2bbf850bf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806089043f88d8b83f06c54545628a31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301340ffef5dd066e845463c4084b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c96a2dcd31e81b89d9a1de8887e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218cf74f639a2a57e4dd0aaa2b8b78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b32de4fe6833418639f091982544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ccc1f06aecf67bcc9925a9142598318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabafd5874c3200226a842dc81a2ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f03e3d6a2a6ed084c27e4b13da84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2580923b574edfb6c706aa55282c826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c8abbff51d3ecb6a6201bd03b29e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc23661056019e3d10dc006b11df4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6d5a37084bd5b6d5e6a8851b8be4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43106ac359a9a27abea0c6724e04fad325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>