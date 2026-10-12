--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c1c1ec936d0a662989445ed56fe811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b015b8b4969c5a5205934f08979c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fbf87188d929a2b3192df8c5d7ff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfb9c6182e18d4e36824166f640f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff8ca5559ca35f4e7daa4fa4c3dce25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28493954de9e37c31734d6e871d082a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41720bfea0a6fd2fff6823acd12e61427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72ae66d5d9c2ab9a98413c1bffdc8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ecde1405ec1521eb1f2f6b52328e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf7a11caf6a3b063aae383a820bf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585201c3198afa21fbfaecfdb9ad2d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49889175a032e147f3e22e002b3e915212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0336d22f383c3b8c549b1a2824af1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e33d47e783ceb0b3ed5d9ee0dc47014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158114e26bba7b618dfb2e7bffcc0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075687fa0b73c83ead41365b021cd6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05de3391e2d8942d44032def5dc8b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f92a9be03b71e4b1e06cb98024c0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966616e784309a8a2c2a51d677e5fe2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbdbf8381b64751ec5006f023f1ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a7c871c5ec081d1c828c99b18bcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8e6daaa438ea862f7cc9b0b7b5e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26819ac1637aa439b1627fff0a1de023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac58e889b597dc77d32bf4527a9b3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988cb47b352d979524baf87ffef7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914184ca8eea4a3981abefa6321983026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425a08c263269663f9325aa0a3e85527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a2dcd978e2a3fb0ab418992ddba5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e3e9f1b10f47677557d2b8a6bbb3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91668612ca567ed634b8b69d829c6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e90ef2f0fd4839b68dcce5390b7ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3e137068bc6cb38bbc97bdc1d9fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3510ff570b60fc34b6400bc96e8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d5b7d03208ad2b280a58e39e5de734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcefd90e6bd5357dd702bd1f6af51e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a196b9928b77df3bd5682107229cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6e6062e18eb31e23cf280b193efc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b8818663e6a9e1b51d5d578dfc4b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3eecf96250546b44f9174eae920a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44189f1d80a67102285f48d9b5dd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d99a83c5e1cee4571af91818813ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7eb106ca7159b040c95c5f25454542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f70737a8f1c52895a6289dbd2eaa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b29a08def182a4e2cc6d0a73e0c36544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a28e74117a552ce31fec36ded68b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954e38948dd04105804a818c7a176f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffafc8a8b2018589e25a88aee65fe8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e2ddca5bc323f0a53545f03c3b25a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c6f28ed21e0c3c8f09c4e563a06e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daed561ef16ecff99b8e8be68b70ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a252397b9b46f393a5a1bf617ee49451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d9408fdd25e86c8db527237050d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e29a8b706a18265d4b82645f7f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f59166f1db9f0672d47ed5a4e27754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb915c868fa31de2ac3489e6fb409955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfc1fce3a588f85160988c24b937156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d88a5c7078435ec6c6d66fb3e9a99b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eb315131b6ddd8f24e98db99b8c8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d21e32766378c31c850d822b75e06159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ef6ce20f5b76ee7fa753899b82b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed31e0fe647555cbadfcb66148c4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acfa49acf9769a0e4d6a4bdd73429762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6cfbbe2084edaf089f3be55f4549263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0117db991193611563156aa2214064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f72d864099ddc15c63e79e8126f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2845c3fb378ca91ef203c86fad0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11453f46e8f2661a7c0fff85c17ea6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5e845621c6341d19863c035f13cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb0618c4ad5bcc4d9d7886d9e2a8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa8b3178bc84a543a0459e9a1c9aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4bb3db5c1159c1cdf0a583c875fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b5cc533b04ae6a90b335f0534e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd8f8a3c35482e31cc3c3e62a5ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b158023449d2c5dec8646d9fad5a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ccb05fc09f5b04607f1cf9f97e0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d63e18a856da04fcbe7b6cae850976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d982aaf07c93711893ae96d50a3f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd264418e01e918cad411f9979531a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effeb02b3635d41f18947890669ef4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845681e642291fc67a362137a393c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb21d03f959c6b69f505014fe6c981d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9495fbd3c82be2845adf1f19bea6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00165917e4888c29bd6262de7720c9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3356fc1b6efc8df934739b9640975f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e44602227359f379e881fbe5df3ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cb992ee0769ba70adc8d494c1882386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b9a61839e393a1feaacf46d05353b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca049ed806f731779add322e9d3448488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f20362f426f85067d5b90aa21d81089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00995ede1bb35bcd399acc093fcb09590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f0c53c4d19a21e5a1709fa5a8a8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f0c32d8e885c7f686b4a4908f9b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe138dd6e47df1360d04630b56ba9d7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b9613caae9bfc0a5b4fd9a022372294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bec63399f56072b4475b43ba978fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746fb2eba61f8d6300494a6075336896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368654d8c882a28a85bb64ac77b66d8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6813037ca0cf93765f4d3065e2ea998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a620354f5723736f16d8d24d79fdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5b75d8e2c65006fdee9fb8005677100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330607f75697892114e4b47143de47f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a5def70c7f269b4c528cdf4ddaeb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04b5464e3efb0d70bdad3f6163ef11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad4e791fbc92ad2f6e9b2874528aee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb2ed7c74575cae6aea0751933621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219722159c5e31cfc2af5826707d429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4ecaad61edb6e248973854450856c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d30d6d4c3330a4d53932ab389b9e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd64e6f44755de214e7ac3193ca0d99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbe1119b2b01e0725e2d167eaf320110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba5e22d2026befd693d003bfe6df4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ef1ea1facb43b56bbfb1f13ee111112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae49ff26b490d3b6cfce98977a3b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa0ab4f46e17ff976140157dc15b10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ac0c13911efa3024be35be6bdd06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425d752f03872063e5319c34765d615116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c407ed8ccad5b79aed772e9b4f3434117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2686121ba6bbec49b5c4fbfebe2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab42fda7bc91002cd0c724bb9f24b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c9aafa6df2f2597cc35b3298ded4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c2b289156a21d597061c7ae1786a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d95b7ad124a75ab8cde93ec02c440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1454d1771940430d8299097fd6d080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6bab1cbebba46e1a97b117b695e81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccdedb9acf6d0852d1cec795ffd359125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764968b5342d3fe61507b905535322cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cfae9f74b2d95b5c3baf884daad05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bacdbd26c9fa11a5ec6c1008b9746b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d09ec8d49423154a863c5effe2359129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009c95ff9daaa3c16414e970d4e291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ed858728c3e39ab1a698e2a57857131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a55562a42c7226bc537271c42b60b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dc8db9b043471da5bd3c04cc4e2ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb42825b82e9c1cc5840db3ef60c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db8b56cf82f28879ba9afb8c6fe3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875eb461e0c10d23a3a36811580cb98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc5260767f07951b667659cc3584a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40949daae722a3d458770edbde026138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e91a03545217c2c3c6448f07b58a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10d1b88d1cb999819ff53755550bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e403d6a196dbb5c38bb32cb9f098393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a4792b75908a16ba61164e72db84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5cd1bc744eedcd7aa0f17a846d30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21b930e69d52adc49e4d0589634a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42961080e53cd24b6d8273928e688239145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce82bd9ab999f97c85495d141e1a7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10439801e945ed057e3333439f2c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c272ccebde4f4d49f74a99ad1b61cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf5f5ff508201444118dd3d448f34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346bbe066497e35b646d3c86e3efae2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78013de8ad5823a036032e8795c8c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8d3aed4b356d6992569552b5979b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e63b2a93334b41198bcd2dc6ef1af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef48eacdce568305b3fecb23e7a9fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de4c85a3b716957e8032e689421f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb4493684d627576ff7b49bd0fbe71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e97c1c66834f9d6cb61be27eabc779157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5f6f47d249e862ab94c02afae50c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29644673d87394b962e0bf0f857a6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75913dbcd990152b1715eaf8290237c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0628b355c68453472780107d8d240d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb6fba3a491f6f171f91ce49e6e06d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66cceee1d0edb414ad8e2eef209ad9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a92e849c0e9bf01ab29844cf3dcc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e4dae4edbac3115082a2952fc876165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0d0ac138eab112defb825aff0ed2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d2829aa673111fe2c936755e7f09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be9cff2996f898e7f470dd98eee17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1256dd62a66c40a5ec57f7e07dc2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df24710242e81249747989975ddf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d59fae78c3fa06911e59d2dc00838171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a09a475692bb14756e612d3120ba0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce227383f819937c7b67150e5af99c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db7b285e9ffbe297b3e10de8e1fdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077880aa3ba67c02b6d166699b19474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb96e047a9ffb640c27eae4123e0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194333320010ded61aba52a93e3e009177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136b4ce41d1a4e9789b5c6838c431f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961626b105abc635aca93c70df9a2fd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ebd933d9afdd739409afd2a827e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa45ba5ac1a9bac58cdae5c28a8c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff18915dcebb9c802159ec1471872182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfbe467680fc3382d0d2615463f2ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7039d27ed3c5320bb20d56eab800ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c32f0acaf1229cb2ca138d2331f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9b258c2edc45c147448b073585f30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd92feaa42b5588c9a4beb7d4212f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec625099a9fb1b7e44a015620b361e48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903c34ad0778bc6ac6e7b82a437235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf660e13888c1878788f27b575bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061788d2e5734b77ccba71b3ee43698191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9b9b07b508a124432e3958b03fa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe440c463a84a2a0a203081606aa5e6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa494484c58c7c4c6e7fc1abd3addf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67c62aaabbcc22b1c267d71cf02fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc456b4e69a0e6e71d5e0b0ee9de062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4d1f161338ec768aeca1be9f08083197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc30e5dd7ac4ee5b62bd9eabcf28f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838d60e97e272124b18d26436dad57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b89a4d159a582922b85ed0c600400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207006e15f144ec73d66a5839c209af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012b3f8f59b7f4e9c57b0f3a12e6eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca3640045a6645b4abef0fdc48c97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba64d18caf4f8ec1ab073872881a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28857bb465510bddb6030d02dd057b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc735b7a5979a9091632e7abe52f556206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdf96af7be833d7791aa540c3ff167207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa30c5994f9280edbabd30e7c33f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0258b3d71f20b95f1b4f3806c6b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31329e158241061a3ad674e86e9252a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7a3e16f3a590fb0a9ef2c8ca100b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0073209d8bf06f864293047f85ad7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f0b344f8050e4c90a0df319dd8aff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7924a1ef8918d9a8948f300a884fc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124f48aa96e9f306a76e62ef0293a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12af3589fddd02d9004047f2697f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093797d1b14d7e7e7f52b425da6ab890217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24122a9a55d847c716d9df9f69238199218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3870cd6c01b2e447513a5d05a75848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fb5458d7ed2f3776ac2802da41d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ce3d6d5bbfe6638be53508840d56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3a300be6f35e8cb5600527635b43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba2830620abff1a21d9f7a6fd54e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d54895070436b2616152226d29947224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26fbac21d5e71c5ec825d66a20ccc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6906f75d13cbd1d8a3091ceecbea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe108a5c8ab75a2c64a53eaa05aa69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5de93a858909a27b30bed61841a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75fa88176e581cda3f4d5e1ef57f21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345990d5a3d3910f2fcb660b8ac91ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6008622838d1ddfc97b560db5a1af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809312b0666d9a92588264770d3a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297aebeea5e741caeab4131bd53b872233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a6a6ec03b8dd5d9f0f17c2023b09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3781ae675f13b1f6af0182724045a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b69f556dda12052f15dcb095047f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff95c36e12a5c3d9542483c67038f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af720765d8f1c38e5a762771b636a4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8563b0192754237fcb39fa349a4830239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867933a1356f4c18aa3c801e6468a24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256323f817696179d52c4b8e63bca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1542e7a8f3d4ea0f2549248867d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958818501e42d4809d69760ffcab659243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42970e373b6d1f90b490b4e07e184a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0a796610ab3faedc0d5ee0080c76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17b28e8bee2cf81584f900929a9e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a29fa9ab6708105d7a6acd2abdba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d357672570acb247ee7e49a3125be9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e45701feef52f4ee8a4e05ac2bfca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28829633e54fe8d90570dff646434250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfccbbf83f5fe2eeb164d777b5971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca66c81fcde9de79c55aebf7d26be3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d572384eacf1edb31663896c8576253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de41726ebe00035e0631659b5cb963254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73b9be7b44d221d2ca086fff89f81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469bb475aa6ae9aa46095ed522b62d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed79fd6c5c437ea39d763e82f746f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf00182554d216959bae542115865258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2e78c419717af25c3b8f680a749e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79c45285f02930b4098bd2df7537f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c44ee041c32f7a42319c930761463261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b2fcb8ec8d673dab145a5b9bd1f43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1805ca794907f40663335a1d97bdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e244516938ccbe7233ffcef49f71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78815b446e5b75de62c6ed93805c99a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55cfcb20789a2f18333d74a967d9c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b574217a2d9f0dfa748434f28b3b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66712a89cedc96263b2fedb127e2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbecfa7b44da36e3f803fc526de69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ebefada888d4fa040002c17a9ee2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778062ada3a384a63b47b38652b8445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc6e2fe0d70689806eb8df8952802272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50efe6e88f603f95247e6a43c6a7385273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b678f50631b7895d357a8dbc4271c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314d8698d3f385b8776ac5065c8a79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74193bffae916b2499c890a6512e35c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c57084b568ef780b2d7bdb239c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bcaba7dd2e3072f5d5ad3a31834d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745fcf7b31dd4efa87bc51d0db5e52c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f18fd75939c3960afa57139e9da7dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3e14405f3f7e11f13a2362e463e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea42267bda6b153b1388741662b54c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc413b759f6b5db6a0eba40871fc40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975caeaf0d9b8c33cd0b1e86d01b25cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52231b6ea84a1b72cc590da43bfb29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ddfd83d045acf7f338544da38f045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b65eb93c03998b022cb5fafb4bef0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e1bee992bb686e496348a3c1a723f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d2e665434021634e4b46b7fa9486289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b40844808a9a44f5918bf76020d27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd702a8f3cbe13fbc8363b1707104a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4af072bb19f8bc9b4f34f0e9f07a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cbb1ffc9569ea9f418702f27d3ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d60c05f76fa5a4831e8ea6a268d83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5190f12b15036f7de8c0b5f2a473295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1b20c7696dbc621270126e5f6ae7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc85dad6cc4db514c5a0c712968257b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac704c8e9263018b2f92ee2088dd78e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2abd38933e8de9c98318eff24303c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58823f6ed55128836afe8c23a3e811300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a7f66000942789670a6b60896d31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773557eeaa65470052867a617cc5e402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf26dfd914a5e8edb57dfd6a674ec4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959dc4e5efab53520028f4578c2b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2505a684603def644ca42126a865305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c447a1a787d0144d3f60a759f1ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21f06864f6bb6bda5af7c4e09e6e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39fc778c4c6970a666816ebcf1a8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394679ef6211abd3c5266b81ee57bcc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb892612ca9c83195fce2eef2f8ee17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c574e2c86a0126d379404340238fb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64262199a82766a29f482e0e1ea8633312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e2f8d81afb118b6d16b11b1b47933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d11a0938cd3cc644de1fca715ce57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6c1d8771140d4731fe024ad306d96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de8716930be80d46177c9423ebffc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5aaa96391bafee539d0a27482a7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a9f84f58393b539876bce7763be5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a393f726e32b5eee8d7fed2e4d5c5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d99c7c730059fedbd56464d154bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da7bbb1eb1dfa24ad032a3e8b2359321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a925f2cf68f9a9a4bbb66632f64b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e79e366566769758a82031d58412b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae991cb0f182596c69351bb5afa85d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47489221311574e4aaa63764678d0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210484b0780f3d2130ba8c3c76e8460e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622c04b2b6a22985fe86cf641b5bb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31228d7da4aeb8df1ab55a97f3f1bd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada2b00cca2a3d47eac26e0101d50d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e344dfead43b10e39e1e90cd10828330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7330714f3e58b8ec68ed3e0c8845331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9819af3582c072e311064da4d98050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbcf2c9650693045d5b5c5cd5903d8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f983c8dc629d3b8f8b8870b2ccb40781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dd09a457c42186c1645668d09fe0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13f5ff753c49ddf374355929236d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c71f21f01908e63d234284ae08d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7648d4e9964918ed676464c9aa61b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8eff9ce882d520ba7112f14721e366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893522ce1672b437e13697abf2816897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614430f9c74b1b8289d8b06c4b1ae8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c631149541abdb070a52854814a2539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbab067ef150f2ba6c7c26c9feb856d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3799e2afd7060ee2e0652e57611511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865817611339e2f77407a10fcb892f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff134f9738ea559d812acda6c5a029e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43760a1a162ee72a58e4a341a9f5a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1162a0725908e470dcb6ce2072ff015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972563507f699f2130ed148687f7e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03364fb6388ac58e6e0d39337d6827f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e27de573b182757b3289ae5f353d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66649131cbb03177b8d50a75e60d393f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67bc30c95f3e3c52c51025dd3eb6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833b77db30433bf390ca6cb3f5526a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de6db4e17164eb524e21aaf71b8f4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077533ba33eb433e0280bc524c0393023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c278dd0411f45b3d5b18b379a18524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f19d2c6a9c79efbd4c614e1de2cb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5be30f3cac00b999f86f6da375bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063416b9fb5f461f768edeac23a0dc1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab591d04e386c25d8e389f19d05ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad2fba36a0e5f1955d2396052c4a4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8272a20737f36d0200cd6d09450b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc2d57f7e625a9c96e20a8436e4e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951724f6a6d971aac89c8ad953b273232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7a18dd52f95ee1bfeffde09951aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f6b251f74ccd2133705c31dc411434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c05bc3342907f4ab7148e6e416b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660ebca9bb239df45933e54db1cdf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ecb0038e73d28f8e73a815ef9dcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0cef3a2b412952031ef2362b2fc1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122ca1340c35d74db5b6d6f1030a1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe6f98f53d58c17856cb0a11cd015a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98704430f08769414eedbc63e3800b4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7894ba23421910cb2b9ab79f4a92e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbae373b8172c734f6853a3a0c830843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcf799e16df9a0ca037a95cc7215444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4da7ab7c7882a399165274147a7c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf182635747d7cd9d1d6b0c937ad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864e15d49f07f8901f04ea3bbc45be147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e31e15e4b6ea8a1a837b23a180c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f19a857da2424575431e5081e3e91349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d088d213ccff3742e560f1a8466b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da494d907bae57d8f222236da0191751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee26e1f75e7737639280ffbd73dd5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d970376794db4dfc48b5a4259d3b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ed05a720e7d06b7ae43903af1f1d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1b1c7190b6ffb9b1e1da14d27f6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddb96683ed4aba94ecefee943900c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1908a41cc268aacd687ad9f7539c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a6bac94bae9e76f5aa17f62ae8f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d14c7834d02ee0a87695bbb84718159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5703b5a85790b925e5175b33c8cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50071668bfa86ac3cffaca108d435de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d021557851a95b21fdc81c46ef976a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c8a9fb67653c4e0cf0e51dd2a39363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121723ed43f30ea39c8d88f03e7a1cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3bb539251a7152950d983e9a201365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd36848a07a5d1bfae7f56b2adc7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67cd4d9da06f2a3d4db183642195467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be361096413b789674f0f2edd78da2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c80abb999561f294235c1a74c00b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf11e113c4a139975797e1e04ffbe2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92cde75769b0b49974bf50a5bf70271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9e718ee74735ee880830e93128ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101df04031c0fac8c77ef18c9b7a3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3bdb73de97a663aecf51e84eb91c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a58c4547bb1e55d21cd47977d22175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b305eaa22bf36f12c6ebb7120738e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8f469d0619c5fc97d2dbffade7a4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ee27fff84d524cebb2b38d4faba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed70a1217691577ca470ad773184079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d2a9bd9b04d8aa9f2cc23ebfc9e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620469d7e9a45f9aa997b5bb3cc160d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae3be22c1b37fd24b839622d8839282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a251d367cb882e1110324183d7dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e513fc9cc2ebc8cfde0fc3bf6a1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea197603a70b63f4a102ba012d1a0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e134898c68e49d871356eb1c424d48b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc8b2daa12acd029b4c25ccdd869e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf4b97a1f4a06a9f12d4129bde30e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7c9dd2fd7f48e78f15593c487d1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93ef2cc45e43ecf318b114d5afcc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c3666de46ae19a1e9c9d95437ad391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad3e2744f43e36f9b521c575ad80f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f11f1be65a6c0ea08f4d7296987e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06fb7d299017b7fbeb60a2eaf1ced394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed2c4d28b672a6999260e6c2de2d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679603b2f511bc1196255ca40ae401196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2402cabc88884b6a8d0341b3aa4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d435dbc6b94be8665a3e877be1cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d5472f337a7532cca4382b7f078f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812cb169f585572230338a54f9dd18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60106d33945ad4c53dbfe06be1fa51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2aea16a1482f291a5d6dd50066b7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7a5dcbf8b565fa7f55436a0cbe72d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f85e09b6a6246017980e0348f75e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0fdef015127b3f12c6a36e136a89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32816e3f82111be14efffb769db1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31bb8049cea2756f20bc4eaf89dbc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93fce5df1d2fd9c2ad49af5b85db4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784082f46e8b096b0455825ff67a9d20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f39f395fc12300bb63c132b251ca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b73693bcbdc7eae5bb8b9722611c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a69331ba866c68fdc88ce1e6cab60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231a5bc8fe714ff85e3b1294f086d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d710715b094037371347c5c0015a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13d0036b427a329b2b985af543fc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd79a892ba040fff18933fc66cd5cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43360c3e7edb5c889e1f0a15514025e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be45aae5981d0984c876ab5d914edbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe4bf3d2a4a7b32b2607d3588aa1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da215646d8dd29eed12f2681ca22a28e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6aa9f552b5b8a8cb699681b70192121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf43d806124a8d2fc8b4ddafecb38b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc677b91de235e536b5b56c3a8ecc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31ad3653d98c9a7e8f7933594700b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19455acaf053073d45a19f7202bd946b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ef2d8008b266f3eb2e5b1340acdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4b4955c8c2494a8c1dbcc8d8f37a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479f71f3d8ce84a018ef60b5714d074128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744043ab3977822f3de3af804f49a93c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c59b2508e03e038d9e1c561d0fac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14096b2ea3b3831c3928fc64b4c918131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261772fef5e7c0122f921a3f08f60497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0eaa96cca835aa3d755a1356ff4fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe1eaf9287ead7a701f09e6a4c44d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0efb97a87bfab629aef1c47d11c189135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d9a34020393c93462da798ce8d08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e10206bac17588641f0f80e12184c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122bea56d53e357935a6299daa2293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba8fd8dfb7d6d1f9bcbaf5950b542d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7a33445b69851bc36b9d79603b78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96372eb6306a330138f7275206c11d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bbee04ee9a1712dea5041ae96743f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7352c678dc0354dac0ab6220ee5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5998f981e648a0ca11f55014ae9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36662ec84a1a660df26b698c864ec85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850460b144f7ae0061e147eee12be2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a5c7690bf5f0f41c83e4338b42dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511a7320d4706b4dc0a51d95eb9f5d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb0aebc0f93d28062d5fc85e11363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb95f069845786dfe2e418e8401162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89eb46c541b0b55553b28e4bf685f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c6ef12f0a3775c2b608bec7fe21d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508355ef9d02c36e45c877973e99987153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c47e3533d7022ecb0996b68aa42f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc6856d6511bac38c7b2aa6fb7f86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d30c7bcac856b15ee8aaf758d42d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02921d5481d055febe22ea25ae0be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af79dbb4eb1ad18d96a7147a9c9807158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed97d6fed51625fde4d3618def2d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a1d654718d694ec1aa13a59e37465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f366646fd66c4c8b86629b98e1b19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d47aa7eb5084d057d28bf3a0bc9f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325fe06ba4b0b44e6688ed7dcc6c68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5fbabe1c6f616c06ceb912475e229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa7ef11cde0335b23c055cfc25e05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f2044f46f1450ea32c3fda950e2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5827171eaf8f7f100cd2a6a408384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a23d8f63037fd7b7fadda9a788a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e49fbe740402189b9301470d55b4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053475b9f7c243a581aa1dc7bc95d05a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e5617f869092707f98e1bdebb0f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d39d5c09b1fa3475dc45762638221172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b9a33ec3186ab4c7bba22305056c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b02e3b829e3db1aad47c002afe555174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d23ee7116a0a429ac226e0547e602b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f575a175c363120b17a5fa25103b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff9bbe25256b6db9f1a94bc9ad524177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621d50553be61c9e654d768dcb89ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d72d8dcacf4e0979af7620ad1fd40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204446d6941adeda07e61d5f62eabee9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b2e6104edd715c9e8172e2eb7bc05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51f45333979b30c76d64c0fa47b7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836b358db69fbaaf039cbcbc1a50fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633d7af30b4fb1e43f848926fe7fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e083259ae8e77ee685f216e2baacd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f583e9a8a6a636850cc7a02da7d7c03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a7f6e29a3927eb54e71fdaba3d06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e10de71cf04917827aea8aaa3cd494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4823c32db9ee1203f9a6b826c85edbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de37d1e9f224dd47aede5525c1cc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613128b2314f4f68c892064d9de69a43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04eaad3b4e28464ae98a6265582bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6831f3b522bf10091d736ed061009f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20b834766ae3c86132a0515456276194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207293a7c2c941d71b3b83e3f6ea6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c78dc1a24250c49f40d25a370cc8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fba12286246c6f49cb0e5e2455cf7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a4d26e4460d337b13d15d8a75574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16416354dc0b4dfeb3aee8de848cf427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242357804305c56ed17e6f948a695d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b58e1361ccf7c53a3af87cf397ae2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be77c9f1a4a4118bb2bbcb695cfd61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7e05593d6efd212265d030a1066c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ba312fd42b9ec5d25cae27270dd75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a15e37556753b734e03bc4279593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71880db71c1a6a4c9fdf7cd87c9c7cec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeda2a458d6d892ed5cc23295bad78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f1b04664b7c7b1591d9153c30281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02962d66d3b288502427177d86016c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21170f7023dbc8f0575602e8017c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be573cc0c8c4d4e5e9091a6729361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c48aaee132b68332748180e8967c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a08d2e2bfea55470d971419ebb9a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813b53e6c65eb6c4e8597edb8519bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde86be9c6e264e9566e1d2ceb2655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675de7c900574838261c412305c470216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb048ffd6266fd5aec67d6b609d0b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8b264fb168e67d8d2f6a0f38f383b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc21dcb092122a4d16eeaae9ce9a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d5d713ee2a27914fe948153803c10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc9aaffa82d833f5f7e5198ec569e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbc39ee6fed7871e905476ad45a38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f678f41070813eff4ae05c0956096223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965f6c2d5c422c6278672c8ddc486b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d13c0ab353104905a42884ae61d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1553ca2ece53ef5eb17b07f3b0536226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06d038e7c808bf8e5cff5fa0a03fd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53cd859390ae71ddf3ef67489ef9b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e1ad898926630e1906a39a6fa04d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1675a1f606405aa56a56212658bf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085072006d70747116227ce6fd1f9db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62408d36490cf41a79bc5d22263d5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876b37e61b547d2a33bce3acfeb2ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a24cb2c70a598d3c13fa58cd514b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f2716e95dd38284eca02104d40873235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470075c74bed03e8887b7b3364cf505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8086f796eb0fc62264cb923ca9794237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ec0642ff37830016786e1f765bd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9628abe5010ea701831d34dcc0b929239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6368acdcd5ec3427ca4ad6567fe8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63886896613e09530f08e751bbec53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be774dd70b4587c41819c507e99cf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10ccf8b62b3e04d3e86a5c4b0705f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513bbdeb9f5f37e91865926afc2eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e287668fe34ca0eb9d43f2923cef61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acaa841c3c38e86f2eb0608c97554b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ac94e13f3f969c4ec86b1683c601247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04f208b7fdbb5859b31a17170c4ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8291f1dc8558c0c901effbab3ad0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6c4cfc02c237a34bd3bade570564250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b7ed921d941fe9d6b2e01b7db9f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bc7252fb322c719d8f1e064959209252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da5a9bdfa95b20f631a9bf5e537a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf15d110623e1ab0cd5bfc7eb681c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3478f28e2cd695e4dff30340dc4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190199a4f96857528b4327f0bcbcc11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939baff821adf32ae087979d7298f443257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edff700a57e95768e84e127e844edd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9126dc2e2815ada0776ef3b3fecddcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb0a9b676eb0bf8c14f5d8025a6d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004112e94ae395f98be6acf19351c6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9de33e615c65aa5488e003b6fa198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa766e4742867390c76c87e6f662615263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93596e27104b7885564f9ee7b39b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651e2791a17f27bb95d6270b8e4b9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0ecf8573bf9156946d29fbd79568266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de6c75a3a60ca34326733df7ce6300267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe4859cc8655035ba72f5ecdb6dbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b384f907e5a9542f14efe134516f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2191f401ce57a825a21c882bad869270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed95e51d70c683ed1e0e3e30e12c9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989d621cb52984f80ef850ad54c174272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8610d03d554e11bd573e0404343b9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa4d505e5254dc753f9b38dc9b5b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dbba089450821afe60ce3cd5af8cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9b997bc8732944da80f04c3e6f8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7edd5320a1f438c98d9b20c80c6d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455570da1e9f8c3e0691fbfe800010d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878dc9dfa258076fc88412bc67019a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcb13bec2f9cae26b4357d41a008f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee19fb6594b435c1436520833064a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9900a866804c0c7a71b7c90373e6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311d857accbcff69717ed74a1155df5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd169ad63c5946fa1be9d15f967a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b4ea467c95234a7b53ccc5241021c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882453e41cd3cadf05f3f2eb6f4324e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f1ba569b296c4ca1c582d1619853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7f3fac29ad0a6275dc4ffb09494bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac74b87921ccf26ad27f1a9f547f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c06f07fd7b7e4378ae82145cfa857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2e8e465d54dca590b24d155b6338291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4734e887c241efb15df25ae7947558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47c7de7ea769043df3a0461d756c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b54ceaea33ba139fce34d4c67be51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccbe99d097237db2e6bc1e46ebfc5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8d1ad707ad9a42191dfa4f938e1d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5964f275dc7c27c51f59e60aaf7b432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669e31281230909506b0b7f61083a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6309d10505f808a89ae9ba174a9865299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25836638df5daa138bcacb80173b965300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96b9cedc6af03972f4a71535f6760301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa32d5892765522fd2701988e6495d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af194ce3a343b34da7cf72751fe07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830488a970cb67828d89f41a1e9a090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6da116b096794374e797648d6c442305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8de0b50d635e8a945b510b90e6ed3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a8032e424f1aaf5d262ac216f45a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ff56fbf319f45ad647523eefb263308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80474f64de632d3dc633237cfa707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7787c1f1f0af514cf4ad9b21899b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b716af01554527490515b5f710832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91666c8885a74d51926d6bd1323156312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38dd4bf0dd5c05e3ffd4d0a4e2ef8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e2bcdd245a0dd7f5b88fba426da9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973263b5179dda3398a9cc8b445233c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a23947be31712bc302e8f52f5a6d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8fbb95808d8b34e4eaa856c0fc32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabbe7471168966a3fe915226098ae9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9000e7c80b1049f75994c16b3562ef5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7921d5e811eede274ef52d46ac6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275134e6eca1cd674297c33dcc113a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a418d9594ee775e443a0fea40d7d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186fd3bdec01ac6cc1abf3939316a22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d1ea42dc27ba389bac0c3d5e40b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497385c2925f044d9decaf036c27674325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>