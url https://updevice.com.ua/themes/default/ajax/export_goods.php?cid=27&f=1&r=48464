--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21a1e2204b27f2c9c2de768505e3fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c720013b3ba85b9ace7ef78af52942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a56463ca4a34107016fe7a3e27e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1066304c6f87452db0c5c5bca39434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9ee1cb78f72c8f69500aabeaee135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688031ac9cfcff614beb3513bfd5f2456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1058d33bb48603be04b83349594e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a1545f6281a1a135025505a9e5a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f29d7ef1c7a20ba5abd9c5a3243a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54052bc5920484338291f513bd215110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368771163cf308e46783a2756ff993911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe2059e2244da283c659d128f369012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d3d4558b3ddaa15b3a11ac07992f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb446b695f3dda7b2ec580e2b2efcc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198abee45d2dad3b949f0d68a5b5cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018bc952d8b0a62c6f23ac6a7efe33416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3021c4ed7a7a869e4a40f9e6c540317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc66e87f8610fea0abae446cdd501918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9358c151880acd62f503d8baeab2fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f147bcf16f7975a6b9f62d608f725420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a054098bea5ee977d9522edbc6beb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741430cb22cb4d258659433a2eb7634322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748738855032d4ab345cb5fdce4c61d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958432498e2313c39ac3a1a6cd0ead0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5b26776d432d420ca4e3a308b07325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703414da5030c4a8f05b49a2cf6177fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca542cfd6763ed453fcad5d1825a1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe9e54096a0cb35ac52a3785cc3b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5967833020c96b69923b6c7c4a473829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce774e5070f859816c77e7ded4be05330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a80585f169ea900316f4d4ba924bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61696de6ca86d00396b6b548a76ea46e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94da18b2b93133d099dfe910dd0e5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141775c5c7f8d5d1e72ccb7ea972c10334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52eb8c1b02f4d9d522ec3819ed33d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582992636a9871a89215f70e8de3848136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556ae808f189b053087173ed9cb5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6105c5f66f64a388ddf63f8f55a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f87f5f93b92171f629e729840112bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de98896941040161c09de943bdd5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb48110990a12131f2ab39267635a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73454fd03be8e1d6343ed070cb899e3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b1e1d35c6ae96872b78f85dbc78d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3e103e91307ed69afda33b04cf7c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c0a1e7040fb8fbd7ce45eac002b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bb70614dd9b1e29305f553d3e9acc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca809f5631d149f0ed0dd9ed0551447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ce8e988825887091d0b731174cdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd9e4e382629bd0c21567ff5afba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ae7b3a012939b1f9236ddeb86ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6cc4000b58191ce92c21263364e8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2017b6e4ee8bbf7a89be99e082709952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08a5722f8489314f574826823c01853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22235f0e18f5110a704e73f06cefac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3aa57451bac2148ab43520cd45a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cde1ac52df07ba0d04c0dfa15681556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e90d81e31a2675d8542f8903f0d8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1809f4e752096daf23faa0f4cd9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2af1bda665861c82f052045a33a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314095992278c07e8b6565d10849f2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed05c76461385e14597ec5928e3b2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf14a42cb5fab0e330c4089f122e3f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19311b2f437ede60940a350d77b754763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81772dc489a41c94206130fd55a5681e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163416c844ea94c5d0bffce9e46c31365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce4d7eb16b900a5566f794871871966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c47e13fc67ee7e6651b14b686158e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82079cdad089dd5aea218b7168e99fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b400fcac42055602830a46818766169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cbaf0a71cb2b5bbea887201728ddb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105a222845b2f23d9450f5c1c838ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542b315d38d61459c23ddc79fa6bfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a2b40ef6d38f2cc8d8924b7c58f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8941c552687dd1bae5a487ad076174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e11a59a2781676909a7ce9d3c6072d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462df075818c8f6ed1769efe9bc3b5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5bf3944f4c4ac56126de992a8487277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fdd24e0fc645b54c9f647fe437b6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85a917037ff31c8868b754041c9cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d4edf0576c4382aa1a59f222cfbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0e3b3b0d41a259986d9e1e56eb4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f74ae8713c9c94117b5c6fffa0507b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98810fea818b333ee18eb8a93048383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7fbaaacbb31b15638da235775012284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5a8574fd29895e3e7e5234ae760885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76774df041c436c35109147fc2a70bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033dda7695b29daeeb2f029119e41e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69500afed4748c07a66c810886d0f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456fb97bf2a089a6151680474688b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf520e0e65896be2ba503f5528c1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c201712658794584f358b286ee07991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def78e84693921ca921de22e8b2afa5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea13c7771277afdf5f968ccd4654193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d885250f6068532384218f5be90d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2cb7b0936230983b2594ef0c01e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39344af189fd066e72fa9a585e23d5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9e5f3a1b679659340af14e8a402a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b89663de63378f596f7d623df23798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad732744793223a02dd50da945a87d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90b07ae1ee04f388861b5c73d59ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f7103556a28f30f5f603899b8df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff97494eac14436d96c79565d807da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53e81653c3b4f6e765c292ffd1c72c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd690ec62263cf13c40ce992b8af34c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd102ac602a5214e3742f7894ba83b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9d5c611ee0f207430b913b38d9a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106db2633949c112c33edc7e0335e8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efa3f806cf6ecb2ac2976f68d457d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb83eef1e541ae270aac58fc0daa5be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e22a359fbdf590fec42205d3f6ba2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e7c0fd2285b4324a49ddbb9192e4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a205d8cf3703bf449b9fa03d9bcda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1878b898fe735b8a34863c6a1f89fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e24813f140ddc8784ed9f1931e2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d6076006ccf32c8f152b960305d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3dbadeba76c219fae5c93dc2aded116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659867f08b8dfd6250a03b1bc4d78855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa1d26e69a8c0040031db26592fbf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268888fbf22eae280b2f53196898cf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a10b54149a9ebcc22cc9e5a939ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9be1fd4fa163df81c962e9fbb3eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62510b4510f4276ba4959a1e3e8188ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c16b6ea6c42c416e847e39833466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7012a9a5d42eea797a98a5d45a51c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e252ae066aea428dc0b7b8f1028d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d42eb7f8c028f9885cb3f5ce338a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf464cca5347ed0c366b1db94849e747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdd16d2cb0e2cb6f68165709221097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef517142b13ac9e92cb7e5b27e3837129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f118dccd9e0adada7b24623b8158f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdabf72fb4c3a0c53cb64a0f35014b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08386d6e1476791554ef9c23fa94a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147989a757081db1e5162f49a37cce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77fc088be2fb7432cfa5ae2e061189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfbb29ab1e27610f1fced59582f6eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3de5ac5296c815ce2008048904b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32f4b2558a9d714ab90c5eb3fdeb00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091e221950219ca0993840c5f276e91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c3445240a41762295c18ca6ec9cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c675b7f6246b0546201ed7ac39f6fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51f4bb9cec39922ce6743a1a66bbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ee6beab7cf7ea0a2acc3c1da6579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0919e584879b43b16eacfa3cf598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3edaa7eeea14c62edbf8959d2c2af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a8f4ca89a91be355a3d87c17579c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c99207eaee6c0efd95eeb9912da6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f60676bfcd6c8f8a5bce368b767dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c1d818e6645400ec307a83fe4c16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21da34fcf77e395a4d221ff648cd13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7996024b2d67d432386cac8ef1d489150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab384a478ea4897741a95e51ca1d41f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7287a4ac38a208fb07849b10117f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d304b7f5601bb1f4212d0319e409f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70581019140cc1e75b388a950b1de4fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556a04368237419264b271bfddf337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054707f4c380b435252644351d5ca7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf968100517e11add9692d2feb1f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b66fddf84ae129e2091c26139c332158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee92d0ff2389a2c0259cb3cad7fc70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e8a89c3d35863d64641678510929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca26c0abc2d3cafe819fb2d077b46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d67ba02c6254ab2cc5ec50b036716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d837dd1be43a65fefc2e27aa89889163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456dc44671fa0cac8d79e2c3243c44a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7132ba5bff7ffba062834694073d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da50981dda1f6670638cc50c5dbb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36de278f1c9ac790f3312c2c3a0471167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4237e57c8b2a2623423a70496ef53a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14725377d4997eeed107b5d31674057169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fc32bef9d240d783e9c679ff6adc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122383a7a6b2b8f9b9ef0e39321c29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d50a9650464385dc697f12661cc23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a994719b9a6e0cfcdab1c61f3851a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb8362fa0b8de3007c427aefb5442174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7858a3e2e4f159c245a763f6da9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d93a942f4d89648e34c320335c0f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b89141b8593f6eceebb844532e3d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ace3db8be1423793bf7c9b014e98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f429d2ad18628a4f8e81501de409179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb919bc16dce4742fce19998f6c5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7b9905d9ba2c93a5a9e6f28126d31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19670f9c477775e15d8eabc9bde0cf20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661b32bd1bbfd2f39b04da02a9da7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77099cda02def1025dcb222911f282184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4187c57250e44a9e855cfda9cce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a7bcb528d58ec93996c337f06be9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9032e09c98dce4713d90631a24ccdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b92938911c478fe68502b00d6383ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0a88cd8e9c097207517964c3b790a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa77d09a9d9d635e69bfa73be59634190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9640249ad1a45a20c49f9bb0fcc43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722f58b75a58db485e9c9f3321824f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658a393d57f1f6959295417d67ec408193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e996431e94e123cce635dbf66380194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77388686401da701e82e5fb3ae6183da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e6573ed897a4f932304803b89f8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcbdf604e2ae21bf3c4d8357690e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ccd913d674129737ca1638861f858198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933f008e531ec5e9b5bc275fc5f809199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876167bb7a5745a39cd6fa5fd540172200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9a1137479b94aae467ac4f7cb5342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa03eaef5a1130244538bf8d483b475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db8c7abd31d1425638c6fa112bc22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c5faf2ae0df2ddb76e6036c7896f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2787a5e66fc602a7f238011c56e1476205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c004920ee3736d741629447a3437206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb54325c0f38cf75b5e69ca17f6be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89db42329c0a5a3f38957d72b9cb3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f03c05a9e6316a5ecff4fdf67f3fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20bac44c00089b292eed54c8d7275c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0e2bc300ec18785ce5521d9ec71d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89577ce65951c6ce653591447dd1e9d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68355a5b9010060e62fd509ad20b9f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc503efd7691525e6fcc1e1ecf192d26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc7c00f6785bf3cacf9fec8d18bf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303698bb4ca8cb498f92a1fbf152483f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464f6b4e5f22aef5806523734d8570b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944968680423469a29cffd765fd31f36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451da11163e734318f3ce9d5406dd9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d558194ae58541879136c37058c1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e883b899f306d663f9f38812a78e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e2fbd1f3790be5395aec9866d8f03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f736322f31b68e41235613b34574230223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef308a082c011d21a7b25799fb8b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843d68a25667c2071fe67f251653bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca946409c2f85a4974efede2ea7eaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04ae30289c293a3f214b3c0aa2217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c375d23322bb3d7a3825172c190d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66252a30ca4027f4f8a7f04adb28a0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81320c6181a87b0a0e61a5d4558abfe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81e0982a5bd508c785fb59441b395231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddc8b762f0adba80372a7d0539e75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8c32b9c084ef13210286f65f81ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e8c8ea3898ed6618e369c639195b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60451c604b00e9b272a7cc444a4dddd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f69c33ef223d30890cfa6bfee38b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8702758f1a0069787fcad69183561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ca7c77367cdc38e13a23f5d667a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f559bfcbce5bdc5888b99429e32aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b10349c0e141db1d7a858f70dd7e2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e1b6c0d649442d1cd3c55f19ed27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94841a8356701eb64a6662f9d39268a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb609f9e18e870055b7e84488bcafcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009a31d7ff4d8a953108121b26010a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c15c80167eb5ce94708ffc464e9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f69c4c6c98f0d6fa76a20df59588246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee15307af1323133507d8faa1e9826247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c97ce5e41ee97fc3f8a85e8ee5656248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85024b69421ddf006b8eccc634471bf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286fa8a96925f9dfd887f3d89a8cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d3aa6917ecb3bb06f6896c3f91226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09622def5efb53513ad9680905d01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f3aaf183c7315d8ec0932b993a05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5efe59bcfe7dd56bb3ca4693cbba0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ce844ed2870e7dd5334bcb965e1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bedc0e779015e8b1df49d6d0239fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ceb6d5219fe0676389f59ef870dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64bae0c8c63828b45f2fb9505cce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a902126c87d16a3a51a03388e12a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1af817c9834d17cbfe2e99f36b76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9e7a576191d3766abcb5c873c2d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf782c2bd5d88d1d7440b80c68c7847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97316d077e7fa504acb5affc82bc82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d0772e4a977dac7afe5fc29c4efd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe6daabb2edda42461c4884dde597e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429f3bb0095bb2281795beb95358da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62512992c9e00211173c7e283a712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e945a09e37baf40a9c2e80aa3b2041268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519955532148dcdc3711ead789b5a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9007fa272023ec45bef3a1f3598abd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009458d598325b1435c168afa00e767271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e55f0e020b168971bc666b94b6838272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140e7092d2a22c8431774cef80c21a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c111c04f63c0c9c5358e531a5763274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa058d0603befa92284e2271a2a1ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94d53bf6e06aae85bea8cd0b9c6ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974aa40c4a17df7c5d99e6878ca1ade277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2606baca02f8433922e3a236c45ac7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36248157078743a7a26dbd1663730aee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036760685a848b69e439c2c13c4f8ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e500aa05e9a372a81141db59b82d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02f4ba7eff33d658fe73f82c54ea9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028d4660f680ad30d3fde81c28dc2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb10916c251861d4698a10892bcd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6afa8ee1dd3851379df215d87cbff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c928a2674820d45fd0c5f1851ee8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b7d63fe07d87d076cee3d21ec178e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f88795e5fb03228e207cac6e3428e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681884051c398f68c1629b216b7e86e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d346520f0512cc856cbc0947b18b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaee9990005dac9510c1d82ec068f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826e800cf41d172c9dae5c1000e410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83d0e73c281ffc1bdf6f6f74a42dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44dbfce67adaa2812e58914c33e65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51982fb7eeda16d526b4bdb708bef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b75eaf742eca75cd25be3c56dcb49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc604ab2f5147cf9a93527cd44e58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3384b907c54d02fdd5d8fc8a84422ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20898a465e2790282d870540b4f6bb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace025ec0bfbac6051a44c97df97cd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db92fdf4a526edc50a7a8935386335301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c7ae333b367896ed84f8840d09e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac169c891948baca9a297b16d1ba15bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c5191bda18e3a28fa8b3a728724c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e618cfec865cf006905968ed011c55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203738ad5d12cafb9f33caa011d6d15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c76d2cc9798015e6a9f0fd7bac7433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1975fb05e6b3fcf7eb6d50d54b61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f556333baf187807a0ccae5dcd43d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9aff100d75c025636cea4b747b191310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996f2cf16f9d5ee0c6d83ff301ce79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6c62456dcee61e78ee42e5e1e9efd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a38928e2de17bb426396aaf8ad39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4fdee9fbaaa81bb0251a05cb0f11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b4693423a3434ccbb94bcac4ec00f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00f372d34ef433cdf245c0c5c27ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2976975e1a9773767264c78fd4c27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e41e89fa6f100caa969a0deb29a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6387e97bbc451667e9a2552eae5054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b73d7565aaade06edfb5b8447c72b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae78aeb31673644c8ad7d9eea28a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc24783d7738e8bcbbaf40a3c90b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296927768ccc658f35d596f6451ab74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbab0c169c42a7d23e8fc135054fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f25d2b01f13693fb00b40af8fe32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513df72704852a538c369a24b539bfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6df9a32461ae6c5d8c413ccb4d64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7782ba7bacce63660beeb41bc2208328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b413120b568063fe6c67bac173f94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd99ccf0a8dda88f6111f176b5619c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff6d4ee8c9b5cc4030a6ac568d067331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31163c39090eec79663fcc4307bbb5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2312d0954e9f9f4342734490d66d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6fafe47ed1b94e75c8f9004b2816334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c6668e1bbbf9f604ba1541077c77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e2e9d9f96160ca91a076ec6faba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b9ec7c4b7d82971bac858e990902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3d36439a4de526bab9c444a53b67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c90c92ba695816d9af9c9a1c0a6f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a3f09a45fbf5b0eda1398e8ce0b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45fe3f3d74bf3ae7fc48486ba953a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ec43852ab07a3486147086388239342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754903a7fcd4037d34c772a172b96d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aed939532e1e5390b74f28f7b9362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e17fa20c6b2c5b204ace85710250a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe650570dd222b28144eab9456020b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394004542ee0fa2fa43d9c93dc29154347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21005cf9a07527e9eb965acb82b874f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927283d88736303ef5f5b2d286df6692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e6a0ed30f318ff7db00391b7ffee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107f2f8f0425ba232050057a8dd0264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16613a3820919d945958cb6581ca55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d938d2722dcc09852eee1c77722af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c91033ea3a03dfdee591027113f737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4cf927b81ff5c016dc9c5fc5274d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dff13e833700d197a994e15c69f3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263acea75af8b40a5dc00f976f7d21b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0663f33f8775ebeaec786396b3f4bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf52a34ab89e1fc5dceae139e258612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed885b733c08c290c7a69d9bd03044b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567520923a564bd8e74a3ee8bd1ef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c378854885a9a31097e0f977cbd29315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324e6f208edb1c79e446bd9e32f21516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfbca508be3dad4bfb6d7f894764d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32960c668b09e14d28a2da29955729b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de142c2b2420fa3f3b74fdf42886419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e17de64584b3e4e3f306a8aa455a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694caa68f3c17654817bc543c615e5f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370aafa51bc1bb6311a6fd187cfb68d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f596298d440f60b4f52424c3d7a53523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cfc25fca2ed3b9c9182445542507b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd423e258e7491f5a30bb7e42727525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb91883ae641f29f47c541d03a3e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cc1d28b8ba7698290c27c53cd8df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3933ab3a6f233ea313abb15b9e83e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc70e2683a4efc8404e9786033aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e8c1b00abe4bf5ae0187b38e445a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685ec67891c69d9c5e03da86d6275431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f745e7f8607ab4fbb3b282bf7a41b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b08224268bb61d3070b5cdc1ee6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfd853cb1a7be0ddab28aa0d9e88334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0496614c17e660de732a237e0fad6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a9625929683ab7cb79c11b2de689036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab6df8e55b530b9278bd848bdf3d1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49440fa6d846adfc42aec773e026438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42725d592f0e4e233ee30d01d89bd6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf37137d70cc1efc1c9f30101ad3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac5a3520fe749de792d32aa9e591641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16086e15261c08fa8fda51074fd134442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc51416388327b5a00c3c36d5eeff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc576b2bc0eb3ebfa24f91f750ac83c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf51ffc6c9d96207a542c1a94ee99ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e296390409339776cb4eee26e51bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78720d05890afe685fd0e663eefebe7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981f84134b862e096f45576d505b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09f2307c1d144b7b7b8fafb17821749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34207c18cc55af7fa3ca065a676a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4d56923ff5137450c3b827df663b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbae1e80938cee04bf9906070d457952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0cb007aecdf74c8602f1d9b2a25bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38ad82cd6113c388a7c0e2250fc9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e73f88c44427c29372ddceafcc52e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1901e2d4107d464147b0ae0ee03a74c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be8344eeaabee09f66cadcd233dc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a0fddc12bc4d9255bb5cd6f4d47d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687353b25da238b509af727163ee632459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9f463478e820a7ec0ec31f43570d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd921f61b0f35892454aabb1e85f03d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2be51fbde2e98883f7965dce3b9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ee573e02cce1305f56a2eda48d0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570957099eb7cc238912e04039c0e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6bdecdd33dc0c498b8bbb699ed9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06817111a9e655f3f0eff9ec7768abd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c66b97e46b39e5527591bdb94babf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b7a1e7c6e0d0dfdc59467707af8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff1eb711cdd98003e1d439b3bb39569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874d0b4b0c98d4fe26e5c562a8cfd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c39e7df2a1f89724e5d355387e5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6324f1ae1469848f26d5026486ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8e4e9fb4352ece404866fd1efc29c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070b0fbbcc2b69dd09a96c2fd96a1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548b20d35b930116b9ab5da373230a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568d1bf21440b277f55a03167c44c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e308009b74d9975083540ce05ddb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d468f24482daa7dff766df84bbedd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e48bf3b7f588e025a065a149a36879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66e14e6935ca08111191fe377b7a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5634bfcf903f5474a65b441b4e8db581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118cd43b77a3fa6a8a3103ca98e4dd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de882442a13a86f2264544c2666afe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3dd17c570d7ea27234d7cf8ef473484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa05680c5bbc13c50ffc98358cdfca385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fac1144b59136e99f208b5345dc39e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a653f600cc5d498ce1b2cc96ebf4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd609bb368a918ed24269b9f3943688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e7b8e888069b6dda75dfd7f78526a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac51bcddf81f2e7c246e548177f597790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b0de7fac8bb516f3dfe856a2b79791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b43e252f2023ad851aab40f49818fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac876d5fd106a5ceb64546f2eb6b9c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3fb60d52eef1e55a683f1ee1900994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf68785bf0a2a58653b6af02334de5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb69483f5fd7143ba7e3e4f437e5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e427758dd5fd3f132a3dceca7a91a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda5a66c1b85bcd7ee829c30f3c314898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfff20b40c8d9160879c0fa8c00ecb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff356bb0386191c876a09458aeb24935100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d788a3aa001d60fe4d5699ce959710101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589390ac396a4e2b93f7b8de10c5d41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014838bdf283cf9dee818741ea7b9101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db291bafc0ebdab8717b2bdaac1b2d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d179cc8442cca65844a3b59b7085be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a2bb7e11e00c2aca53a2c857a9cea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336002e6aabc371a06887545615e6313107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e44ad18fa87d25a6a2611b22d571e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037f5d5964dede73df56a9792c2a83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f4f33cafe0954f9ffcd6af7a149f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce654c5761fd5740c9db47546c260b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46526a83ac84bf76a46f467f33ad6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52726a72da7e900a0ed3df50c1ef8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a273601e4c200c5d610cb436411a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358d6e4c5e9b1a52f2b5502854b0178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2d89366032021277c79a25466091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a2fed3a2ff050ccbf940d4a929d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d475cb10bb2cb48b13570b629743c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddbfd6a77e87d92da7c225bd946906119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5353e3c983174b344fb59c2555edcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854e4f11a1bef4ddb0d3ddab4735b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933caa9649ff475fedd3880ccae993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c6ec0b3afe7b0f4c793656d6a2f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e93e94f57f1a8b46cb8a4f6546e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262093f54b153178fdf1bf11e204026125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95442f54f09802dd469fd3e5fe2d958b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659556fef001deccec6d943e9c44e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16cf75e822d4e570840396bb34739128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5934b931cbc960a43067a7aee309d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f35186e6fbc5bdf5ecb0803a4b5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a92aee2f1ccc901f794472b498cf64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c10565198b99f356349fd40ea61db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dd98c139db974460e239840a8a0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a9531613d80c7b731001adcc2e17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ae29414ca975e77b092eccd96145c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b145c8631613c90e08a026f8582997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a17e6e1e553138ce0807b32533ec80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2092e5e1e8c409f5e372d730d477ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894673283c55eed56678666d6f4be02e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f479c91f1cbaf66bd39cda9cf2dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42597fc98919eb32412a0f16665dd9f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f257deb600accbc2314c72fc02892142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094cf24b0c405f8695608e5ddf2fb82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b27669852c0a01c028444cf8ab4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada6a91996c11e435ba6f55f9527c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3044ae62a25ba559b3df5e3b938294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb710a6597349681773657c8599930147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccd2d00bf9b2c8339d264f435d2c08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f11b49a6e0ff1cd8ce2953c30853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b89cfd49e9b10605e5aba5e832ca1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba6f97cc858570f680dba4b69aa29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6eae2eff394b950e20b7ac747514152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a8f077ea9157a4fd796285ebe9e93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343c0df4f3df5b378e3e30c850d475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7b655d2e8e0ece09ae8a9006d6c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f865f143a70665042f12faee39aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47da8e20e402012bdf3b6f485d761157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c31929a247d6bd81d1d20a17beff7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e3e2203a4a919f74b51727bf40754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752baef8bfebc35302cbf47ce97944f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915feaa4de6326467752896ebb825557161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151960353641b22af85cc51edd637f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa5f9b63c9454768c8998276c2a309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e49fc840278ff05292ac7921e7632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fb129fd701a4a068cd7c88cfcaed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449282490cc05ccefb051a605aef99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05daaee09d06bf48eb828c3a9fbfa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f5b940e595ed100dee748d247c73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbc980b8e675c85bddbe0f6ef759f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802adf47b330693a264580d0e364b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442652ca7b0d74b124fefce127243a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8019efc3da65507becf195d57c1cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2936738ee15314c653a77fc25cec1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449416e4982d6ea0524c1fb19f47a963174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de447c54c5d68ebfb72b14806b438e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222c71dd6e74f5409fdfa36251595ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba74c9a5b83def422a1641e9ad644c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632414e0c6895aadb6a86320a09e08d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b27ffcceee52d520c037f5be5e4a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e41fc5bee5ccd6e06d6acbe576a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6c375fa38c2f95453da3384bb88e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063eeda169900713a2dff52949c75af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80f4c41a947c096d267d9682e3e493183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fee53fe266127b121c04e2faaceee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a44f5820f758120d48a9eacf2b09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17bb639676a7d0d8136c0e84af66d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a8e09313384af1e771279613e4cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda576eeb9debe23e3a96e77c58a41c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94240590e2854d0bdf7590e406d62401189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e4dd4500f47f5d6450d1876ac2cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef533c4bdb89b49fdf6b33c24a029a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6d59a20c71615690fc4774c9fb18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd261531c2bb9c9c4d7dd2e1dd74c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5268a9bae38ad540e787ea2804a29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737e8e07c7df83ea27110525f878f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172b6fa0fe3a3d962138b2b648e369196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a85a25cab6637bacabcc0ddd96544197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b81bee8ca963d6fe267217ad42935198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c173444c33751cb8d2703dad1865856199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c77049829657bce41cb462e51bc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920128f530b9940919bd87f509d6e6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092bd2c11073ecaa8d9941c2e9f92c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064543f81fe4ed3dbaea408eff2aa05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3ddf43c29fac8da0be7b421de491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06146ea8b346f810c0f3917014b55c5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb66354348e1cb4647adca0b5590c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f752eac01a310166669c10e49887e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456ab3590f0a12d96c497dfbb4b1f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1802d760d69cec3ade18c1d4ab26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e841efd66431c04a60542e50c4ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c63430b2091a6028e6525632f9a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d81d3879ebf46f199b4a53696ef36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6d277750c62592fcfd46b1b27d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7fd6a8733670d3c3e3d38e5e0f6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c00d0f1befc10318b26844024c598d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561b49ba6045951d45335488a000e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e07abeb9f1e9d0720348a9c7f490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32610ec6d21f1d2b4f4dc286c81041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94937a45a96b27a67af7ee1672b490b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750740dd13fb43c2994afb828c9245220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5462a33cd08ff927eab4d636d305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de62d8b7eb0fa5da20c6b8e1d7a0f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27f5dcd0aea1d4b166ba79d278a22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041656b437d7aff5625e935bee35253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca761e88ae4a0f6c84c7b75ea78a51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ff08880c6a90663b37ca1881f42b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a9259dbc9fa51c5f0599f559f055227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786511333622a6077241b817f6017752228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf210dca503f43261f8a7917fee0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40529bce2e662e4e861351d13fc4c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810808253de73a77ec7a5eed207cfbd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb35a36378cd10ff3126ac23775989232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6143b69de9f7d31767534a50a9fca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b51e2f1b5161e377348b7e12ea17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001875dc22293a04f2721665212417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b759b1ef88d1d269cbfa37a80434f09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c4b4b6fc4b119be59ce0e77ac87b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f49c09c79b7229f13583552571aeaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129b5fe0950673b21653817f5173e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c6d3a161c2f2c1ab864dcd6dce694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f134e5832bcc3299bd38ae7154528241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6099dfaecce6bbead84a64f6f9cf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2ce0416f34f7f0e9ef301ceb1b0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc19dbfb84d6c60f24ef62bcc2755244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa461e9ce2bfad524db563d32dc14b4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756c83b874052ff59163c51808801a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800a53188f9a85010cbedf058719ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd75714f6d505b2280d63382220ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea985e79715f8af4cecf6d8e691e75d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7d473ba9645a5eb5eabc31c05c90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93345eacdd38739a886d141f48bfb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6d7ea4e0f890413595df1910b8a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb467bbbfde18e46d373de15f3350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b424bcc37ce72dd23370368fcd18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ee53d409a00d27c7aff2fb534cf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921cef5338749ccf9911284cc2764b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f559ae5b16caa79c142bd5fd6bae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a3faf714fea036ccbe037cdbe6920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad05e7504b329f3450c0542300b9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015146bce9503a0acf7f9b291536e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43adb2d143bfe4eadcee613b3d80c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5854e2b16956a134677b9a1b3240b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff57d6282b449d40fb6694ef875e89c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd78103b7812b6927fbe4576e92199264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7cd59a9c7c1a2a878bd56ff098d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe30211f475e1f91cad24d308875d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c15c45cad237a7fd4d066b171767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e40e05b4842e355b4c4a9d91c52d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c776db67a6e27cc7f6565612f6fdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293ba888767650737d35abb1f98dfa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068c33e9299c97067fe51d151148e35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846fc4c0cc301aae4cfaad210e3f12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f65efb8d963f7c6f3f7e37f2168f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021bcda079d2be280910089af12bfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2be1b257e3242d3f67c6400f50f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb888ade34412f05623e0c02ec8e56e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e74d234bd4394c0db5b7b6c08b6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37735df1c871b87a5cbdb4a0434a2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9920e6f700b1151d93e7956ab5f74c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45c6eab2624b06521efc97b7080c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a870fecc00c5f84d09f011980f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd96f9ef25f5f4dafb435ea9b1184282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d8e602ff695b6a2a2081fb98a4cd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20753afc56f04d1ced6e788db087c1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06887c58cff15c61f1b9d3d218824759285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abee983f5fea891e5b22bda3c0f893d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc8d9857b54a92960c57d6302e9ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ecb8eba574ddbc90672c4d4d8b23d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122546eef043ebf666082ddd8292cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3f569cc5a9d104e7a2441583bef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993566085e91a707234fc0fc92d72ba2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f144f12afa2e641ffe5fdb4157dc85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33e6e13d8775c7ffe71043bbaf09a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd261b876f65484a5c2c1b3af528009294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6568c81a61dc564b06c4bd9ca8bec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb23d0f1236918e3d9a36d72280a60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f001d8b78d92c5440d48ce359c4bc43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf9e03e6e5b4763846b9aa3981c67c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5caf4c641b916c19e62f21a550081299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c751b6a56cf44442c44e24babb1646300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06c20f1da6a5849501c6f1cdba4b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce32ad76403b80f799575ccb21f4cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326c2bad237b4b7f9aa444261670df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b92e85e23faa42e5fe954f05b867c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47808a3399392517bc8cac48c0c79b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057606d6fe040d717ff02f7e5e514064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcdb0dda3f74a9ebb61f155d966504307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa2d2b5361175480c277239ced31c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d77d77192afa3a0c13ca21ac11a858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e6af34fefedae800a361d76ddca5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b88ff3e3a924441de191bcd24578d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32183213d92436c8339dc77281b50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420dc5b920551e600225ab8e0519d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5355b4bdd5f2985ee932abf3fb531314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86269f1568622e1aeb4e0db8a2e75f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b7fee8abf36bd47813cda9c3e3d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd00777e709deaa03afbd457046fbcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b842ea214e7c9887ac10d565ee51d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed76c9f5b85d2ecfd0b13a5f5f0ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c1b40c72a1669add9cabbc648373320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2e5dff0dc086a9eb7e7162c8cb61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73e46e28f62702761215bb223a500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a33b6a380524d9a0377ff815f6f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a4aa9c449ae5747df4d4cc10814a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a5f5c5dac1cf2236b5998dc39336325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9a59d0c46e304c63790ce6c8c377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1726561fcf5fb13a772c8328c198a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1439092cc4c6155dd6860bb74144a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115d07931e527f1df37c155980cf5e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745212564aeab7c1206ccb0581ceffc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a77c911ee75f8a1d5e7b4a835bd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354799a0d2b498408a01093e20a812c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc53ed96aac8b526a52718def6767333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b30a03da2d48bb90526b9373cc14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcdab35fa4b1e4a31dbc1cdab0c66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefcadfdf1ebba5d82cd288602048a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e703b0810ffdcdac16ce9ead96aa43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb85f1da7f15ba71482bbf5ec5ce0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016b3674070ef03c28fea8dfa41838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3b5359a2a8fcb79536c7604c38b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe33bf65e6fdd3d5d35e57267309ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aba4e44555d978934fd807870e8c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf5cf5c0bb91c64bc5ae3d4b1462b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d896ef736ea188afd9180cf9da1741344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ecbc21231c2130eda46a8ddb21063345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b31f5a8f33f46e9861e4d17b596d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51fa268e44cc81d05f3ed16502339b347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>