--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714213f9319c888c7a1c152aecbf46d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452658c813cf84015a9b65d67fd225f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92324eac4cb2c764f15f68e9618d7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1a3d6421a83d5232008cdc0756434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb7f128cc5d2d72389246cfd13f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c68b915faf2079ca805e159f2307f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a11fe7c03dd7bf2af8db6acb50867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22ffc5189d3182058e97398b27f5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f35435df06bb5588d0b80c137072c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6c422c165a0af4ccd2e041eb2ecf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a0b024d1aa46eae297714a6740f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564c9f095004726dee3a89de311ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94137f201054c4916394b17f843f2bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683230880ae4493d0cd1ab41448afc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df788faaed09aae061ce3472da0bf4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55b5ae0255eef82fc2068f3a1a84a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8326f91cd5d04583c85aa949344f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f7e4ac239d9e471b9de8169fcbe7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc7b857d208c4b22bc23449733d7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea86fa4c8898ce7a307ec057d9421e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500e208dda71cfd616c1aa36bb9f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd74b343dd70591eea809d19832eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ba5235be76c2b18180b0caac9ab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1479f82c86210593844d2b223547f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde945eaab0e8fe67f8d1109f2110325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9924d38bafd319741fe1f5b959a93226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354942bab52b2e7c190809d11f024327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2181a5156854f55ea114e4fed07928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898e1a731e14b8f531828ca564cb87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39009984dc329438cbd30fa95361e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c52865441e9bad609502f88c60eef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732492d2082333512ff4027d37d9c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ec959a44a79b8d517b738a39627e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e12de1d79a86eb2f368ed772765934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2dfa0b1372f4a7d4480c5ebbacf3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679fbe67b16ea934bebcec118732fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602adbada67c26ac198df67bcbaec4d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b07afc00830ddda39d44392f6643f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad76296b2fae1df6d8f6d333d57d4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ebe5398651bac31c2800e6f7a7f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2c4743c4825ad2574622332eb50a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc18b5cb11b2517f5133345af0fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871950716c04786a22f022c0ed668b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696292e3e8047760fc09976f7e02ef5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75beb44b7a2226f59654c5de6d5d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc48d4f15f401cd9c3d7022cbc20446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed45d404b4d2a5f6ae0a15d5cb7bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c59f8e32dd6b98fec612a1d10e59148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013700a20fdaeeb8faf0e309a161ee649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f41dfbc1b736026c80507759ef6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e179f3cdc205825bfbcf20a66a66c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d121a3918a3d93bac2b5b58d90be252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6000f91b65e1b8f30bd18c6f6513e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d93e957712f891d81cbeb459b41454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce3c6e71d69afec8e79f41820ab4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a7bd0bdd1a06e5902032e867a2b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec29279de2bb47552e952556db04557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553c8e64fa712e3470f1ccfa38c4bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf9d9aa66d9fdcbfe5e69150ca15159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8a0e6004f44eab0c9f52b44ac44e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce76cbf299ff1001659ed39ce3cf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afc7bac33a56c01f60151af613886c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab9dbeaa7af2073b0838ac3ba792b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f31899322423b061140425d4e63f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ed3b2742740e8d9120dba1e8d48165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c6e91fe5eab96dd26855f13e360b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f8853e86b8187c2b0c7a036dc88f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dd6bcf01a076cdfdf3cb9d7c897b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c40dadde21c3d3e45b56b8eae53969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14019642afb63c4547a4c8c47e2a92670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4e91a7b38bf46789c799425227b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda1d01c679b2edbb339c87ce1b15372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d106f8a96c6ca81aebad3a9d1b8f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85faae62b7935c2b736fb0b2bd68b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dce0b68b4d52211a0d2c9cfbfa384775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3fd7677d6587fa619f6aff33a49576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c3e663845278d07fd704d827b77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1483f0d8aaeb23c0da092d17df56fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe6b614bfa87873fe86f767752cc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829ecf77c647111342fcc54935c41fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd0773605ce32f84cc3b9ac45ac35581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5168df3cccc4e7b056398b3866cac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b1faa98a1dc0ff6d0b8e516d22aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703945b6fb8f0d858c545ade320ce1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40160f6d5f8b390a217ab50d36add085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde511f2025d0549e60b00865bd0fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b501b1a27533322e68de0b66796e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173bc6e0d1fcd10bdd3b6c3c6dfeed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695035391bc1233756486def582b66889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3149e3191399e70e19375789ecd57990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0346b6de7c06fcf8584310a5f40791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085b021e3b1dad3ec13d66b0b9c52492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e6ba1203774cc74b84815c43be89d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0289747ed0fc84722718346ba289f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ba7775612a467a51499103ddb7e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae4e5e3eaf52b7224451f14d2082696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1d01f44c0680906c36c26a7d83a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5cba0a52e605da3df42226253ce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6c57d6ffc22ae334b1c70fcde72199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597214563fdb77b3a824dd69cef43e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b543a243ee2ac010d260931007573f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd7f8659cdf8eaba222fd3e14e9ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67594c0489f9e60109c53c5a4b75d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2091f984c655e481174209e14a69e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e91461de083432651167833af4552105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13dddf64143caacd3a587675c7d35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6842c8000f81f7984013d733e151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fbcdc3d06f96bfc7a80b63f2fc1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a668c60aa6f1d1364eee55c27cfa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae06c427dedb6841b90a405ddd8f57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e37c884395d1e3c955cd09ec301d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e465f6676dcf34e43e8aba4aa7d94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518b323695fa6289fd05b5d222cea0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b331c977df538bb0ae62fd8f6b11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163dc70419fa58186482b7de2c801b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695c7262c767da600ef96655a238f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2eae6660a691e7345e5492633b85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62387a9dfed1cbd2323fd5a1620fcbdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500dbcce65db29e295b26a1f5327d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835480d9da9b18ab334c17bad689d71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408821e00a7d991e92453d8086ac0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c86dbc5c07f7affff3fcf4eee600122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944df473f54ed43ea45d7ef4f113a3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7be17ea5e31c46beed0485d2356d0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969aae11c1087966740326eb7da99c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d901fff1004bd8060f2c20ff6c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2b6e592c0e93cc967af84b93156e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec60f9c2fa4d1f8719191a5cb2217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3469c941b2dca9e368cf7d942dd314129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0f494072d2695e8cf6b41f47664e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ad4a1f878a0d5a807db8f3685252131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc269128f82824de824c12aebca2551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0089ce65038dd615eae30ca45d735133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e038b9bed5c2a5c6bd9cb53042b11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830de8e6d9eddba88af928be9e735f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5005dbe6b1f2e7f3d412416aa900fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a56dbdbde267997da45f5a079627137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517947d44b35868e2f594bc074ea99a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddebec34f7e04a1d3613f9aeb6477d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed5b2bc53e2afd75f64c827ec7e18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de447fb56d0b95e199f220039c56d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710872fee0cd29b490c4096d30f81f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ce60af4c7e8b9f14cab91c40653b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab5cfb6a0f5048c46bac4292b302b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf67b3da64500024da0ebf098fc62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f17d8c4e4b474fbdc2b2d57af779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ce9d94d8377f46bd2da3a7395dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a72084114963962c1002a037adc8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1342d587fca298a6babffb49f1334a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59706a8c9c46dabdc5c7cef9ac4c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303e9ed339c167f108abce9e4f5c27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15c80b17d718288ffc159340440df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de151f2315ec47cdc92c54b1ad7c1de0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e634829a549f8b42e0a0feca2196b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae6f904add1bf8266579c7ea41ae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b61902ea095b893da18e2605617b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9416032dbe04dafa62b415c0410f92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17143cfdbfc8d9b7b86914aeac41a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc47c50f12e8b15e4c69b0831eb74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc031376627804165b0ac5f53981565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4943246988e4f23ec6aff4f27c268161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db2220d8f6dfe30ae782d0488ec51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d617d72d9bd00b61f5ac6e7ded3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab99abda3277a4b7be131ea41ce18b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f2700128c71bcba5ed1dd60be6462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c07d8986735be2625acb6c98962f64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ffed6c2fcd5eda1b3bed9f3ca2f7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef0fa1c0777d69447b02ed346799f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e932f6670aebfff8dcafb4aebeac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fb40eb485aaf058c407b82d60c5a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65021203a7858f5476dd1828cd7cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac223b672250131e6f0a6c8d88e7b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1748cb83c278046699c5196314c98a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e33c6ede56e048fc465619763712174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610d547349f073ec7cd5f6380d0a3e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16251e11abe3d7f0736ca762663f6f55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff9f2b74c6eea0ee5f1a75a3832444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155746661bf740e4e15cadcba83c5b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d5bbf3df0f1dcfba7a360351f63e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89bedeffc2a77e1749a97a46fe97db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98bc82dfe5a07bdecab70c6b94d60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29d51161f640a0e479683d6a62e3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b64d9f6d812fd952724cfd55dfca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2a1282a046f4ff7bd753d60e6bd01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767e491137ac1cf091cb610410d9b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c75a83d31f236dfaaab89f6c2c7c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9818f669ce77a58b563ab17a75468187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addedd09cc14ee89bbdfc952daa1339f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfccc51dd865f5d56833dbb7371405a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9372366973a93f2b31fb267530537d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7742e17cc6e8f65efbc0497672e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb8015aca2d16023fd130c8e49d74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04827e8f1039a69ff447c690ca32375193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef56f550e8268a4f354e99501b8a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe92d4ee71fe37f072a26f773e5e4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9316ed4c22dda9f9d3ce50f852c864196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d01e782614ab38d51632542ed8107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004670514e11ca5836412be79fe6c3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36853a264b98608650b9a14f155c153199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda7c1ff056c947cb5b2a9ba21989ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07452b2b7ffae6d55fe82df3da265060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ce7a01063fa89f9c9d2849224c91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa12242cb816aacbf46256d8c743b6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f220dd0f22504111df0608f7ba540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999836a33df46173240703485c4cc14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade0e3a0f030371c6e8acc99304594206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1d64eee352779b156c7ab2cb766f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4750958175e5f65024402fe624f0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f59904c5a13a2359efc83d9a942ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba550143d9d21fba18e92135da0c78d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b52956f52ceb5ba5292f3e30510d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9df254223736d08b1b9b8593d86fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf696613e8954137b140958ff6c3ae70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f931270d0d8991e71cd2a8c9747c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d91f11c5d6cad8d586544d74f4ca0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f64714da7e48d7ee0cf949d7b40782216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6579a7a5641247a29b05f7a345ded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1715cad25ee30fc1b070cc5954f9b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20393505f9ce01f7ab9bbe17144ef22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c55611551f746a54c54b461defaeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4967528e4b09f313bd7ef4784fd6a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a96465e69228f7362fe34ebe87ab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4596fc1d6fa2454b47f21dde75cd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eae4584209d4b722ad8add1f19c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eabed5b3c4cd326711cb8dff5c3ede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ea7e333280c20f04d86927be03ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c91557b9ceab22d721332cabdbf8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231402e5a338387f878cae405b292fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901acf7da27880439194260dabe4e6a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80426290fd084e3a286149996c4c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357cd1e6c59d7332e0b971aaa2e196f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7715436b43282b69c6f3543912ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244711a47c93ea11f0d89aad5aac27dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8307ff8302f8ab39ab4ca1dfcd573234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e8d1f382ec6881b082cb4ad49fa6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c6ebb189f8a3ce8b11a1a0162220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6273e7afdf384cc113821ad165f37e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ace8d748b921c9a3943b604bfbc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14791a70013c5d70433c8a3789fe6927239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961d71a332b6a61655ff72c7c6da22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f01c3ffd758532c438b45e4ca0e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c3da2782c2db4eb261fb37be1b11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ff3b8e023abc116ded641f88003b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c32d7666d21aab26dbeb46356d4772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af452693cf803b6ec95b371415efbc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3314f503a1b0d909200a08003b737246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efa59b0aec46c60a12c4776fc7cef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92492a726a0e66fab2868da4a83c567a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33c1b0d10da1f50fa08a57cc7c3da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57333bfe03c23b5dcdc40b29d95f3e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3d9e185d28ae2ac57da92720e4bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc5b5dfbfecad06143f7ab7a40dfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501faef70f4f1f8ad85c7e8be298dcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa2b61ad4fdb9b29f27501c496c7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579183ff1785545fb6d1d5c3254915d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77b94088aabea88c7552a4a906329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a00c090750088402d21807dfa747257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bea6c1c2cdd5e088a3d972e9021048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623645857a0cd0e1587cabc5d352a544259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1660767d39b7746a810d693bfef046260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd8f37b0405d56f3033f1701486d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767bf59fd447d570f56d886e51785a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f79895325c489c47f6ae307a6ed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f10f7991723c9428fbca596304de8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d08a315b71791ef11a0824d85615d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd5c2d98da6c8557e3802a8a30f42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331d3cc96bbda45dd8a80d4a292ac6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac194d596393c5930a87a5c746ab0d2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069469cc37b2f1b05291ddfb359e90f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b5508a4ef705fa69e086294fc4eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2156f4457843fc0de0afd51e73c0db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18331d0032874f74c845dce1a81c657272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196940071dd8f7f9a3a48ce12436d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05437a02358fa4c613d8c3e5face0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ab15a015776d423b545301ae389ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573b6c9e72de4ec1ea3919b1eaf3d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6dd15347f8c4e280c2f3a7e99e930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14b3cb52503b0556799012157aced278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a1d10298bfc6655b2f9d34729e6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f9c9e8d6091214772ff1ca780cee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9323624e879470ecc8f161709946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a5029b04d18fda8ff2609095f53b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4f1a74bebc3438669b89184e83c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d212f02ed3c80d5a8f5e2a51bd730f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33abd82e93db5a7d549274776554dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fdfe152241863e4a218cbf459920c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487f181358866d8e42cdef36594524287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c5d6196b41304968c8fe470a28b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a2909c4732b5519183d42e0ad077289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69580b5b3644ace65381f8b44a3531e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74d21ff76a08e37a385c676e81950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2226d1bee147dbfef105ec296327313292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5764c75fc2c65056b939b34aa5900293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffbed489137c060ed3928df421896294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a3d341a4cd33060621bc189ae764295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57214e48f4abf210d61d3b3356bf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24afe06b07b8f2493211fe3a756e9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178d5879a9d29adba848ce46f898fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0898ab52bc4e36eb3b7ca6b04a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9287682cc54e7da10d5f71011da83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ed2f9f49107004c343bd86524e5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5844b5f6b975847386a5ce3a0dad8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa4a4a340dece7ed868d17681ab67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd144f81f67c3c90c144212333561bd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d77b50c9a9f000784efb32a7e7f4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992aa739dd8ee3ee14219f42be35e24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb75dc3ed605afa28f8406020575b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7787f68387781a2a2f475f16f1c02d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d00f32f86d782d969e0e056fa1a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d050fe3df73e91eb5e96f2d2ace49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caab7b3d279f1969e9476de5a2c871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3564473ed58f61f9ffc3e142a4e68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e526843df663294472f22287d74ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a12875eaf4b38a36088ca1939878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b41368e588ba5cada3ca358e51385315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4dd70f2fc223434956a2ed0d5ad2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b911f628329da761b306478ef500a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84e8c222b35380523f6f686e39561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d4b08caf014c1f9d7d77fb4c0874319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe773293cbdbb34cbcf6c72979a9439320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891693b161bd353581e7ccd8cc2d8e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad042beb00f12be62b9e0c26c65bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c900e6e5ed734fec57d91cb20991323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890908e491a6194549c4b1f1342bdd85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9919b38d32ab2af9e71949789eab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909087f676f268ceaa3697edc70f114326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbfcff59dafba993b55311f4e6be3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5b4851af9f8807fe87f146071bfbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfeba2c214fec569555e53853d2fa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3d7a39190d093ee3f9ea118c528d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e08c508e1bb40e1e00f08cb29510c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b563cf9b911eb615d1d4b637764d5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae8395527a85998a993c927efbfe6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77c2cb29763ae77045f4e25b2b321334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf63e75003983dc067ac3f4740fec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b75c29b92906345104936f6ac7c8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b8e1d683b48ca2c8245532587cb0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee747c76cf415665f5c10d750e7d30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9f6b8eaf53b13920fcffc940dcc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9fade97aba023d50144ab10f0009340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc11f6fa4dadcc659b11e5f1bc2611341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d195e45e2aefc93181692a0d9a52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d30531ddbcfc0fa5eb223b3fc950343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a4db9a0557ded56bd0c781485b48e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b9ff95d587d2dff0673a27a15314345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ed4817c81cf7a6f9b00e6a6c98325346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd6d37dd08a19d9adef3b878c6fe9347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c6e6990ef3ccafe054874b83246d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c143d1156099e05a69b83714aeaf192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f77bf3238a422c2189a81ba15c3273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ba0ac2a5992da8e7a7d7f173b1664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe1f31ede530c73c6a04d5ebf48f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f88a5b055ce1419bb15caafa73afdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a516095aeeaf8dfae9d112475c667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391e2ce707332f284f64e2fcf456d568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f075a2defe1a799cfb4b7007aec7c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220861efa3c2fb6b621b8b47e7b6e0ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c057d72dd912e23945247a8a7c3eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e96b2dce5a340582468279dfcb4dcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfac38a028a1d14f9d6b9ffc91e77613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454749d9b8becc804b02773c05142fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8506f39d70ed6e27bd246654e81bfa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8af9318e6e4b1a8a1b047ae76b7eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06cc8b2e8d85140b26429e664d68f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042332f0aa8e668a1aeb22df1e1a71018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4638ba2e57a5e2e0c28e80f852f1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22a3b015d1dd9a4d768a32edc147d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19821a87309115883e1157aa9f005021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba8e2e48bef81eab47f1903389015a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d9866a4cac758fb4d57916ef8623023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3c4d85611e6ec1d3297d86ee862624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b9c2452a774a5e30524d6c7bf59f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf8ed03c448b17b1cfb07d7f61e70526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd5dc9870339fddc31afdb6406f8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3915296440a6644a80d3c9b5ca67e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563b2f7092bc444aca2f6df389b26e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d89020f631b38a50f5098981dcb8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb85f81594008e248d03932c1e05431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f92b79350a31731f5b454c86ccaa7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9bb7ae93fa4f07f63299c8060f2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db8b9b7836a847a81f0b176cd604834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa800ecb107c0ed7e9e6a26949087d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c53ba250624e3ea27a7e8eddcefa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ce57d1d3265b28d6dedaf8d0475e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a87240c02edb426fe799a65ca15ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e5176b681ad3ab99078456474522e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee6c2f4f5db884a06bf1e7d01e1a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ecea86e0767163820ea9d4cace7dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b001409281686c19d789229ecf566642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d38bf03399e9461a9e2a3bf49c6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51f2935f934aed0b835db2f8caeaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47fc9845b7d8348ba237914c63cee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead9efac96fc6a982889b47d651c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ab3924f4ae6a7f9b68d747a1bac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76afa468c4863dc22c97d729084d1f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72ae209ae4743151a3be4fa718f8cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548ca652a2d49c39a876bf3f378dc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4226ce50e48291dbe30539f74307151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea125766d08de432e461bf7d06cc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332029e34e011787d0fc6fa48d3b013053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c4edd18e08c73f88ff264f274bcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa629c2b251373a8909e8628de88855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d155473d9dd6997e6eca1526a984556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc70bb1bc0ea1cf223393a999d445957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb14239415d8950d1d6a3998f391f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda5ca32fd70c2474a9df6d9e65bfea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cef1b4fd056f483f8ae387ab77d1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56c1a3528760995b5f1557ca7c48a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880ad140728f91ee8810e800cbc64a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36b9a00134b473400bf58ac2bdf3af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9a04aa02b56becef5f185ca7013064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed3f3d7cbd72285365b4ef5675336165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0d5766a4f43d7dfb18084e5f36e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098403b993794e219aeb38cb5e27fb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee378d1dbe5174a217c333b783cf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27513f76ddf24653f3586cb98008ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eef0f4515ca63c60412f09ab8d2a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7f04fca3240b3474bf9a886b7e6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeeed108abb303d5d4256be2e7a3ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95316e7573a047ea15ef81a94a902f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89165ca3815f42591780f6648bce8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e4c6fb132f91f35f929645b4d22d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407960cda835c3d93dfe9bb75effd3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3afec2a7386fc363032c6576d0ad677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01494cc4ed6b22ab5d98d1957812d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8bd6c312ac4fe12f67473373e5a3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64d4ae65ae6bd919c70c83583f72c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ef6bbbc453e87972d7472e1819b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d0c339915ad173a5b58e157582b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8da4b15257b4ddb86c55323de048683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d127703d9d3492a77d7109858f4a8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3fc975fe4aad36d567c8eadb407885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb84522d4de45a2ea3e9883cd09a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c5661681d99cf16c4e270191b08b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104388ce8be8ac2b8d481ce36eae959788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff054f791649342c101085733e81f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1088e061101e358459d52e41d8e98390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520bebf109ed05169b78c5192726a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab574bd56f3faf324718f5536af6cce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24311d67ab9b64494b48231da5c6be7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bfe5392f6e368dd2bac12fd5e37fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee5a66c1421d252b41d2193e5c95395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b331367382069a7e672a740f1762396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120218d13b21c69659fb33e63ce167b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738e36bad91802200b65782f2f8a5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590805d4324c43cf3c4868e00a7919b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2db8719dda26f3966c9862626bb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f6d0e348b52a630aa5404cebd7ad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595eebfa3a22f6ab38a1f6447ec01c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d07b65a4416d5f9963eb5cc61232103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c6c6a44fca8b0998d624b6b7fe8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abcfc2f77f63ce73ee0a995b7fb0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796bc2f6f1642f17d9189f758a44745106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81a20f1adcb3a3e6814cb3fd4617d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd3760e54ae9b384ae7a6d0e335c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcd16958e4358068bee8355136bf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa06916f3310fc4164c95b656c777110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc072bb4393bde40c46f839ac317657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f04ca0af7c3ddeafc903b3e30ed2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8e931c9ddf9415fd220120444853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d293e431463f80a93e96b4d76d9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb958660d96822c4eb6ac7eb48d01c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d970803aed0c7dff96f363058f75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279d785c2bfd58e8e4ee3218ab5ecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bbfc836a9d91855b1b834d4060020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052a8fa34b8660b0a710bf52dd2fad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689627823ace915997e1d36a1cbdb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebba5cbaa3c9c6236bc1747490fa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fb594918a58243f49ad5892749ad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ebaff3c7fe09e6ce1499da67d091123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae7c5f3b5354bb4109fffc3f2c5e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f52aade1f9f143f91620771c0ff34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15b7740e5f96a4eb76fd090cc819e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed0c6126607e470afb804303eefd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ddcc2dbeaf20171f1d59fa5185ccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf51ffb03209484e8053be264d65c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c01fa37abeddd145c462ad241ffd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159994176b3322341c84226373ffd4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b3170474ef3a04ad4e1ce9b7a99c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6180b4983f4f9d74b8182b0b839d3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a5ffea130d5aae3a79d239b30c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d7c274dfb88b2c12a7441801e9904135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe599929a646883d8aee36d6fbfe8c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df00625552b0c33f287d6e8c6404fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834eddc616f2b94fa2713a671dcb523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc860140681b0aba48428104c7d9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911584cf232461e5fdab07449957857d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0492ab192fe1ccc355bf02216d4fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1d686f631b731b74365e9ae732087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255765426e7af8137b381c1ae75363b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a84df507f68d5bcac11b6eaf2a5bc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda77cfe6cbcb0aabc43f475b9ea297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af5ba73dd82f34ef877301dc620f93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88ebeb7634aa2a76839d8e813b276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691b3cefc40e53b67f9cdd171641b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145301b046b0c303fe3cc8b391940325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429ddbbef047d98554f1ff55ba911a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945f3dd78b95fd33a7485fb6fa7fc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35596a92aebd16ea9b51b2a9f56a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162312d7a2ba39fa93e731f197441b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b830012d03675851d8525a6da94431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0449b5bccab0ffd01fd595779d248d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdaaf9b263d1635029cca00ba7418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643d245bebbd6880e3c5b4967def3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaaf27529ccf637fe02cb8b28b98bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea350675493db68fcdd44acb93a03e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47a0c3dde28c171c64fe6ea1a5687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e48574422881753ea3df506aac2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08519ab7b24ac60d69a2025f2a2830d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d5842741c7cec75e94e187a17e92a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85285c9d6af247cd7e5a0e93f0b59ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705353bf5e402b5ed8038266cfabbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e87e72254dffa15a3763ec415dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eba2ed765d94f5381589fa1eea2c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668769ca1b1b3c97bd0c7a65f1cde8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5f3c65b865bafbd6b39c27fd93804169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1567fbc0898eeb915e2fdb0498171170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349146079eb04c2a1077b9efec362c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd5105388ed0ba03a5a1ea82e2f4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ee08ff66bc8128c7031d08e79b56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb0b2f0e8d8253acf3ae98873d228f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba7e85a9caf6a9da9ae895bf5566ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439194419b26ed9053483b592537c4f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0ccac2925b3b02ee155cb79083e16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e37994a5a9b4b96cd62a4b84122e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e4809ab67732c7f7f267c4ae1a45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cdf396def7d40f92645a6835b0717180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa9b824d8d4cdaeafa7cc3048d382e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6d034522f1b8e269d9add16f03b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5cc581a5e18f30f452ba2b92f00a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a88d0c842803dbcc98d9e714fbcb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd7294f785584163c59b8d7c22b607185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa9d3e1b931217b42ba21a0701bd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173260a6f2214ecef5294de1f649c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc915d44787f4ff0d3cb91299cc26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92276e8499f706fd5053fa5fb9b9228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eafb892a98d943c414fb200878c06a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9013c4670be6561d45ff39063b18f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af25cb4d42e9becd131af59a8d5b4e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98451795c3adbbb17fe7cb10e7a6b231193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af34e756ec85bf3fe41207474c95b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4575096dc4c2be200feb2985cdc9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2181a141680fc0211f06758b4e08d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e006427397af5d8e1bc6ec3bcaf74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08f64034b007d8c612f2a5fa698d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7431c70c619ca6ef664a66b66afe5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdd31ed31309167203abb5f8b5996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a324a15e3d802a89ea7da540a5a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46bee7b2aa5e522c880aab8cc8296202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b5a483d37280b0c6821501c9f509203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f4d476bf1dc94818488291760fb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7297df4c435bf1bbc551a5d96f211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf0f27ca0e8a83114d68ac490b212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2625b4b7eac56a91f14298a281346207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1e856aa84bf34f0747540ab49049208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cff6f6bf78dd650b7833f7d50e8678209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905624a6b625bf9f10579a609c91e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8953b6f9a10e81d5645da75a43341211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031376637c256b28f2ff7fdd9bf00a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b07c5dcfc955580fc171547d438be9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29aae71f23080634395ae4a14a1848214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af87f66ef931090a98c36c118d594215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c9a77527a2b62c4ae52f78f727b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbacb21d863334e035b16daca3b9a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90ee03673390e5a48f6457027cb37e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8316ce9050bb85984d28c9afacad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8e7dbcbbca598366b79f2a3c414e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569a9dd5e99fa35f6c6dd0dc207c7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50d6d3f1d0e9bc42a0fd563c1bf96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c4afd3cec10fd9faa763d0977a4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eac0ec32ae9da4c97873bf8ad010e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e595c44c2dae59b42ce13016eb0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0f78efd0dc57def1b3f3c6527bc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9c03ccb8e5d28f1ee8eac3364c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ef9371fe8663d6ea9cf4e2d3c148228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c18b0712c7bd48232afe3343ef20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23948c3a66cbc4cfd59f3197266a77d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089400baaab79fde9482b2a2a9bf8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca3057f3309ddaee3281895c38b59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97af11dd8279b95936b40fe5c6820233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d22be7154b219b07f962d004d2509234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75058fb288fc5c3679ad185f0735fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc3e1726e946d3393d51df5ba5029236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6140d9a6d25c505e78414b700ec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134ae430d05a61a6f9411390ffa776d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ced806105d19853ff665dede5ebb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ed5a206132a6ad713fcab05b2bc23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998667012ccc9620258a54c7593da585241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d75b9f9129db2eaebb85370697d01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e70d80691bc6f24c6054f44ab109243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566a5cfe221a2ab5e1fde3b4c57d5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ac1ef7ecadf937c8d9373c69ee55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88383bc1371b38dc0ac15c37020c9926246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f139e310448432099be6c9b6bab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e228093674c7b0ec6af9f93eaaac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f1d0d35fec09716d1d809086cd26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e9124ccf89ae5dc8465539c1c46b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cdb1ab2c62ed5e15c32b89d231f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07ff6a2e654d009f8072f66e708f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3a6e152cda1ad3d9014739bc21bfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3db68fcd5ab8def25297b937f7ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b54c7236bc081f0adc091d30103e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9c2ec2578679d3aa6e359c5b7fa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e3c9887bdcc5322fae08678a7a8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736095e5c9d81af0057ded4bd2d2c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1944e67fcc17fed94fdbfb982057a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73cc1e2213a503706ba987a4c10c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651f402f4c0ab248d5106ee9b33eae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647edd3dcc974effb89a22569ab8016262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133cc8c9dc2976ab7d3cc60b31a42ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13a64f09e0fe0676957739d91819f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f148d4dfdc5a1da1ecae337f720bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b696821e6d4591b44140534289d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3a515ea76abf68b45d3b95ad304f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440c2e3e1825a9b50b5bf71d0e91fb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78dadb44d28161e7326b767cd8b7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a561ed50a664f46b79d69634a9e4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc1fac3141dee9e90839e7e210d53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a687e7dfc41436ba26d89d1ae267af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937867c20e844319bf39b8de817ba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a589c755f5c8f7408bd4ee279c8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5088f91cca9e0a299f66e1fce24b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece08479ba8be2f89c797a9ac6b735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea92568fe664af98570d7265146567277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedcb538769c2691fa15e01e30f8dba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e183b6c58778d0b467e0f1616682d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d717e14445441113a9ca9510044be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bab6e7951d0b84ca8b731fd675496281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f90452a0106d0cc378a9ffd80554a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6ad87ccdbfe9a4af62a5574f6e4ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75cac5f61b608435ab8fc99a7cf2eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a42f3131acf251c38a1fef487d4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da33ef54dca86d363eee1dc617a45c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9508680412bcbfd2511a628d854dfdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca2979ea9c14486b7c6a7790fc798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd99ca161cb064ee049c0c9c5087d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128ccfb6099e3c9445e59c820db1ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409dcba630c4544d348adf2a02cd9f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c743096a6fa988a50a4cfafd0a75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42020f60e384d2869f74249469123e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f8e3e71a63d00f672bb619f2b8f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95f4985d93adf8e1936807c73151d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d633fc6219e68595472f5fecaceb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34c2e8d907966365d2a4d3985286e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2e9744c41902deb44608cb8ca473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d63fed87888f6dcc954f35d28a418299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da586483d3fec82375002a58ea8605eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660ce66e340bba47057fad169778cfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d58e1ee2a487f36418050e461966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128c0fc6d6c1e4fe97936cf0075d41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d0d7263aa3f783d551fad3ee5086c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f39cc9271fcd9b0ee77aad54d2cb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1c97fe39a592beb8d78965aa539e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a0f390000b2eb04cf82d908fd1837307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ce54317807c38b7b2c1c4c62126b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b334a33d70abb5c27a9e5f7585771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933b2a46672ce3e80eeebc8cca62b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991a5d9ee9afcc8ab7ce25e0915f10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438502327f73c2c00e5507a6a274dd9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4020958790929a920d3d535c05e89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c02a875e0e39c3691e5813fe600b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243717ce56a466d42026883b5e972af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347e7a3745187878df2ff6c0d9fb4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ada1e0c1cb42f9982d25d62af765c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c25168e39da6df9c5062a18da782db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1d28085e8d3710663610e55c8f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd21b6d5cd7accb18c6a78561967641320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffa496f290c803a75ccb7c1437f82c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63e4e1bad2a5e35e8fa473975c3c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0536dcdf844873b4359184e53bcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ff7868767b621e1cf71a6e16939f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027de6fa06950d95d2ede56efb90b32325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>