--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc86afb9ec454334dfd81e192b6b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf32944aba4092061f4d39e81db7dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287d0cb137c4abff705b071b3fe3c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b72d851e29c25a5ed25ce323e7e0b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c4b30172e732c91f39ba013070ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa02963adba9c7e7444156af1013d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71bd8b2f541278b56b3f37055deec87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da955e32a4c0b2afee5d26b643eacfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df65bf1c9c3e3ea67a7a163b7f77ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b356fd16b087e53dbb977fd32c62c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663add72890e501d8b621875ae999d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4367f35500bbc9ec887d4dea263a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36984ef64f970b417268c99afdbb01f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa0fdb850bee80c623309cb9d5abe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd57ea0c02ce6f1b57f4e36933abb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab847a8e975831231b1e99ca3a07116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cea0201541c34b8a25294e2dd5e3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5795cc1d9448689e718bb1ee2d87018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8cc7751121238fcd656ceaedac90c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38216de8f4e7c9cf927c24953f88a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cfb2ed77a817639f1d53d3d8b42f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c413a426ad11decd15d2a81d750873a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc2eb502a59ae8c5a36145810039c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0870d98f480e0fe595bc2e80488624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cf3e8642e72dbaa83d3d68057ce925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0bd7e03ecf68b8d38726e8146116d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e3e5b55a35a0b85198b54b2e2ad6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b019715642a094da0dc2e71dd3b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70eab5400eee1d9400af3ea15d9d4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0202510f8d8acb6bb7e9a8fd7a5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a4a1e3a86540e1e8d6396c1eccd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817529a1c909f44ae1e0c0982f6eee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88168efeb03b8620b36fd67f29b1e1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432313fe76c21580abe4cdb1344de27334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1629988a2baa27b8bfb049820cfa26335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce7120e8992443bf1da45e4b495f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b1bf90be3c53ca03dc08642d30d5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be3bf06caf0e70651327a698dc7e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed830a4aa9644adc5b8727faca9a2bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b5657c18c299782bef00c7c9dd76b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc76472502b850fc7b7713a8ecefd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b92e116c3c9ef9e8e56a0c6bf66642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ae55fc542cc014fec9e7f3d0eec943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8987e96e0eb70ca8817d84bf460544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74351d7818eac4841cfac108bcb08fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886b86574a36b98d1ea5bbce076f8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60f08f6bc7ce92ecf6e2e5996fdb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86469fad9d767223e9270f0a7301d40248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d9b0a5d0ec0251c8e324de2c258a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f855e91e13507e7c7744a496380fb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec162f5263369d12b648bac0e4dca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790ca9e8cc88048c254df9eabefe8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5619a86bf1691462e4c7edf4f7ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210ea1d246518f84b492e9f7ee50bc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576140027e843daa0abe608ead31be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b812c521faae0e79942d3f19927f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0162f33e6742fc4da95ca15d9ee27ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b50d60b175a5f24d19cc6cacb40ca658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd5cd21923e15b20015349d9e0b3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff85a87d2e04bf34869a908e1bb5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e4c93a96a81bfef7e567951c51d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c63e021202cb9bc6f3eff94cc6397062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552d53e188c26da3811afba7ad3d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397e9002b65f190b18746d1fd3f6c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193463af8323784eb4b1e144a2874e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef0ba7c8d4bf931cd1398b7d6934466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb730ae0094a0546d8df9c8e7e60367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d67e30f91082c9603dfcfa18d0c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fed73be097b4425dba7a0b99fd91569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efadf40618944b5a3c2c4989544981470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ccd5a19d9de627296977cbdf26a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339658e6a0171b49b98fa091a0a8a4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b045590b7adc13e31c27fce431fdf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11a0172bcacba80518e23896f9712b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad1260fb2d2715ff8deffc1350df9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e60a3354c6307e5ae3a35716c85de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496b210bcc61021fbefb794054c24f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead26dcc5efcfeb69b339d0e5cb21e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed5376554ee0dff97f8bb3c37825dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fce44c8d8bb74866d49b6704b0d7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17f73f4246700fe1567ad896d35f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374353312d8ef5f953794303fce435582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae2f547428e8b19d0fe5bacd1bd8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0b1798957189bff18c25dd623a7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876047e8bea0b20abc5f6a225713b9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124326f59b04b5b2eedc8d78d1eead286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c712986881f66dd009a680ac515287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde3da8b32fe5dbd1b95f195ab243188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83243cb2d55588230367ed73274c3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da8e9de72ac8a7a35c6c5cb5d109590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fa933afab56f8a63359d014da35e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f78387b92401d3442108d51f38d4c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a92e1d135e5869aa7c8461414acd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570190d269e9345c0ed8943a54b65094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761ea9f1dd2b41007781309bcd6ff795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206049037a1679ba6dc91d52795a7ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f71b5b73843071052322850f2cf5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4730c7d855a6ffae1a23829bdf7bea698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d71af2eab693c77a40bb966e2b8e0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f92531ba5d3a3e0c95e206e4c69a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0844bda8356b6c151c0e8a836319b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae77a74c07f1e31373b7c683195c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271805ed98dea0de8f6c863f2c702c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5934707358e1d12a122e28cfa25c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac428bba2d4782fab4511716fb15ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4c7179d19980a06d2782484009450106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558424dbb445a309818287ee7552cc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789817824463e0c114831a589e9ca42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67bc9d5c958897ed1eed523f7f07a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089630f72a5147fe22d110bc55b46192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae3c729dc21f387a957aabe5fe72b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf184d66f193de6cbc3d8ad0a9330c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f203f7f5c260a03b45bed58ce4b4773113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda44fa3eddc13f46ae70d2018d6fbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920aa9a6184d260e6e643cb3af27125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fffc2610390083856cdcaf17da767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eaadc9186218c8d595dfd143ce83f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa18ac9db6d284e78baad9cd31f2bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2f42d4ca21a5f91875eba2be0bd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6e45a199993a98de9301529ba959120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5f182338128f3d39163d0dc2a209121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff636f4a59c907c48a28b30253c525e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca6f84946c734a65159bbb442fc84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40916eb23b652196d2df4fd67b5ae00c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31842b4143370e8c62f361859d5614d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d8161055c33f94b2673c398e89ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f039175eeea1310092b2e914b93f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bb679269633c36564c767646f7eb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596115f26e0b61e1f94573bf497e32e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e401fc2c0d88c98769fe38cb12710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d64c8bb4d6741ab8a8a0b8004015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8454c0e0a837fff5121e793b3659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55335f26c21ce60218864be2ac29c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398ae19e527b8d287b94f9e28ff483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64844903bf432d7649adac83033ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5de4d3794a0409b64268b99101f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331e6ee71797eae1a5b63ac02adb8f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237f428a9ad1ff6354105bf716af1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73720c22259ae329964bfad165474dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b9a9c6e97a7a6375cc783522bdb66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0c479ff833bb6c4d1054ac208d28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50423b59e897b5da27a310799adfdb4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ffe78055e9e935ed6bef6c05fb61e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b97fa182c870ce45a09bae6389cb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c81e3de985eb55fda182d7fe93cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206be05fe9e32fe51e0652918faf85c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd064c9621aa1554e377a521571c07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5861f39db75d3406383672f8568bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d2099b16048a415d8bbc1a7792b7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5044e025d41587bcbce7a9dca98e99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58074f0f2a69154212c894d391a14bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381def590e59d3606dfe58bcaebaab3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20fef80e40ba45400d6f840d01b07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784fc5475860189b9ee4ebe00d076b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc613eab911f6e7aaebbbda21f1a10e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d010b9c9faa8492cb200232a9c0788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3571bdef957be8a87c7cffa0fa759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5864b069a54ce0b63996cbe2bfc6c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952ed9d01dd2b8e8e1c9400a6ec65a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb5d8b410238fc6495496a852663d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a4ffb37723f47cc60dd8c7a7b13e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f58b2ea08c7d404a8ca83afa4eb6fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ffb570296a290bc876d76cbe1fe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d829fdfb0f377b18b29250ecb96de68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985c7916a65ecc29f2339e72274dd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e6a67bc42adf3361e1543b4733ee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f06fe2a6f0ac8deccddb2b018602167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac01204364d0883f437f665a164d221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6554a4904661dad79ad6217a51d786169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875cbf41679e3e7a8fb9de2666de3c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc1f2059c0dc5e8b5f7a59af80e656171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72e670f837cdf9dcaaa9732e3c809a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548779d480227fbcfa1b977b007e4271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c75942374f7faa100846d2702e3b82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25b99261cb435ccca709e47b2cef0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401cfb73700916ead3288a02b81c7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68449f0aa8b342fdc62a2e2cba49c99f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f5d9d35b1292af320d13fe91a5d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788a62cf1acd36f2e31f50cfa70cbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4a0fd76297a5dee8d4abcc04583f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb499f5e564b627fa58cd576bc00a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec326f6601e974b704324d7e73447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24174695e89aeabc0765ff538c7bb33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157703d92a4f41df1d0649ea757bbe65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7f4305abc470dbb54551f2dd3c8ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8852ad63c7909305d9f49e8c14ae2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb549aeff37eb6c144d9cf2c0a08eb2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939d92b99d0bdfd471c95a8641ad2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190827dd6914997a59a6173e2ea30cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c5369a1af53fb2bac93daf6619a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e412f7883b47fc8f54bdf00b0981191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8295e5030682ffb4f3a6c8c92bd36a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba3178241385bb157a725964ab068193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9c38ad13325be1883ac52a396a93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384f3e5185784d068da8a5806cb29b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b5862b232fd567a836eb1a78691e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf886f397b272e44376f0cd143da2eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35273174258ad7bcb04f46a97749ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16a7ec2f1f5dde06aa437992d3996199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4942c709816ce0bcb4e1e0313a3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a1b1ae5d6a077648e52a414c957b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f51703f98e6e7cfd9e6dffcae719b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576ca4831d904637f2ab2ce09850be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b1a8c6481732223b1671518eaef4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734092e1bcd4808ef7139f0a4c133d03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad2c1a023e07596f9cf43ab8d1f18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d21a7d3ee583daafd54573ec697a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab553ab9304ec20b6cfd6bd1208aa44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f3fb78213fa9851a97914dc5a6b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842ea88dcf02929853ce2405f46aef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d27b948c909fb6f0cfcfd64d3fddd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eebb94e973602684d29f2a07fd617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092b34fea764f3fbf0252523912ce2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305993a3280b6611e64e2f15f7f73dbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e46e03eb284c8c630cef56c17e4d55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3fe0bbd9949c2372c6f2b73713c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185042adb651a64046a8b98fea1d1b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c1d59bc0d5131f8c24276c8622f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71dfdc3697f52b3c83e836b07f55e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5fe0742227a8d46183bdab0be7670220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df1bcf6a8d864b301d8b98178377fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb6b0add49e93e2c352928119a9aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8edae2053744b861d62f081f54d3ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4afafdb4923485932600dce76f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca3a164491f7aaa75e114b3e95879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86067a3f108d6297d1ed8d2771b49ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc86ac3226fdba3baa2ea1ff541f49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18461b3427a10f171003a81f76a018228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1c7bacdedf36d13d129ff30cec34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9167f2d50f7d51a5b62bd6caf74e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a76e1237706ca3d62b13fb95c3095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ae29cf582a0eacd34860e104cd8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6550a309f46c7e06c94bdacc41a2c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c652997740f30355e32e6c40b17e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d8a21dd7e5068a2ee228d367b505235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22930a5c188bfccde5edd24492888d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6ea747a3ba0088b8fcefc85879a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa5f4c502adbd375374b0306bdc4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea5c3a113045f88588124f010a6141239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c66dbe7aa39247346b9a92d463d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b237732a8a0f546d821e62061b0f0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a9064dff16ae4dece7136a4770e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683409dc0cf937ad28424a34c4462f48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbdeccf85d4dd281fd1d389dbb8c37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ab77f557da19f0091da0a564cd58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119edff8c377976de715bbbe648a90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e64f4175c4af40e61de1fd07372c72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d8ef2963b334b8070cc4dcd3dcbef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58dd8a772ba0a3a6a1891a22856d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42b9e2095e478f56beda6a8029615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee38039d39895fed4b650efb68f152251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2fc3a700ba1b5eb8ab89b30978873252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dec6f843bb1ac6f13385f64f6baff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1e40f205b68896db3fbe93a26e96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40967fc4ae37b554d53ebbd14f331d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf9fab3ba7d2766bf884e699c02db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4b04ec83bf970dcc519510efbd24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0581e511d6735ffda6a1620e2884c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79d7f7bdbc0ca95618935c94da394259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fae10115a7c4bee7350cc98399c2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c7796acb6f68280561bd262fd2647261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72d6069716e6a1a252f02d22c0b05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe8bd8448ffcd2acfa12ff6addfa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5e30beae72e6cc71ce718705fdcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232c5ac65fab27e6a93d4df50cd313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf61ea7430f59a48b119b74d54ebc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d871d4582990c18d1efb3f810e05a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76932342a4666ec863d8179d0f856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7048627ae20e51433d99909f8b9ed2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e605fc23ee82d1bf5400b02d07bee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ebeff8acaef10b57d9765e7f7f458271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94156ccee18e3f9cc2dbc6b5d06ca30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fb8501a64b34a72a99fd371a14c4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf527fc61908bc0fbe9816a2ac082f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a02b0744c1ecb4c80ca1e0d4d3851275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb57374c2e43674fd28847032e840276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137ce9f0c26f2301b37a0a64fce146277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c9317f035b2f486440c97dd54aebb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499057f2a7ffaa1bf893c0246663654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160a221004d08df0934e3ac3f93ad7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af54c59d0efb56c4b8e2e05984fe24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830527a38841e990deb3e3dd4e23a98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9e11d9a2efb5ffd514e3f4c55b4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82571bcc32cb7b6b9864128fef583a20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71564270fd378de44189b8faeb989e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5887615963451331d140ca80c5c9fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca6958bc953c6a1f34df1b452ba7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2c282b39a3e231514db26b5528d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f190bfc85aeb9613263df6f8e18305289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d1cd3002523e18cbcf1691dd4413290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74221799ea7f80686eb192ca94073d9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3cc06b96951c3feaacae4e6870b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9950b7c8b56d0ed6db5dc9393fc2f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf39aaec9b11d88fd3fcd85ff2d0744294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d46050a4859f830a29968a984b1d2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a46ca22a62a44ddf2e50f3fbfe925296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a00ac734c8aa4b184b84a3d45efb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b3b614288f943ae39a0ccffed544298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4a4008c17fb6dce43b6c34e0192c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4402fa46de2742063c060054fd23e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f829dc89f466a1c3d373301dc4e685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0845fe81437aa49ff64d0de54d3a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877b73d8a806a14dae175d460fe20a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1cf3536730b3c54dd7f41a917bc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e69f023d4cb52938c85cb6fe8dceb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0fecc1981c61f40a8054bade42d60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac9ecab2afbfe5b49c8fb0fe8173cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac35d4f450b5a8546450a677f672108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074263a5f7c4b6697a64e102939a06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824153dd047c6d45b83880ca70d18a09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90f4c801a79993318a32f9bc99e16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a0db90c3ca72619a7b554b42e336312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e969961b0f4b6fee11f7bd916c4c53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a673ca69c260d09528eb71b0005c48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a62b7ce7cccc4ceb50c6b3a43d9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ad780074d37ee8e3a82c907a6485316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7913095399addaa9588c745a1d989317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e48d6eb0493c7be8be7364bb54a64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771d1901f75d2eed4eda9daf41f4ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626617f4eeb19ef427ef71c333840ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a379d909093cd3541559bf7486869321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc684f3e202727b1973c7c49c0e45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76478e062368de08beb1bbe3886d46e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28898c13ddb3134ab6934f0ffe116eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2dd907f2aea540ff9d1eb29a51b5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412fca9b00c7bddb2bb57ecb743f20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f896ea7ac8b7e9ff9f9feeafce30b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab395d746be60b54320b0de4065eaf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7665187ab8a21cc3a316c0254530329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f691d387946b9e537cc4b942ae88a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf217e6099b0c11778d1620a10a8aba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2cf11ed15e209af0fc271e602fc6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac276b8b9fbd61d07a68b47744c04de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d0d18368968c3a757a2b3d7a3f87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e268d4952db5c06304339c8f1fce8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417395c8365cbeb576ee50c9a7b99e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aae18ea0d7e928b4304efb57140bbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722d295dfa22412c2af9c7a4d3a35f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da6ed295b5994eb3b6ee526fdc41e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed88db9ae9582b70cba4756953fc9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef9fda8a97a9927237e9038ce2695341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77cbac7a47a8a36dab5a9fa5e40e94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3f0c639d7133328c30e931952f8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b35117c7f74dd6a922a5bc278648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05864db23aa1775f8265b27d59fba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fc5d809df8ef22c157af53ead95b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c7f8ee06cbf30a27b8210b401c44d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55adb77d51ba8c42ad964ede1f15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a045f8bbbdc75bc6123aa761fbf092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053254cd41cae3bdfb1a525b99a042c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9c4bf02651d44ae90aee5ff2833a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c2960d54d4469f871948938213455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010caaaf410bcd38d35944c7ada3986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dde15f9ed7ff3e03f8184b5eee6737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee59f2f2742252c03d56ef822b5858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad3df8596710a70832ae9e2c36ba99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b075a90c0c2b1edde193abb7694d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4405d93acbdb248cb2219992dcce5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb81d3a6a1c8459a52344a217fac6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f6d04965aaffa2a06077546080b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364a2ea9da69671571ae575fc628d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409500be75a42ddc1b7e2ac4c78e8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5a87393300861c0470a8a214990116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc4b3042d5e2f72d27403d542762517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7057d02a4fdb31a9fa98d777ffe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48ee614ea9650c62fba87d029fb9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98341926947b3969ecab484d49db195c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700dadc23d16c76c6c9440af09f53821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f91ce61bacd7d453bd00daf16b39422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18d89daaf306fc6f3b07d6d6b747a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f842490b3388920f984a6f4d98c2d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f7bd01f62e5bd315d5e906e0dfc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5edd5148b912e9f9a60be084735c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903a9ec4f575ae158f2080fe6367b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd43e2732c427419d278060579871528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1257a37404dce03105f135264b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a802534d1365fc2e9a6ac8379e6ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11010fbd654f0679675c80a4ea0d258531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e32ed211af517de0bd644efc3bfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6affb45c9c902272b12757b7c23cdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce179c988aea8c2063247f8f9037b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e294f03faed26930ecd681702ee7d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fe71c1e94dad297a20503762c72436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36556065f8d8a25412dfbd7c49a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e3c924fdee3de879a84214b8109338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720d53179d630537f4b73e504c1aa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af9bf4599cd2d0f2540777f47980040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f0bd9a4e34f333c6d3d9a282b89341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d8970f997298e910c13b8f18fff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e7353b09a5fea6d109223f6ec88c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda3a4638622938ad391fefb1992c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8cf93b584d2858be1e9be5b341f0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d94497844c26179ed880fc883c8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4acb6b6c3bc97f6a092dab532ff5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667b628ffb2b6294c6b2072b41d6fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94a366390793ab297e60127e6c35249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d5d4bda894c2879992c43bd87f2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959232230e4ddb8799918115d58a213e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286fd8bdf5d64ca3195be251256f8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7c28cb1c5a190e1e0563a643bddee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ccb684bc766807018d7d14759b65b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463091e3cbb55bc86c67ff4f07957c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b1601d5998dd33b4e6781f31ff6f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fec605037dee7d3afd89b443ce33057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a8f1a84f70816d31254fad5323dec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d003798a1ac4c51a1ba21067ee2321d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754c5ece66dffcc19bc45d81d7fc4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247c0b9a61e16ca0e986c884ac335b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfa99d7a534c901437d0be8dc881662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffe08cdc90ec9ef19c2b31e9c514163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666608a92c53302b69a3688cce742ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5289a4dfc189d238a3125690f711eb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b5943d2bbf1011b48b661e34c78a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08f255e661a892ae2594858f1f44267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6b9ad4b2a2eb39acb5221148423868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57fdb72d82bdcc7dbbbe3f79047a0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b734e0660a6e911c9577dcbfec9b79670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aad56aefa1fdfaa2f44363e10448f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8375b76761859d38929176f18e32272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe49b9180514f479b11980b4d5030d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1dfa75cceb2184446cc0b0c23a8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb503c94db90c709c3e413dc56ab575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b7283c46336f41aa28e951a2478276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac3dfdad2b1a677b0c11f2c8aa1df177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e42dcdc13c0cbdb45ba00e06ba2bad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59632916e2fc672f9c709f57c63d490079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872f219ef79a5548b20d2da9263df880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fcb6a7ae7b2d579dbf32886cdde181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94be7a7fa7c2ad03b8cee8c5d655e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f520a52b86322047315a687d3030c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a447933d1cfdc62558c083dfbabe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82215ed45111113b333e23987154ee1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112907206dd4a7d8561e3c712e14b7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd8d671ee907f084f3f459556705f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d771921858f7b626631c3d3d8802488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c44b10b799768c1dcd64f1d770d5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317769b1fc8941c9e07bcbf3d98d8bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd34261d1a8152fb72100ae9d999f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d2408d72150e79b9464817a96d1d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb347de73cc06dedb31801a3c046dd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475d9c68822a4b756c4a359d03e60e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee392d3366968a021c3aa95c43e5f4c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b70268841540e83a965cc0e7877e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817df66c99a79bcc5eebef5c14dd522297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd2082f4c2fb584713b0c27079db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce37365290801d3c2d49bb98c1b42c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32309acc7ead41900055fd663ff6b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c45d227da754364d10858b65c1c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40abeb37ee63f2cf6be03a5fb858e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd59aff2bb649f6f8322dcdd5ec831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bad1dec3e92cbbca635f444f068085104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb1596cd06a7edaa5af0d85a24f7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a0770425526f3910f3542037cb78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e9f508be590b0b21eecdfb2964d75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd850b7b19d81b4854454a39eee4f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23498f044ec83436c73f5e959434f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cec3e06e6e886787113dee6bccdc35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c539a126d824df66f3784df9cb87ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc4e7742ef137442211a4b431e981112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e8fb57d2c6115bc48b548234bbfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2c1ee6d2f10a32cb48d2b32f62c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ae2b06c6b75aa462911522030151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217b734de479d8bd9532cdbfd493b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40fb62461c69ee1dc5617cd700737117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfec305cdb739799b81cb976dcb94f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5c7e370a6fc90dafc1628f48f3c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e733b0f0541e27700238f1a50bc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78587470072aad650fb43471e39b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31a6b3cb97c429722382ea70cacdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db376cae0282ec857ac1018182b9d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a8bf88dda4073b437e19989be287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4355213dd335c928e812ed250c8d6af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de19e6f315830625c2c846d22ac080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e6134f24ef709365eca65d3e4a09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8fb28934fbebd40ce30e2e6e93537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7070bbce7de0fcaae1b79ecfd3880ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6ae45ca2feed144d0a33aea1646b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bab81f555216c062ef53ec0431f15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9c2447447a75c6f6d0df8532e6a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a9e3d0cb64039f1ecc58720e28ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff95c64ee3370a313cc0f09f7648bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92cbf256f31d14a45557a72a681b32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71e6d1203b8f302cb81c5c0137409136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535dfab5243a76c2b5d6a9869f949a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014022996c006e9a765b669273a0e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c82ae0c2a1010eff2be9d307753e46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0febc8455845c6cb8a70ba03f40322140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4e1c49b4d25b2b4aab5e1116c4769141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0e9b55d11de02af88e42b1a8a30e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976b085c798f36cb9bebf9a0f0a458f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da931a8b48d1208c6cb666c35d9d084144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8b8908e4dff1d29068dc35afbfc28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306210f3eb94e755bf88690939aef1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b03c9266a1047ef82739e3da724e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461ba9d196b0734db660f58a4dd165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44a521ad40231d104a7cc8c50b457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e99661b25bb5e9e19b78a0983e89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888168790b3cb8b40f0ddd3509a2619151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b37835125c66a345a66e0594636c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798e9ba9f92c7fc4caa6b1c4d499cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566b9c47d68fc9621745b1b20ecf81b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670cbf03a0442efe7ca5994e2008e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28042cdbb0256dab1af9e259721ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55630441aeec709661662ae442cb93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e08a8e434d6c205a8159041d09304158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a0bfc6d7f2fa01346f8782abbcfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb27220cbb890fb41c381e263ea00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39d837bfde57ccafd2e95dde41d69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446645d4cb120f92fdcd195062b9c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0004b10fc0eaa493ea3ae3b5753d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937e3e1d9db68709575df98456ae2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9b56f97f7a3dfec100a66c925516165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a44a2585a90bb7d1bc650cdd20cba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0309a0bddf7e83a387584f0eae53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940363892d5520877e76f1e009f6295168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc170bb1f411317e9f13ce41df097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a867676ab1d28227cc2025b2af989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbacabde1806aacf197356df1732410171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26220ece0e3ed81e0f6b615a3a6741e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5412af59e58d8e4a8d946aa8b21e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c01fa58610875b579e9b796095ab7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000be92cde7028ad276459ff3f1283bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f31dd3789538ce75d6638cc329df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c5285aa2109f5bf37525b636aab8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2daf875120abddfa271e24b336f9fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205409e2a358da2e806355ffa2147b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c2a5acd2c770623f311c99370a12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46b2d1227af61108e038c6085e6f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb435f586061c0fade6cd4a5d73b67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12c66f47ccafd6e907c38b61d7539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d449aa7effe51312f06a09e6628e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d22e2a74f55cc02e7708a60885c238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1c226576797790fe35cad3f121df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5207fb28aea828f4b8d663583fefe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efef452552731415aaf2a243b145808188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd45cb28ca663ceed853641461130a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38fd8753ab76e0f9ef3c8df5de75d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45469aaf503878a1c9b72e7b7f1c63f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4777cd7cde893913b9abf3f606226192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9efcc52a1a04bb67758b8ad3d38753193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be1fe25893df51912f314dd168406194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa75b3658ce7994759e21e497c179e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccdb04ab0b066f71f1f3359cb10774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefcd3b992c5acbe8642006f5133ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552d7fea1b1c2d9f855183d5db3f783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52316464f5a71fc44074d1ff9b094cf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898b34e4ef1f323fd4282840ff7a00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e3abaaa64c3d4c83e0e7383e6502201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957fe36573e39e9cff8751c2c4a066c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412039545db6debc604bc5fe24140e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62c71b1f6f9b8aaa5200f5e9a40ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c6fece73af50911f4e662c164a861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af52a10e618e35d76e3acdce2650f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f76b072ef06851923ba436247341207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c547bfbdb1c8b7794348a326cd4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd637517563e6f15e1362b65d5c3b3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a9d7d3cd0e0d34d31f222b3005623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4eebdefd133db8faff4c52e6f1d9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace01ff995d2c4d79dbff1c3386b30f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dfdbc3e3a183550cbe6b0e561284f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9fa5717e2f90c6b1a37932283e37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c2078309c009318e685eb6ed4b9aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d68c38d0bfa29add9a6afed9c04c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8d40eadab881ac4c9b252959504e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3632fb1524ed63164a6e182701cb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c71a22fa203a88ee9dbf75257639a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610398a4e095a4c2c8811713469946d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c19bf865142de41cb2d705c94c6fc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d36e5dbf9da56e27c818a6af0cb8a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a228afc5622821c32a25cf263668f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ffdf32f5447733b29167251796b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a6ab255bf6b89bc61a6fa975b0e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8f254b6667c4cf42ab1bf122f1b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc97a87a417525ce5683de181260ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05003e75c44090fada4b8106ab19f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593009b9f200a776d0323b3c9119ba7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d0a0d8bf085a910a2d6ea669f7eb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b9ae68867825308ac37819dbc857a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38abc4d8800a9631ebcf34d07b3e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494064a79701d6a4bf0e37e3a7e5ae0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce7d640742b87969eff157ccf1c94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5ce1d589ff004b3c8a0c96394820235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c53bbdc70190d809b1442961543bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5184dea0296a6c78d345d21ecc04d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed797ac2c53bff90adefb465b48fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fd5aa5ed208844e9dd5a9e032a9de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83896e2811a9a292a1e216830a220240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182055c3d4f370e2c7b187765b7bf2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3527253abb5ca15147a5e50d7c4209242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377942055c90134d5858ebb997502d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680306c3955fa32f86ada141838eaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3c30121b07d6aafcea99706134cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e41d2cd271b1a2c04368d58e84f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88694f19b2738dfcdf1ab987ec7e1103247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208c32667c98ed539c6bc1777bc534248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c640b4b41cf689999b5e974bd03404249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f5865bdb490e89b2954dfe91342f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d0d91f518f3130f8d9d604bd5ac18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24342c3f8d5fe9012954c2ff6348c46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279eab416c0fd7537fd9dabd7d1c797253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75257e7c44df5bda8eda68b3b965732254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f82d47518ec73fff2e01d4f1fb6b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545c1bf85955f5ada99e282dc02fb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056fff761a64f83d989eb85be30470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241354a67fa23a6e40b00aeccc8f4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4d3d84da2594f29b86708065c01cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8008dc6c94ef5aa27022e9dfe126b07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f29e6bd33aae075504840950c9b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e782d6b20cf896971a1b9a05c0ec74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d8247348ed494e46ddf9cb7f78074263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b046a26bce20a3eb5eb01eb34773264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e7adf4b11da3bae162d0300840ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb710bb4af12a45c55e2f217c3e93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfee14bdf5717ebb25f7a6a732ca5c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7cf90ecbe58035ff4c2b114626bb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f17b8e35457ab378127db2cfc6ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc779b52384704ef8ab17bc5ca1b16a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8265c2ff83e803b1e2de45848ec1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646dd3364b4fcd28cddd51ba646cce7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ed8dd743191cd32fe084a522cc34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673945046a5c4a0c292f48b09d2059274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc8c5bae143e59acf517240637e5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332fb17e98c527d2b5d0fdddcf5e9c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce402f4a228330fd620404a4ac413277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f80519184e04f1844d3cb49af9995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84cc958019d52a8dcd5b3f2f4d29e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be38e762933f2b1c1fb6575e3dbde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eec080abd233c3519108b039c62c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a95a9878d5531d32b2bc56a2ab6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa48c882c4e78eeda742b80704f4e90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20043e1166ddfc591d6c6b415a4b5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b427a36a36fe8015b032f5f8224616f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467e1bbbdf300c6de83b69d10e4768286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7339be6cc88d35d3dd5c62627af87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec275f889b63646db1c93084d0afa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044688613cdf6487a9682712480dce1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba49dff18ed702ff4f432feaebe49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7285d6084b383481bd6c505b38a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0d0c709de2905cbe766a33580dde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a90c61b969914a0056ba4bc49d84c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950678ec2d92f0c4aeca7e2c12f58ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b855a422d757208b95e8acffe78585295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c148b26117962c15f63e0ab1dfa1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bcda74ac7edad6c38f1962a9e6d98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777863e3d3f7ba97505c02a072c88780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b0b51e5d9185e7dc1f04365962fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ce92c449a88706b2541452093006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f7a35d59a4517eed057ea20a628e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38a72418dc5ddebf81ccf4d8f184e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70865e1df5630a53233b9d2a2828a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf531a0fd4cd939180092967bbbd80c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627223aafcff93361b2186dcc01746a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce26ce18077d50fc04175cc675693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cf389ab7c3681cba2636113decc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1975d7363f70ece386d541facf61c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aaf5a10fbe1231e4c45628950e2a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f4f952d5383fdf9f0cd1cf44ca0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637012cec2fba9190ee90b5fed9c3201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaba7424ef4a7bc596d0c3d0d577e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802398f0ff524fe7b40bdd6bc9c5bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c57bfd4fa3cd0b96278b96f7a2559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27b5d32111aa2a31e6d69abf9eda0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943e1f193e3f0ba5300934629760491316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff8ca7214b64aac767274297e4a38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1eaf48da5afb62cd4770fb401ac0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3fdfe6e4a9abaf8fb6a00e41a4d6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa55032eea4892bf0e2b9db7031194320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277647a30c4123dd325757ee37e40492321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eac52074c1c689e5d92ffdc8f98ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e54a704a4693eeea8e351a6deeb9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e491f1fcd06d60cfbc665faf948e427324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adec3ff4b0307b927365d70499ae88325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>