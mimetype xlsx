--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccb64522ec33f80212a71c2f6f8e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496009a7c029691f1cd9e3603846a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d1ed5e7f36514eb15e896b85f842d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f392b80e3c83c6b60e2154407a454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f02a3eb2020b5bcd4df7b865ab26c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3fcde0d6706a9919385dd925a7066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765609a389885f82edc5fa285db39b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699e9d11d17a6bb65a4550ed7cee6628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12bcabbc3d37e2896e6635100b08c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5897ce75efe5476081ecc7614660310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56145844452e809beba24183eb4e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b6537810fb6fc9a4a41d89a5d875012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6388b03471b4431b8db5a59494f83713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a018c513a2bb0795c1693ba1e02114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb74d8a1f997898888c147bd244e5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075deb8a188514b2924d5b0d96ea30ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b8dcdf376c51aec4a056cd0564f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e920f2e7988820181a5d49baedcac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0681077be98bd63208e49f11959136819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b870798b06124e0607cd4ed0e9b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640571388ae7b2d44c06261cdaf29e3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aebc4ecb66b4527d50da351fc1a07222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40d74c40943c4e442b0d316859d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e2ef58876e5e87209198803b47cc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ebbc5dbae5ae36df200cc16c366f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751d758cc7b0a42224968d3aec184b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a01258959f0c373a22e8513479a3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa45b0d346eeb86cc5afe1e5e939c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287ae38396e7a507eda6d10044c29029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204546344a83b025f252b26abc153f8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a53da5a8ad54bf4d044ee20aa340231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70b490ae9a04347a495d225e240d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c56dbef81358745f6ee40572f011f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c24f7d12bc4dab0b61acd3699827f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77503a52ae2f0f6f99e2ddaf476f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac109bdf4f287ad546345ff6904b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bc6f2f9faf15e00e23d98a4f7fdda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddffcbb627802f48f23f6fafdee18138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d8b7a9860574e3622457a3bab26539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c835dbb615db5a9cdf56d5bd267a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c569206a2fc5257c47678b3d246227b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082160052a3c0d783c05b001ebc8319242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa25e5bcec7d263bdb4809b13d1e3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a32675d0237f72f2b2a7473647576644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4f4c555523ba70f197f19ed7b4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb6b3cbc97b1eb9f77645bb0ffcc9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450f8fa616435324810abef2dd156d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cac6bed332d93062fff5aae14e53c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ff6040dda68acfb29e10e1cd256c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0c6a70141c5932a2c3e3a0124f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c434f81e73ed6dea651b5680f41a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611fafeb0ff5ac39433a7aaa4dcb1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462538d7d4151eaac62de1faec1f85153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ec09be547b8f69f51d525440583454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a0afa111aa9791ad393873453b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bace9fb4359317fb701ad3380de7b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607858e3d4ccf023a64009da513cec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8272abc0528b2c1b756a78ba1ffd4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4e231d0f95db4bc54aa47f18711659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baa7acb6c8ada624f0d094d3788b6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627af4320a0de7470b1d5b974ca8bdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6ebd0ba7201f2462cefc8bde10ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beade63f5ec2bcfc48a29f32a56fab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cd88cc84acd8b3e0e83c7fd86f2fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968921f46a0f2d71c685d74872510c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325b2d0bbc0458b53d97986a08be8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64997a0f4d0fc6191bca2b9132e2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ce2cdf633999e97fcda3147cbc0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce567b1270fb964953b344a746cbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808cac6731e28f54f1fa02a606399570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c75fac4e8890a4e91fa65dda93a20871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb3c16cc82d8d971eba486ed61ece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd7e4dbbe9bf35432840391099bd2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d44142dd97cda349881f7eb4bebc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562360edf248950e636458c8b6304475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac33675bd107a67ba0a4660c3a59db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c23b8f925d58e86bbd1c2455ebc9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f388472e174090852ccf8491a4e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61dc32fa27f12c6a24bf5bd258ce5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7977d38e7eef10ea845c4cdc8648e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a502a1396b58e041314b6de0f08904b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acdc71e0733c681e76528ae8625c8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60fcfc12c884740940c381e462ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da330d7ae0aba3a2f60fb014b9b4e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aae5d3aef547670354364acc9d8d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b61b9568456d2ec4176f16a26ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb3595626c952cb0737d121489a5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2e3d6ff54cf590af9ce0ef6b3fa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a0f10b89c98e47cbf0fc3a62721089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c983132b4b166a0182f239ef5f1e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61c60d4631e925361f146e8fd103b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a86138e84a37d1c80e7bd748cff592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288edd78c552fd88e0e22d4ebe15283e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f35522593725fba2f7722e80ccf1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141d00e9029bb5d7ebb6cee74c961f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189b350cb38b80690f65ca700134bd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf14a8a5d38d1795e9f29347ff3f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e895a5039ab85bec2f363e7e80ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c13daddde677af7c50ffa20d3462499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a3eb7b8d4b6aa3b8172046aa28e21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e475f5266922a20a9d2a6cec5a466ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc7b8945664364ff8ea4402bec3ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b221c07f9fd6051e54f9d5e6366629103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b900b85a229ac8ce0a04bddb2a8f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e249f651d23ed4d0e453363ee2cb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe766f28db15233a4c38b04721451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d727128ce6a3d8d162b867ad9478107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ae5ae44505146b55e5e2ebc676e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcfedc0f6f7abf90b76fbcacf65f76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd81ffa5224f45f3560e00df14038110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9370529a8cb9d032d9c22257769a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75f2f1f8ac7491932174117be22eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119ae12c4856b9e7994b5dc55d3c25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bb42e08a78bdd8fe4c87eb5192e92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e777e53c5528aecac7d5895bd4ea4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1102f8b61ed90521c2347eaebbaf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09822c10c8b34a81031e0db4a69d04c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ea015ce2e9e06d552d807898cc6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab37a27eaa1e3729e8ff37c2fa37bc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ccd472e355a78c09247bb3b29e425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a3e961f1db27d98ca5e0d9389485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f4be4e3859d688d3588ef5dd17f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff573f986248ca4dff6690a4c8750a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209101ea2f122995cb3d1070b52286124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149de0703c58d3394adbe50abc97f14e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cfe373c432e049e4b480bdb07b15d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47478d820e09e3df5235e62832b287b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d482ea1a963a716cca52802f4319de1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a682426a5f188eacdcda2f85c319d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf2c2a088c7128ad4257406b89429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1be58225d4011228dd447b326000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac0ab8e9e7e0deafe54c4c64000c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b09cbd1e9848fc350a06786753484133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332130ff04720ca97da0aea1e72fc98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298854415e5dbf4884774bbc1034c662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed606ed922938834f1004d7c919a5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c2d0907a5bae5e29b1d91c88de75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b9c7b3fd251bd9856d02e4d77dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98654c25ac8e2f5d22b6bb5876db3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f0eaddd2d314d9f8eef51668bee6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d2145f045812afc92e2d67aaba058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d30c42a4287d445e28a0edb774c6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab9f69160eb19c2b7bcba37cd6e17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98c305788e7de4b46d6c9b804b362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172051186c55f82b7bc13a4dba9462d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574a7cd86f7c5848d60bd3f46138a19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2d70019d3efa8cdb8053ded84664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787280384f1bee5a33df3cfd97d3bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee449370208c9e91570221645f76c781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c969250f38fa51e04273207fb73f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77932b4e9633f69227698ba2c6ef9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35c790d7b5c87c93b7ac686e642d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb75907751ade544993f7b3c70a92cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74460ee68c04f12f0eb15eeb02956323154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df30adad727dbbee3a16c033086decd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b031be07d49d836055585cdd732e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501f624dc78ca24a31def9e1eadecbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62207e5d062941d9ed05608f488c92e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8253ff63049987a4a76efac8168a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03804f58bf6dfe9802e2d64eeac44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98c01155858dccca8f0ac086d91d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f07cb179f4b45f8e49c72b2f6b9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a91a64b3c695b506fa655e08c3f8d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4dacb32498420ee1b3429ddb3536164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc68466297911ae6fe3097c7fb6481165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd8d4b89f85d2871e72fb21a08ddd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02c972743464c5d75a8912a4f4dbd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc0743bfc4af954eef843ee931e32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b9a148431ebf330469db8d1c19611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1027f3f40c65e6e1a93570f0b3b40e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff82a1eaf21eae52e240da3711ff93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330da076a670bc3006b4e49c29bbc73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53566ec39cec6340276dc3ccd9a086b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124851e3d42312dc2b3e8b22afe0fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc555e45e07ffa432d8a614f73f0eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20f2903bc67be5b9011f652f5df03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e515c213c949b44274cecbc529ea23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e07641036c9730c3f6977f71d0d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de825ba6ef2e73ab725b3e048cd96ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f946f288109688c38ca5ed0559e38d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72bdabaeedc5d01ae4efb55e4617af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d695635d4575d604139ad77748196182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67948c3eab9c6b1d98815b62289de3a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898753b99f0a577b1542256b49bdfcb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7c9467f66d456e90d40a246b9bf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2610168a3a2d38b215ed49858757e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00773bcb95c65bd147c7ae687fe1bfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866dc4ece2eaef79f484db275995b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedfa501e931146021c3def430dc9ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54037c8f84af69bebd8a685898b5cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a4f700f93f635eacc89b7703843c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8190e760b601ed8908d8ecb676913192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8e195e9415d752bf616f7555abc98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa6d272950cec393f502021569481194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e6ded7d623846c84d7cc80d768a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a715564bb8044326364b654ddb43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac99ddbd9de917803481603901c1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486627f5cd7fc1da4784f78a0680539198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e45612539687bc1278d4af8f514e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072dfa73bd81dc9ba037733b04d1728200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17438c708b13942d01c07b3384a5f61c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01fd7b9adbaa415f2e9be4a4cde74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5bc1bbcf3538e036b5c756b375934203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fdbf217389a890aaeb7659561d6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88be583af2063fe97abfb1908244d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe98363126b28b31610574817f095d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24675fb695c51067d342be4ff063fdc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00cf5bd0f45570df893b2885232b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258c0e9c45f582d4fff88f0f51fa0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9e7182d5ad99898799309248a77b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ecd744edb10071fdd0417b9dc82bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831c014da62d72d0a81c68f6f1e7395212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e2b9fcaa3866ea5ce7b6f4bc9c935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e108bd80aee6ef7987f83d65ecb7ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e444f584ffce6e37edbce06defebe1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb9a35a6a7f377989ee97a1498efe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4556c4ee5e041dde66212d35bd2de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329119c419daa645f2e65086517b6ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d15659ee794ecd79cf9d871b6342c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976edb8880dbc2f33230b88009ac19dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28751d344ec11fb0012de6d418397ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497e2d06acd71dcc22daca3297bdc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dfa8c55783c0b4135e9ce4d39560a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59242403245787d4e7778bdfb4c4f83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c12c3ed95b725c29c3ecdc8e43bf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2a0d2a2b90b247b31370aa78a386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890e602942d5c2829f7d118485b02d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65039f6b3a6604363fc2b337a65553228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d1398b310eac7da0494228028c3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc46a8ec6453cf2d2d2e637fc3a86c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d098350a17b448a520a6ac0dccdb47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae694d2787f66c327a2c40d7369f86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312c605de83e542b0ef4ffd9eb7842233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a95ac76a76f35671f2465201bbdf95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa07822c5b01f643ed6960f3768a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803126719d20f9e88093ba38443528c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319aa4cc8b1a3e0525e91fcd31c33d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34397969318b7cdb6844cb97d0d767238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971f8a8b56778d4dd96a323b207096239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e6c59df7a278703e01a6f947e072c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4421417cf477209ff4f4e212212a11a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c62c1d878305098cecd3a3aed733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f0d5dbaa50fe2f0d9d61baf3600f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea18b26e739cb408f83753686dbe4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e04ed8474483fcb4d6045e6d1a3e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e66ab456b227e0a1eec5cec5e200246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c7eeebcac6ce16504002992e77b59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03dbfcaad1e99af11f99bf57818626248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977e446ccb333a40c8e27b5052a53d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cde958c81d235bfd5a59e680469ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a10d34b9eecbc4a5230234444cdfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec513efe853808b4af806411f6300c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580279d2e8cb056616bbe2cc235db30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2ed886a04bf05cf6a24ee84ee5a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa8c48c55f32da5cf4a59a9b78f92f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187e3cd5010a6fd99b426fd34649cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb146497c2bcc72eb1c153c9438dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb68f7e448e70af6d325a54919d9f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d09d0d6bed62d816ced4cde41ce7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19bda084e75f836c2785c477c97b0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461abf76b5a72b9406751bdbc32d567261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84725653cfdaa8e92634b661b47ccf59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89e4c187841130554503251706a8ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2bf0504f9f6921da1bc99285b8e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a39765dd457757c782f9b63aca4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c44872c56a5bbc29f5d824bfdda3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a07021a4cd2a6ac4be5ac0e8a739b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3a26de73034a638022e1a84a2def268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d6250c693213dcd882591532b498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf708c008a09f0541b8f1cb387fdaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523640b3f7695bfb46fb0b035c436e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e7e8f79c6b251bf51878d35113ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f41a0ff745eb160e1b80a903b2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11ff429f154bc5989ba48b63bcd4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d625db3e1f8124b1b0d6bd4b78b357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b5c0f6209455972f3a88f8f227b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35279d8f35343e7a76f7b6328e718dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08320e27444309bade211fc84a0deac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d6f6d2f2cc780697ba3da1c789de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb81d475597fa311710a44e6525796280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88893e0e38835e68bede2b70cbf2cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc1ca1760c3c024e2a97630944e1d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641c2773ba0130603475c2f80212c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d8feb1aa5c12170a4754610bec676284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd134c18c9b7aef843b39cd963168477285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51550e7ad7e691054fa509f94409444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204b17826fa15cadb60a46790430f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513d7dc868d3e1dfac8c1167320c1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01475abac22b350cdce11bb4833f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1eb7fd43fd9179f8e59cb0c8b8809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedcdab2e4561d01e625d5a32a35e66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd38bb1a070fc8941a502a97b3456a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4fe8effbb1aa81427c885063a013a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb085fc40b4cbd95195cbb5012ad0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a39ea435430635fd2771a545ec365295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eeb14f4ca48df6074ae07384a938f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c07c324a155d08b020a7e360a86caa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498d4fca7017c618ce51cf06c3b905298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc58886c41f18c03db6d8001288cd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645df3ba34f813d40ec9bd235c7f2aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12cc1bfb196c5028a8275ea27c8c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ae8c3ac685384e47383f0b0eee97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2516d3c9081698651907f51e0c0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac153be82d05ce826e356b182adc15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d6be3bc075eed54338108506d92d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bdce4eaa2d43d69f92a1e5ea63fdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5354ba3cf9b6578916c29a1f53ec4ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caca52a7f97c93607e2056a1968e34e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a33bcac7cd00c6746c7d96d8ec792309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340315e00f8009a0a442deac8323148310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e103ac180be2846bd8d579475e84e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3148527e39cbc8c59e0189b64dbb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8139cddc9fbb65726234de55272406313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378289d743304af3cd59fe322f6080e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5384952254f81633cf2212dd8cf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33201873c8092598c23560d02a4de5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bf1950e8acdd2f730de0ad579b824317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0ebd24294fc4a8804f35b30478be9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ed07f8a15e645f035ce6011cc3c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48c17ef8abb5c2977c9ebd46524e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef973ab53a48e62cc2efeb3a2bebf769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4987bf8369d1199251d702f3d19287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8b4d78f3843d16deb249b1d94694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406c129bc50341c569cf017699c802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7145dab553e29aad158525f582be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ceaff890c5ad7aadcf0c6af88368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3832e223b3a8d7dba07e967818735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b304abf215168418f355cc75feb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7568640142dfa5eadbaa2197f657329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce56fd6bcea1ee6451f3732538da69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b85c45e8db1e9a7393ffdde96558331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f157d589cdc96b7d710f7900228e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e859d4776b2488fd7e881bcc7cd034333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a105f1a6fa0a5868f38cbd4debe3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53302092eafed3b596745a8246802872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb54dbda21618fdf7c4c1db27af3c663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def9f0129de890d532159f7805ad684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b430ac4d315e778934f8183eda04bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5d0555f39bb1a372f5fda04a08fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af744eff71a67a98cba891da8562be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94eed03de53cda62b57276fac9ddf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e39406495a9867aedd81c18562a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece45406139006fddb7f0c65a24cf28710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2f405de554b3d46bb45d7625789811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8337edd7934a48ac2bf7e47b5af30c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8153ce4bc7cb56246090057c57d5b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c310c63e5b1307c352b9d4907f0ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d4191fc80f68d068aaaffa678b8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b5d88ae0aa4ffb54fa4f09a7f9ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c354b5d86740ab7f9eb05d7adec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ec12a213411849f1c67fc5b3fa7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90cf5482556cea1ef42349fc92cfb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01232df81774d9e66dbbc4b27e38dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c67de6e59214bdbea405a8174bcb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349f3f6331a2e63d0ea9baaad5ba2d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb42610392dfa4e7ee7a8d595ee8bbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed664c4c4b0d1f1bf8c3339b95529e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23344b6054012daae351fbc61c2e9e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995191dff4b3c5aeaeb96acb6f54d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72773c4d6f8738439fdf3825fd31427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c80c1646ddd0ec27fdd0d9ad7e04a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fe588470ee783c500e2616b8ae89629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4a835fbdf471f31f335038aa8a9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a69fb175d4516fc3d417594095a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13a02244e270ef5f9a634dc252ce9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fcf0938e0bf90ac75a518b518bf2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0dd81351078125bedd37b9a856a4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafbaa1962ace271b9e08268d07cc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c822740413c9c7b63af3761fa48e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b34b372de61644ecb3dc901925edb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc61596a697a9b3700326846659baf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe97be38ba06a5c75501a27848822739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b23ca3060aa45c9a9bcee4d9e516e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6735846d6ccdd0ee2ecc55fa980241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ece706a752963c0c28ddd4d8037b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad731419fb8b7e5a43e32aaa6a1310f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d410f5308e10ecf57dfd26fbb1a0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c6e88cdc0fce228b3c979da85b8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b6656bae107160a494d015298ccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722e6e3fd15449b5d40b5ca3b566c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17c724d97ceb8f5079f160239744348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195d1962c173087baafd8a5c7a6dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2cb638c35c34389591a66ce1490c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5645cbeb14d63e79bcd398a3af916b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6845606cfde1a1f64bf8eb1d59d55852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd11e53177ceb78d314e85e8eaf03c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c173754b44692eefe0dfa87744686a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e6a831765038d584344b6b321731655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef50797f7c10c18728ce5dd5e128b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1e670fcb85873be2241c0a00029357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9857f648b3b323bf4e4fdeb13b4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e68c947b9c4399140a46419828a4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320ce556d08a757e56ec57f5ac6ae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cbd6210ead6a20c44fba708d56b5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1d9bcdb7b45981cbd9c34c0ce5ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b8d10b8fabd8da24cc005ae349ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715cf69cb7a62bd2da2b7a9f32ca0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6ae0d0ed502c44a4de5de3f32f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989ab9e38f4deafcc84fa3dd16f29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c08d8e316ca0b3b7a2240a50f65467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e23122a1327014dac5d60f407868568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3fa682671ad27d6643d24c9e4a19369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e1a506507eaa8438c841dec555ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f42d1c73fc6934b2fbe61f126c6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1372ce84b0b693e27bfd9cb3ac8f1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c02d385f191541138d12434c9e4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d92af87b10dee983a36d578b01c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080dd94e461e628842db1bbcf4730a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1a6e3060f4701c7dc5fe9988161376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853320ec7852fec39e0fd1a1b2fcb9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c720cf03f619ae4d40f572e93042f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6787d385646ff276cd0d76756e20e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f41e3260420bc703ca8c393698dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a388d626be2f47e5fa3401c72728381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7c0227eda7536dfda032ee023b2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940f86680e3f81c3a64c8b260ee039283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a19f3f60ac422357e8034bd0e36684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba17452d6482e3371d5962fc4056685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29182e40011c9bb3c9f8694206621d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b965c14cc5086d6eebcf7d6b5ceaf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c08156a25022bde324530de941abb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9c9ad8fa5f2392ebef8e7f7c551589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268713e27479bed26475c660d6f05bc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf45460b5898df0c4207ee879d80e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e149259eddaf67f310079341b6a4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20868b20a6174276c6c1ad4b3b19a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5a9151d639895749f9236d232b1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064cbc07bbd137da5562c8f9cd4ecea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383600d62b05df312c71142c1b5c75a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0dca8116605cce24530d5c45b53e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39722b4fb83b9349a026d7d0fe6f7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195586eb65d2f541cb4dbe220db96ed199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435549a8abca892d1e5d7ec6abc2aae5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb312aedbea2fcc9e238b9b19acdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bf07c638a5a1c75d1f3cbed6c4b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9781a1d0a7bed263ab3951e2ed14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bf3aae59503e615a3b49a6923c67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52090cc1289413dacaf83bbc8e1252105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4598014b77fab0222dec2e59a02f9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee741c378b6837745a76a304c68ea268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c338e17d389d3908ef13242c4bb73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ae1d3dbae1190f52c3323d47132d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f282bb5a0ee44d72107e8db359d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f99e59cb351dd9c73a06732ed18c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2248d3b65d7f4177a5fac3fd5a7926c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcefdb33453e321af847dca1b2b6845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e11c6d538a08024f95eb6cf56a6af2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e019f96f33f2bceb0bd77087127c02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dada1095d8800132d826a9aad980ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8fb13c5cc7735aec484a1284f552a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e497c74957859feb5c9e6e7b9f26e18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3740ff084bc93cc7788a14b3e92c08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6cd4b356d6cc7a89636d8dbc0750e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbb739b8c9255714b3305765b49357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cc702c6a47a476d2159644ee1412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5b6dd90055571a52030314491c9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4335438321aa9577ef23257f1407124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf06950efa4cfb131d59075a3e99b78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ebf6a6584738ad562d0e189084b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab492619375f8f2e79cadd86c4dfc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e319cb6051ff0b139df2abb44abfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637358b4f6c53aa81151435f24a06f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8cf0e2723b3bb49840bc1df565264130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827198193f4c7bae713c1994da7f18e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba2cd38a9142c66727beb2d01b15d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5b2e199a4647174810cd8e862663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c337e53f69c278da5bdcb1105c0feca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9418c907b1bdd1c8f2e5f370e4abcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b955465f6292d5633db79795180171136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1787ecf6307d68f37a5c7deb36d30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb6e0bc0351cf234cc0b1767804da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a5cbdbfdd02ab38bdc0cc2d02195139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7a31a66ea89b22d0fa326c16dc7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24c50417229d4469fee81631c6642141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4629f019dbad49d3796f5ec6fa567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d520e51ce89aa45c6f5e7490e44c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef94f02cf7bca6c1114bdcbf3f5143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60d198acd60ee23acdb47031ad3a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefdce15d5bdfd45cff8719b05631fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecb289ee544edcda7e851dc93dea8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3620ed46270442c14d712c0b1075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5813dae701c1316f056c84029be9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7180361e243a08b3b38c32d8859ca6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76dc68fb818abcb85a39b46dc457e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061dc9fa400acf2404638e6e0d510df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641409aeea23f0b6cc26c20ead10da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f615908717de82c3f060d13c8144e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168dbad753e628969a85e00b4d14f01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07e7f7e747a2de118747c31697654156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232997f5b06358159bfbe46377e5e7e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55095a42ac153b857f9961f6dbb1f8df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812c9972b0bfb720fb1f788513473c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21251b316d308ef6d5b1e5314d1fcbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b0681e0ffd5d8cb65d27f4ce0947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e85f65b1527baa476df12b80bc5c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84ea7389c8d8e28bc8b1efa24bc09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554906f494b614fc78b71867e9658d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492527be77ca25f86b997f6c0ccb851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa374ac4fc8b5de00bcc47096435bca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ea7ba55bf2b7949c0467cd293d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c13b4215bb94a7160275f8c5af37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562bf5ea2be2b1dcdf63f5f50b8d1a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd454c53c03a094f2224d4b8d00c24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61c1344d46b755cc1f8f1997b641d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e688903716cb928dc5d3cf1239e5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d359ea5ac809ce112fac69bbaa86f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ef4777fb15748f3b36ff40d83f73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422732df4fdc648c505236832cea934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2251fa0e4a2d7242660af6f1ae6ea3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fee5422088bdb7932d5ef7975fc05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec878866cdff77158d80abd07c0bccee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612565efa3c4b250ad5cf4a2090ccb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f30546b160dccc4d1481eb850cf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24015df628ffc5b75f83f2502a9557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e3efc6cf2e1c07c9f547aa23df29a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab14bdb404374f07586582ea0279e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fcc3efb06a84784bc2946dcea076e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803dda29c32ad85ee9eadfc74b5ce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a317f4e2387dde716df573612bf64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22172265b524eedc7d59d039966505cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073e27278e5fd30b06cb4940ab2e5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c769bb828d87fd524274898c2c77b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0de517f3841ccce184e758c5d6c86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae1770f825340d66cd39f4f4052e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74034f7986b338cef44c90cfc11fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632b6f19c8c654ecf15b226786afe91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff8d4b84fcfdb17c4a710b089e061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8cbf043fd2338f9a30a9536478c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170bb3515ccfad28358b24cebde99a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acda4bfa648ebc2cf3062034d5e40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92621a0b39ee1f3f4d5e94e86a006d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dc1a2dbb3d71f91751caf57b7d44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321014cbde8629fba807e5fc9d75b0c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52a6737aa6f465c5f2aba62b2f671201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1255c26c26ca604d49c8209a2f092d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40698336e5476c6b511de288623c473203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1da9f9058b6cf3b7705b88c026866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f60da35d51097c70e808adf5db8f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ddb17c34fa3f502ab511b3050171206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00869cabf5b59683108e894db8bd202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7aebc245714a307d173b834d79115208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74aa4f75de47b6a95978179f9c5f53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c12fc6db894e23c8efcfd29dcd19b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068befcfa18970fdf73f88c8edfd5b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943ecd8988bac31a6af71087c14ab96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8a339628f73ad049c963eca637b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a5d71f56dea451161d1e2760fded6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a81aeb6b2f25526596f2679706608215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d61fdcae8553ee1ed80821cc6bcbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0a089aca2dfb471bdbff424c2a3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6232829a54910824a76ffbc495746d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d535c4cf8563bd6b8401619126606219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc128ac55a78abd74da701c2960204a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7708c96bf93c109587e6544ebbf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf12439a4b49427f483f965574aea6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e298c5a68d867f2d96b7ef0530f858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9db00b445f5f8827eb99d5ed5685224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788ed46ec5abc235cfa51b6a3f7435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20293bfc4ef424ca62b57cd859f198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3327083a459ca049fc24caac31fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95fa1fce3dcbac56936d41deee77e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8a6b1370b6933ed644cebb93006cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a6b269a76147e62f09f9e82e236c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb274588ba5a46c4ef3d91ffdb76b1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2ec07fd80a27fec22574b8aaa5fe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46073ca038a890b1de7901ac5024be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401221e1649a95aa0cccc0d79a43e5be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139118e0148008ac215c801d771907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ac8b362f60c10715389ca11fcfcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a937d3ed312de8984f5d344e5fb7b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97686a8e5b7ac2a4739cc4233a2ccb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc712f9a8d1ebbc66384abb237907239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230adcc82090cc9ffe0d0ce8d2ff661b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d5b703dd8fb03848a334ae5d2c46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036fc53ef0b226dd974a52427df311242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dc6c82bcab2cb8cc641e55059b68b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81297d8a829893c33285034fd3084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfe5118f0df9e1e567b64c02a1eaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d6cfa6c736fc746629b82252a0952246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f46cd19d8f7a3c39f81f3ab87c276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90a9ab80c39eaff073a85c7f67e27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b096a62f071bfadb1729bf4e7c583f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f2839aa6d8e91fd40c83bd861056250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c36e7d3c03d9cdeffa34269974d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a493228b89a9393a622b8ff0fb45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4643519769f0ce5c101e830d29276253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949db5c6b20fea5036c1b79337ac85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390503450c6e6cd0417e899f768d033255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe1ea7ee72505847910e947910cef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f73034a0a73ea69774b9900381c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526556db74dd6efd676dfe7280139ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979b3c0b03ffd60378e11153eeca58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3aa07f8ae40d2cc6d6b7cf3cd3d58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd969c5b091ebf1dee5a50135169d7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663171ebf1ccd47d81be55ce8ba28a0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a260feb8081433833dec6d4feeae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ae386f8ebf9eaeb8a179f7e83e0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b4c85871070cacf02995a26ce0e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c104afccc4d33570862f99f94356f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074067655fe99b498a772c326f0556f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6818a709356568696038373714f94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec320ecdd473b9a47db446098e0cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23ebbf4871a5ef6e0df08f13d9b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a82d53cb8580c242e35e881f6408271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ca8303203fcac3b0439b72dfe2ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3c101c1e8f28f45db7bb4efa335f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc6ca08db47687fc92fc3134477d09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d17ecbaacadd6eefa91fa33bbf1cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea92c0843c1833d352361e7ffad5b4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def9566bfd8dfff578c3060bde3e2af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d200f57421e12c5eb82a4ca4d273a8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250a6a0c52bd4292319a367218ea67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8de2f7705cb2d790694d7b3b2d348280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24975de9094ce2c2ba4a710c2604940281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac12ed959533c99e27802cf93b470282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88232203c5cf1f3a4c0e61b48b63420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7b846e779b67912e345913346fa51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454899eca78c91f726b5ba746839b2c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff6a45e9147b8b8b24cf318636ccf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df60e56bae082c7b8a71bcf0bc6595287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3d92e9a363f562cd2a2ae8a2117f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f379a6875f6f0582d6911a4edc385c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033b9357a96572e94cf1a81b62197e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8743075d36f067ccce351519384a0d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46625859eb7154cfe4c2bb7c975a38e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3edae49aa24e6327f789f22c3c72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a206990026269161fde66a810384fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b053ee4f9c9024bfa99752a36047295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9e9f5e8baedff14f6f3b1c1d6bad5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc961bcbdebfada59325fc80dcd1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cb9ed2ca1a0c5fab8018c36e82d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d9bd3cf165cfb8f4363522049607299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb0b2218003fe759fbc92793e63c28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735473381cb1cb3a5181c39b0788fc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd91ed5526af4e5e750ba0ed86be35f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497dba477b9d4897eafd4f04018b17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f20611a651e94d8860e041d15a46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee618412e5762589cee29d3f0ce6f1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee5804da54ffec8a612029db90757306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d8a94b25de5df4fe5c8561e5e6efa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eee244444042f2c17b9510beb9a1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd275770749dad7371371d7187bf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e727521880f9ac9220a05a88ba6d7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3f1392e922494012b029dd8e22ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2988697a10f92111b5a755bf7b5533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0563b1b5bf9023fc9b87a045770ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf0d35ad06aeae1b42705fab5ffc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba990006add938470e36a5b3da68cbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330a06df469adf8b301d13f8939f38c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86a48d84c36f949e3e7ad5015991a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d164f99f368ab8a88c722214c62b90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d9ae435feecbbca186e8bd024e1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1b392975fc0113a34758c43b77d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448dd36792dd8561fac843393c4f8e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3be5553b14c6f34ba9950fe99309c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cee8ced000153175d3877bfb6eac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717bb4f882d03130adfa1ef2579aff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a160eb2c9577f1b25956474dce3f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>