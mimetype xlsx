--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a207cc801bce38d20bea339d99973191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3908ad48b3b9395daefd4a3008fd2b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c876ddac3322097746ec438e1842923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e451b9f93b69b39d6240c794a2f7f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6c3b8c68ad609726b73af2159d40a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d412a2e460119dfa997c0c57942076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e905442ba45f0bc99ba1ff209dc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77dd1d81f20a68c190deb4c76d6318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6256766e14084b723da01c67836a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100faaee13708ae726c0ea02943966ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec99f416fdbc27d183b78afffc1bb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153be8040bafd9601042e32fdd27bf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca888527522f135945b0976f92abe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739db367e10bcfb623848aecb0868ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921d2b6b0c24c11a857c7f89db8dda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea39dd7ca812531a040f8e2baa7ee9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10429a068acaad9449f2d412d284eae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664c88a78034459e180060b451c823318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e42de9e886c3b4b3e259e436d0fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd42f028726455458ab26e984e91a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fdb6613373bd120de176ff7b1459121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c05ca4b0cd2b2fee1cc73491bd26f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff694ae99606800d7df8c498f96b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb714d91b2c178c0b5ac41792c13ce024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781f79d859ad42d5f710f92e001ec725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc490f236d2d57cc8905b1cc2b0a459526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deccfbedbbe076dd9117771add910ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7e8a394c4c49af1913ea104237b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761bbfe944e050458250d0c92afd79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7541c9ad95e6aca7b9e333471c01f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e3e74d490630861717d147933c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2377f7f3c2d34cae2c71ce9e5df60f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4874a7b4a1d73c7cc5bbf9b703650033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ab7f686bebde0492fc283f4e707f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb0ef1001a15819ea2ba8e8abdf6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fcfc7ec920935480f67ce7e55523536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1a2f420e87e1cbf5d0891246ba11137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639a94eb0d42693b212ada34c9271938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a975f1fe91a2004d28ec2de0a0f92ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d63c1835d6bf4264b776c7a678d18740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf415544f70b60711151709f6bd55641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ef28be9befd623d73e3d1f640ddd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23c6d2cb5d47287bbf9429c6447dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dfdc1d4ca5a8523f8f3871ae7c3a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f503ea987132061b3ecb75f6a3872c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7bcd5deed8a79e17f3a863228c9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7766c692a38988ca6529966202b7f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc857287dff8fb6aebd8ffe62f0e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a8d62aa620d629535e8b10da1582849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc3c3d5713f42c8cd1950ef2e03c9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09eb70abd05c475eb8284e268ff5f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b312afc49a6bb0f5c9f0b218a62f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b933904678e898aabdee399e8dce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c9be6f4518ded146d5425d78d8d9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810acae259c6f12e5d87f98ac8db9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ef3aeb5d31032c4b56a94e24bbf9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd19c1a8f93f5e4d739b338517195557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f22ae5804ce4f45a868e7b99719e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300bc55131bff4626b9922dbc419bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004ff32f35db5b255a228bcc0bc17160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c275baff8328a921edc2fec9e1a0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6745c9fd48d8c7fbe251ea3c20282f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49256766139c538fb2b08300526d7d5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d78669c80a52ada7b3c9e15d8e9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d059ca650a1c99ec0d458b35555ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ec9b031530b39435e675a15d557966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18488be0225057c68a13516731825e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347e4837f1a3450c96b665da58af6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89032d17512b1448600ec0aaad4a6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4226ffc3764c866e507c81aac891ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709fff460bd1bea68e637d6dea9b6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94d6680894842eba070941369b991072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a783049457ba513aeb006b19f00b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa97e29f306221bf4bf49e4f7f3a4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628981fb64e7634be298d6b4d9ee84f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5bd1ff1221de005034101833e1ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726921d2c7e318d064f66571ae1728a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34fd3596b828273f92ba7b50f496fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ecaf876e2e5a58a515444bbe4ba3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b1f5456425e81bc12b5e00b1510280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38606f442c41b4d2e5e69514f999103d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514eb3eaba378791a2cdd5bb77d76782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf603dac641c09a40d3e37ba9f4f4d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7993a21d722ef17ae9a61540439384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c481fbe03b3c9acca5785e869bcc0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1acf28a2baccdf9d7b6c7cba60b5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175eaec112a6a5d79efaefb2bd289b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65156bb67b82578f95265ed55c4b3ee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50dfaedeabbfef5d511cd53e4e5f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef029534ea6cf5697edc5ad51c35390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632b234c2c9de67c228a548d9f402c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb35a32f757e4af28fd52552ab306a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc125b567111db98f64edd1f973709393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895283db55c45118882f2c3833767494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dbb7fbb548e5cc2ffa5b440c060d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69476fb886c5955d1d5c7bc3bffe3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b876be9f93d760de2fd39120949d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ed7c89a388b4187a988543cdfa4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4873bc1097a745551be14084bfe0a1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439745c1837dd0bfeb44add4dcdde856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a57e26d63d719c41db80406a721243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a62e89f3499020f66d8711b34514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf81d602c61bd18ec9b57d714f98a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411102d8de58036c05798ad217d644ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4169456ea8bbac4c5c66e058835b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5633a03ce936281426cc2114325fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea792a96508badedd9140d7c34eca74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa898741449ba77a3ebc846f203bb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa04b064e702ad02215206d70e341109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e632488b81d1a7f4ed4a71aaecc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6b46a66e92fcdc4eefff7811d352111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc38f0bd3795fe1025e2151fef558a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca0003380f3d116d4b74bf3331477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e987b9cacb397689c499f384e9cf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12f131cc0c7e637302318283afd30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96b857272d8c299002b39b43e2174116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38be18da22d151f15d9d28168cf50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c01fb2cf023cd051c404f1578e36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4fee72a279aaa99f9dfc92377086f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3900173b276cd25cff20fab1dc81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662626936208ac482bbed701aa49bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab54b398b8584568db90bc718f28ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa4f5ea3c231c3566011841d0c907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f26b33dcc46a1ec7c5868a45ba1c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bbecc524c08c946ceb31d841f0a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332c1457ce22263205fbda2db9b71b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a388c1803fbd821c92d6be0c6d8e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44574ab4b8c5f9e0f47d9b3fb6ac4b2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156af682ccd4693f0bbb4bd8a3300b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ffc3a41c35a43b4e2b12ccd9abd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468419ecb785fc6ad0287afa771860f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378bc105abf92f7037ae0475816b0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a891250ae182284dff301a9c0e512e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52394e6e34b5d9df1016830109506134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118e164c86998440c0db89bed2e99e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481250cd65b6a76dd169c201f8b0d78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef7ae1a1b0273f67221f55d79f62bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367b8a467563a8e26489763d644d0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413533e2ee8968a184e995c9f04f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c193a9585195e3c05dd0be98167d6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d5dac3317a966610013cb588de4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147d319f3b956d633f5c3a2420e1e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c073263018d79fdc3f51d0e186dafc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7153e721904b15fd5e59f7f9afb0d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee58572daa9216ea80d004743e4e46a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a717748969878df96ad325978b56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144aa12ad9342eff1bf22800af4aeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364eb9df301df0703087f437de897c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856324bad256893c9831c5f7878a0491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e610d357d0d37670c6bf1ca0997568150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282df015a930c3031dcfbde02f472b13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3781c42b69da36844165df2e720a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb94e2b8e6237d57639ff25fb2c4a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d39c01760d56e6be0b89a319eaea1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371622cc71835f5725b96b99e7cced4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771d43179a5b884566bc453869779d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde94ca0d04922e7d5c1a9bed5b012c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49503a14cbe85efec9f8076a0f4a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2098d0e0634671f295e559faa72aec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9ee72175d8bcc50e64b4c96fb2c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a58fe84a209624c9bcd4bbfd1b2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3b5bc0715ab06727dd84475b4349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b254c6de48cb7220693f6075d6225dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657f114c37b5af99900044ca0e7eca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383afe943bebe233484bd0d6a16786e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278576b102bf7438e3e6b4b8d4e5b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318940f9771ffe59478ba8881bdd819167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496c9b95eb47bf5b3f6cd646eec644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e5ece576a6b6d76e0adf3b8a406bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91015ef3b9d0e67f1836a1dfa3fdf1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b185c7a43bdfda90c6b3951d0566171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168c2860e27d54a6a80a9f2cf013b04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800027c7df1ab48974edc597d19be82c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b420479d83223d8c2edbb505e798f56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d387293e79d764f76aac36f2e43e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66016ba1af4769a0f961fa74e0d737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f37070fd1f26850683ddec949f891c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f125273741c2d8b6c939dadd7814069178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fadee9ef6dae4099306c1d97ae2869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515beedecc04ce4df021ba1f2aead3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f41b9e1613ca8fa1633eac7bd60534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6672e8db8db19ff5840c0cbf7a11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3933cef9c189f06a0c397b94d197c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab86989830995beca0697721a3944d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a150c024207d68deee0ae4007ca7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f87012cc46cd8aebda089d89bce4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4acb98bae0dd92a1d6f8ef7e9020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e86ff0cacae6c4df112ded7f1c79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff00050ca3083124512e42c98302c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936bf6ced5311468bda40852847d966190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b97cbc86ee616eb214df0540d71b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708ef4ebaf1d45369b18c223eebdc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe4087e64cfc290ca2c4da1ca46a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1945ee688398fc5cd86c84ad3db79c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee312ea9712f0c04e3dd5bb4fe3c6bf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce803ea9f35f3f21834a1f5d6b89c57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e017c14db3a1416f7f29304524b00c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb832f4e00b26c7af7952733d3df8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652af6b2a90ccec72e27e2f2c2b6629199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ad5146292091b635e13d1c68f788200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c78ecd97a2f290957dbc928daaa471201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d6375fa6b3b7e30a2405afdba6db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1955a9f75f863e8fbdc33de3c9c482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e7343de66b2a46e15c066d2f1ed8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47f05b1c037e1dbc15bd4113bee2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541fc3dec32c7be286b9a5ca189d82a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a1fe9c8e942f69cf63f475048a58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894695f66802c9f4bb58742631948a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e262a31c3241b41a7a48a638b6ae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269d84c6c99d1dcd32f1922bbb7c46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56cc0607b1f77ccff44f06f9d2fe3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd41bf51d690ab2af306241b8db28b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453deb09dc881feba864b0c28e59bd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002644365c86434c212670c527ec535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea499b13196d38cae6baa09e04f47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b92653eb585435d94ae5fa97944437216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcacc60f4bbf0f5a0ec3048e9ff6c91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd7045462d7dc11c998cd6f12061dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9037a87fc4cae719ca6f109771e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1eb3a9858b0e05d9f12ff6ef81330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca0e20824e0ace86692160a760a68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc74e9a8b44661f2430f29b7e965ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc16dc5f227ea161458d19c723e1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d7d38cf1e532bc8d885f655d76da7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e0d1eeb3711f30c0ed77f7264989f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3066e8e944c4b87c9befaf023aa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3200dffad707e2a5a3de168385fed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28610a7d65d02bcaf322251b917be74d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b7657447c75cabbc381da446d144229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc540b4117b2ba7efe8e78a87ca2a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4cfff00ca92f7d75a65b76cfcb80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cfe73d57f1a1b800f89986585312c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173da80c886f724612d4d5fcd286560233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7dbf31a5345cc483f6946fe5930da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba2ad5b82b69a5040ef7caf862fd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67900b692409f438f46b0c6a0a5edee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2601d0afb2737d59019909ee99332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf32e787a5e95fdd5e471e1f9fd4ad5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3812ca05fa00fd59f170f1c65055a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fe4b901587c4c5628aa7b15c9e409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c0e944d3e6e78bae1364f933ad56a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65040cdccd630cc302d650a440d64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416494fbbf92123eb559841a2945868243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898db88a882b5d5219c6977ea2aaa86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1c62107f5e5c38ae53bce377865e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd374f0146e82858b65894dd6d0b067246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71db996c59798fac3ee45d633a30b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75a29957862f9632211b73ee36948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d818ffec3bce6003563149dfdda459249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da9bcc2ae4585ea9d29e9bcaa1913250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc45f2e1eeddd413616c1a7616f421251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0108b554a3366db0ae687f37b4bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e714a6346a2d0211f94b9e9beefd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced6492bbd4211122e6b8f4dc778cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7146f33c532d44fdb2ba9c6be30a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64be4cf4807f0a3d3d4a4008d5b59f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae462bc1c5381334e20f63ea0258ded257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e375db6bb4b63ee89fcc23f0e5917eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9e0bf4f4edbfaae749ef9e0eadcf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0050f1ac25e9fa6a34ac1dd983b30d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc049a0986bc10c9d0a47aed00003128261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817b56024868bea0c92e167916d0fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ef9fc44a04f1649322543eaa4a3f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f05bdd5cc9760ab2628a6072430a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244979acfdff61dff99037767129eead265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a571f2cf585c8203baed7e866cd864266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52909cd048811a7739d14033b62c7ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f158e1c102b3250049a034ec56f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58739d6fed15cb739e98056997c5892269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0325a3e2143b4e565a928b90d46d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a35928683ed76bf6367f79c5516c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e066e30952252fb9f73d93bcb574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656fdb186611c807431d3c2faf56502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5295fc1b3ba3c5071c369053502549274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0fe0c6de572d58e7513ea26b0fa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56909a9e3da4ab5a18ff4883c3f255d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eba0ca7842833dfa183d0410e3991277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b372a6cc7f9681a43856ea01cb0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7efb74a0950b57e2428e9d074b1c3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95c45fc105443dffec76010df8f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a5c7e736c63c08ad72fc0e7a0b60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a05afa6064a8799b5221bb955cf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0289d9e8414badee78fe9601abb492283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500635825fa5c831f303d8d39245161284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc388e7b17ee9bf396d4c77ec2c20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ae89235f4d08c36af5cb12093b00b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec2955375b007243ab8c23559fb54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412a9837cd4132439b84d11c466460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c277d444903b5b81e2c6cdae8285bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa3eab2a23303431abc4eba12dbd15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57561fb5c5bafe00a70d87e5a242e781291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d89270c76d0cfa7e3d10aedc48ed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0dc3aadbfe092f4778930886c430b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698b61b5d9288b270c07b03dbcbd52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca411b9edc57f5ad1546e44a64d754cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0603ec8fb6277b19660a1335da8c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba297b08a6451820979fe4b4d5788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f377cd102875a847e563e194875fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f19e242b6616f9f419fc45c77ffb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b684c4d48fbfd200dd08d25530c36b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c635dfe53f680e19537631f3e0c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4742dc88db342e4a084f95775fff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a02030aa62b965f4bd487702339909303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c431fe55f5e795e9923c284849582a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0ada6bdbc61cbeccb8e4c8a58cec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ed71e5ef66e51feba6029af877535306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922730265b3c51104ea7a9c7e30f48c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229734371b120f644bc1832a853b251308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a558d84ed97e36b9048a1433c7691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7617abcb3014b0af02de425ffe2a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299821ffcd64c5fbafc717d9c9452a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae1b67cc62b1cfaed6bc29b746b6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962aafe0c087314d6b365cd96c71da0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf417d30081d6a084ab1d167992b6f29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9293a3c9e6ecae1d06879746f4f42d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd8a8f8ac436d1e9777a5d8894b31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30c5d4a323fac418304b3b4b7edf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91690158a51404fa60e11b504078be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71391bb215c866062a80ea2bf04d323b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516b05e632a0c4f577e10e87179166320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9589532163e846b26db56c95a5c6918321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148518ba55badc4fae7a42cccd89be4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44f258dad4322b16c1c97124d5be9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7e8535c3192d41cbc4437da6644d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb29f744f0802908b8beca9781b53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03278a66395d55f3470ebbbbb579aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe6df3c03ee7edc6cef6d3847579a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486fa2bba7506aa4249c934373197a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7566b74858876c32c425f3fd5e15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87a52d07b21dabd093976ac615435330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a036b4f2cee33d541290a5d09bfff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497baf089687322732e888656cc1398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682daabe9f14c30780c4d829e86a3c0a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82327e1cb6ba291a769c777fea317441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d47f376f9eba88e2fc3b51a443102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb19e7400d5114377acd7248a54523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a4be29c14571f336da947ed613484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b81f1b67be4061953fc689bb05a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03e879adff070afa32cf45511a53f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a98cbbc1c50460f6fccbeeba0f7857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c606bfdcfb13d9ad54fcc17af024338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e012215532d5c16d637618b9c62f1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1e37f379259d1748f556272a368f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affb1c287ff3be60a99bae0597e8ab811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0f2f51686fd212dd6d1489e0d2cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0db8ae2547bf056e0c7271b8b526a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f49509d109fd71cbdfb4e0b4befd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f4a28a119dfe3368c38fa538a71d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a283c9137f689d5c69e90d2bbb686cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c110246dad98355054e7973e0cea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151068d1e9abda3ee64f80989941b0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6f6dd9090ae2db342b1481ff576819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef889c73019b33e2a93510bc4e57420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2562db673118636ce8e56dd29e8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0082dbf9396d37749ce6c334ce2d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c584a340e2b365c7504d2b867cd1c0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876fd1c693e50645a8b3825e4b19f1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a14aba2930099c98d617dc5d9f3ef325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a509e5df380a8e0d837376849fbbbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e59ab0a8d2e812925c83a39e776ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5daf9577b2b692d92c2f3cb71adc6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb798d44106d00e367496519d98fcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4a4df578ec741734124e85d638d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29289fc9ef9645a00455cda2598d36031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4715012fe0bc2eca6ca42590efb5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89182f212c1e76584b02f33a00b4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53197d013d1748fb4fe069fd73dd0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427942358575a6e56b9f919b75adc7f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae193e737bdca7b622e267c7149bc8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca07511328b18b3143c5d99e53012af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb805f61e259b6d86921a32277d0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f4344b240ada296192cca0f02ae5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da0d461c93dcc059e15ec619a1a7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed592049e89572a61a285b384140c31441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11015cd4eb28d44217af59675659d2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec9e9556be9504e4e4ec9ad0f3e8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318a52d343ae4ba90fc1f9591658f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4129e115b5a6a13dcb3e3e0ebe3d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86f946646934481f22650b2c66be9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f83040074011be90cc1626601c41147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc5403d936824f4719384ae2022d2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4651e63cf2d8d2ed3c390d3df10eee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21872ec668ffe4886ec032c755c63150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f47a0efc16b34363979609eba30c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770fb0f7a87033c7654206ae73b88352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7cb2d8679a4b7da83a618e0bfb64653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c582e3015bb1bf91b189ae909863054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561423b7d671aa94f02ca9106d0e7a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8a54359b94938f3c89af69fd5efcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc6db485c772c71ebffcd15d0f91157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ab110482ac6ed172739bcceb053158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce1a23ecc238e1238fbdf8419ca7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee98507b79b08a7e9ee7e5c9ca596860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744b26fb97a8a23c480d99bbf0070861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61a35c067f65502c81265859b760662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5bdd6aaf7afb79c3bfc208d4e886963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0631788886d407dc27dfd2ceddd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5771502aedd80097aa31a2f146e5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f99d46ddf4405f5d8301129e94fe9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488bd15e73170be2424da65106433467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986ed00c7886f6810d1edd75a3d97168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ef019a285162fcce48cb4ef330af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eefe6deb8a8e27c898efc37397de2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f12ad38f06f02741100a2230add671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621239c08f38adac0772625d6f7d21b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c8f2955e0b4a3f5b40a790ad58e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd75f43d6eb9b55ca2caaf92e89c7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7bbc50107f1ff4e496b03f43d86275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa2899e5be1c61716bd4e3879e92976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e6fbb1ea882eae9e472a0848eb4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306963b84dbb69b76c14d69556b14aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b8dad4c5dc94acb75612adfd458e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7bbad0eddc1bbaadf412561ae5a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea9a364f3ad0ab9b8b63af4ccbf2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4edc15c4943ef6d24ab75105ccaff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba2fcf86890cf898c7a2ac8a84e7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886daea42a2bfe64069c58655f15fbe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed899e77f61130ec3a0c7692b1fca085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92173a1e378d2f2d1d2ab16a7f75a4a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79316457849f1161ebfc59453ac733687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc355b5d8fb99d48969a1bd240ed48488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d09f6e15c657574bdd1c30676350c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6fbb73dc2191578563a93dbb1e4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e15aa5b3f8e7a0dee9f7b0e40e1ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20e2e9b81d03977a30a9120d9cfd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb726aa7681cb43cae28deff2c80f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f1aa439ef005b963e3c0bb23b03794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52fcd28e87a0e4e9ee512ddc93a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809449303c8f85c983634b7cd2861c7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bae292f46f5a171656e5ad4cd30df197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb1ed13c22ee1bac19ed58308b8b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19a130da760e42405ee58f921ce2d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8491a4f4671681195d68123104e9ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38f2a8685117f3caae64bf6bec5a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b769ac2cee9ab214bf2a3cec2eb40a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef059615ecdca6829530bb1db8e8bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd71660ef9d19e45c3bf81d79997f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2786381c172229fea1cabeaac261105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516d78132c9e7b1e8aa00d183881c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a6e19c27c614148767fd82f9f36e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ecac9aa08ddaf484e48b6717ba1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100370f997c6a309d2b84f60d1268027109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a93844f6c241a9780f955a08a562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e12a2fc942b53432fa9bc6157f38e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe74cef0faacc2d9a9d9aceb0e22f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b94a62710d1801479372f775d353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542178ba7c593dbb6999b1b9a9f01e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789fb0797a4e774c0d0ae71712affa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ff4b8d377433ae211dee50492f253116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326524c65af533cd1087a87c8c20926d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4245bf6063eec3447b7f671512d26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6801d0040603b8ffc9e22e2274ea8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cefa5d307ce7c40f32e0286adb46a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ec6148cacc2734fb0574948863cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa069acd6e4f711ba745dc3ddfdc9a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c035542e1fdedc58b1d2b0fbe8f371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51c24176ae206dab0175198cd492e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c2e20f098932763284e52109b890d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207990ed798d1ad7ecf9331e4779fd44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b43796a8f74ecae4049d947c81403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1a17af0662092539ce3f1d4253ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187ce62e66c1b4614ac3cb61f14e7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a1e84c6d763f3113a11198e41062130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c0ec6ce46b1fa16aa5f188a1c7b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ff710c0e348dea50517a04dda050f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f331b2593abe345042bb0e566a55ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a417d46786b65c18419615f00e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee920411c26ce2f7ef99cb5312f1d87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da403a5ebdebb29aaca87d9b72335185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40800a413d6d8088589cdf7575193137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50945e1701edfca5c8e0c14ad977a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4955f63d179e91909e084f8f3c4fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5af72205400982bd3471bf08dca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab1ef1458ca1ba7b590644f7675e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75298a1d27afda7f92b724eaf1ad0ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936147e8a780713ab2616b230425281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7bc738eadf11fa90afbfbd98816de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a340336a6ef77ad500261b12dd8f13b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee996333b4a0a55c6c98c0b64b88c19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a8530828d2ce9de74c5cf796930a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8da1f602aa39b625f617e72e8daa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785242c07908769f60dfee670d53410a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33d850b929157f8c141e4aac2f642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecdaa68e52d05d671a6294ef42b58d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59cc5aa8db90bfaedfcfa59d89528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fbaaaaaa683466bbec23df5638335153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be133d1d09e2b2293a273a012e9d856154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda9222f3214ef7831ad9e776a39950155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5ce4fe6c9a03ecf04e2abe36033e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fcdcc7b4e6a998080bad29660e2ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756426f70a78b8e34ddf974297c8f77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0df16235a3c1b0de98ca99b3a23d68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f154f15e6304428da7994d23d1ca5b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23f5d17cf3de27f2e6aede2d4c4e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7c65d0cc76a6091494358bc76271162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12869221223d89365244c0f13a89c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd4beab96ce4e86a68fb42addf0cd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1f39bb73bd7a3d1b01419a5a079f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3300400b222d5645b4146dadec9c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b520baf7a3d598dcdf140c0fc8cb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7603c20dbbf7cd736d334e8a04afe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d225841d6230102bade650baa922a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f086823a357b3173a495113036c249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629fcf38d8bb39fde2203f29ac937e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138788bc48557bcc5fea38e88d7d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb31fb681632110f51f5bee04e7e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc7fa8eca688be3437adb56f562c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755b5974c7d013b32d3645111c0579175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421a0755fda9f32dc7d4f46b91bda4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce631f3c5d0e343672feedf1dd734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94e06beeecec02147773b45a9218d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576001e7f4defcda337d441a3517deeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1b2b15abdec02106eb64b8ac8d38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e79e070e99a6ec6766e0d9944ca43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093d88fa404dccfa5e017e583ab85c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453284d645685dc4f728710ff155530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9788b8bd67725b67278bac2b09cc88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda2e2d6721a273c60b1aace4d3779c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9978e543858bfde778a436b9ad80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482cb076eadd1633804e02a1eb8ed20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0562b6410ba7cb0daba9631f80ff04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb81719c02329301afe36ca4f7e0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124063280ac325f05060c37c3a5a03a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0e0a0fd1f41f82417d2b5439558d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfa145b4c83c68b83e38029c4f2f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca645f6f1fa1857f8ec01ab807aae8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f2e25000eb7a477743dfd1bf1ab18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e925fa5b6dbf9ecc62d6f3d603e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e28a9f6118d1db725b588eb169f4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f61770c48aa552f760a4284dadcbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe54e3296004da19e003e5116996a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eea0ff9e7f7fb23d6544c7173c24d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939b6dab7745439fdaa5f28c4c02e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a493bd1e0d15d9fd4d612bb1d15f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d6e4b263f1ed5aeee37d09cbd754d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b88fc2db6169c3ba6336c3c4f7efe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503106e40b52d399fa58df0e8cec73a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468d4470cd254b7bce4fc436b1a07aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22f009a2018d400982fc8e088fe3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2fb70fccacd7e2603fa44c37c1d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f937881c04e2bda249a1e1a62f482208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab5fb988cbd9c5f23b800f7bcb471209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed8d64085d5f209bc3ee97c389aff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2360c468bb808cc3fd7f38aeaa3a89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a5b459631ffdc4859ced04fce177212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cce9419ea4eecaff933f5937ca5e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252a9286bbc330325958d51dd1eb6e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa95c403006103f234365a3a274036a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6b8e551d5b8f9a87bf17fa3734bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955dabe8f16d8e1eb9ce80a93bb73be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b391c97c727e254624d1e0b8941858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a0dc6f3192a2bacc7e4fb34f4f564219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc231448e99cd95a116074035b63e9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e30f844340f735433eb9f801ecaa16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c2405f64feb0029202139acf5b21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a31b078f9d9979e10ead77ce39412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc42a4b0381f464c0ca8ce522f9162224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf65f3447209350750a9cf606a5b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3118d674e34d8a07ab34333429664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545212c70498dea33cbc451b418f4e17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0897510a6ca766bfc22bbfd3d9914228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d350e354ea9d1cc3cef02f36181e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e02a71fcb507dd34451758b2545b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f5c24d7382f21cb9d58a6e4b0b1ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc07aba1cae0a0ed256cd0ed4a5ed2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f441f548bee6ff93401edcc0fdcde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd756f043b1113e0ca691731e91f531234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c0f9667328d50735e698444e10181235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45dbf88aeeb504b5dce3f0a585ef1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761ff5e0b59a114c820212436d094b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f89d3124b60e444df915fb52018787238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e2f6e34c8d9d0e402802aa7990a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171fc9eb719f11a368210f76f9d0017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d955548d1f53fc29722ec4504334241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27690c346c0c2431bb90a1e1073cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ab6669b776e7b115dae4bf8ec558d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c931e394ce775e8dc78ead85ad0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709350dd16cae33a72967b492c4270a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2414f46f639a39937d35a21817913c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd9c998a70247ee6fb80d692e4674247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c966f852c10f7bb209d3f6ae2f38b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652fbee4eabbd2fd4cd8bfbc7d5c0b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2e60d1ede16d8df06fb992ac3d880250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2aa077cc9531f9c55c76cef34a2c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551eb065b0a4b59d2779ce27914536252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9203586cee9371d122797311d28aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b426e5a6912a43df4da4394e9edaf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3e8072b8ba7e22a802cb5aa3689b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786adb69f754c40910258287e6c198f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681cf98e12099eb496aa6d8518128f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e12fc3c79899314f673b82b8638bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ef8ee64c54cf463a2dc7cc4fb469259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e52edb19fb49c1cb387c97c2a04b33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bebb1e9f2b9ca069db14f9985c58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7ae6c94a7600e27c28d480650ad8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d054d27fb0aa125034853989fdd6b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b860e62d36e5e774e3cf6a65128f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e8db47a2d50142c9f09645b880d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e581b7e59cb7cf95480040514ab532266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a7ea0dddbff84afd84f3057e10ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b54c7fcfb5c7351684f3ed11c825268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce382fa197506c505debd3a376b13c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc225114137717e2ebcc6fdcf80095270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d1fe6446998d2251e76b1065c61a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cea75b726a8044d99590285fb1c90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df83b92cd5bae4818ddb35f13a826f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c5d53ef4b796035a27b1570ec903274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06961a6ed86282c729977d322b1ca4e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb67fff0c77ef4b40b8173b2d690d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb8f230b34522407ef539b0e0edc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b68cfaad84276486c5f8e5c50be82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277d94f4f2fa7267af87db7de17875279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bcaf2540d6fd8212462bfea4475ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc702b15c5cd1413f68055c09e141c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742d6dfbd231f7a284071d290825e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee50738c76e2f85b2d718f7e7527e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177052489cd75affdf9fef70562e826d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147cc3e42f662d4dbe9aec4e510604285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782712a17f9ef02d146f3f8536f57e83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679636c6de6a7a062a5dcd28897b2ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a006cafc9bd08cc84ebfeb9a4f69a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709e04903309e8d168b02575eb57ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d08e930d71f237c516c70fa029ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e478650dd24d818c72ced229f257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31bd62581bb5edfa68e5d8b96c653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acabcc2bb617a6d0a91544c5da9326293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffc3a87c2bd68f99b58b58949f3dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124625ecf9bee45b1fb2c24059cebf34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcabaa9ccf2d81355311cf2adc159f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da23deebb98caf33780485aa8833be5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afee9f2f4341b08c8acf18a3b8258e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466943342cc505b73265d14801e73399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270746006b17122e427f623e4e0e40ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeab7a2883288bbf653d3350535661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde632955cce8f5829b700fc356a0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d156f83ab09f27f5d1884d3257e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf6cf05d8c1b5423e86652595fe8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075619def423bd60ab93e2f6dad24f0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062471dcc3fd5563ee191dcbc0d4cf69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49aa5df90b65f7bfdc88e5570f50b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e66c5799ef681b73b5460b6b6c67db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a8f85580c885e082186c35ce7b84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbbfa25845fb740bf23d9d51c4396f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8653e8de223e0307fd6b804ee922482311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b73ba8923935c3059f624dcd4b97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700557af9bdd8c181022c04a1f088d78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47f8a7746fafed09a44f741598d824314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc9f280d5db8bc9551bc40b6793e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98dd7f67ecde61c176dd79cbe07435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dbd22feca03a55d8f7d5e3468c574317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616015806ec506432400faf60da2c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373224f8a502dac1abe83a4b6f5596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46144e99eed9c8dc5b01aa4a6a0066e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6520ba3bbdbb04cdf9360b0bd99da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8b30c2936f3b0e4911f0d140177f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a81c1c432886b622af55daf9128b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b3b86433125bbafd1fd551213db4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee1a78b38cfd3c9fb8dd4fe212af5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>