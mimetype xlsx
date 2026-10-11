--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8f0fd51af8f9c39b01eaae6d17c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893dfc0de0a953a897d472313aad5df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0638a36aff71f983ddcb858157dfcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d6d378b083fb41b8754744f0296584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0877c8b33b534c7e725dfa27143c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e529f65e786451daab28168461a6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904543f07d03d581c6a71df87a8ca3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0116e21e385ea5434dc5b8a6f6eb328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30616c1c09659f316ec5c202fe71fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb85b350735343ee58f1a0eafc39f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45541fb59096533dbb46bee65449ffa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356b032ecf87a7e871a64b92ef6d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ae37746a281a56e92c25c10e8c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ef4e8626b742bde654516f43366814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab470a884efd7b9f664251808ec2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6132bf14594bf5ab016436bb09ddb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b8c91223bc511db0955578a0ec1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce136af8d4e3eab8e7ae3a8cd2bfd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0de1381092dc642df5ae09248f3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580e021904f6d2e5254d60849d49ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdefba4dcdc43af424ece8d9c75f3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b5b97a6306b01200c04714125f73222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f593aca8affd899e3df56084b547a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50f33164a7a5dfd97c32ca105072524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869f2348048dee803126ed86291d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa9c0451dcf80c6afd3d00663173c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c2e38d57d1cb74e5b8bda10ef1cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd1f568b19f598a435c44a8a9ee9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6314e01a8d6fb04a46be4e4c5d6a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64895b47e10aa4a7aa20e636ef22551d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeca4288c7276c1f82d1fd6a17657231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b432d936b5d14cf762f0135e68d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b35c04db23348ab6302ae1b834b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d2a3e5e6f5e9f7877d25071848c0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba579924ce426241e33e15240f7fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca8588f3432ddf98e07ef50bc199336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568208398d9179421a305e38289e4af037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c608d42edccee25e3993f7c88c4fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93d0827dae2c9e4ce4e46c3b88fe8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0817c09c85f4e8e1dce1b0bdd6a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a09394c1d7984dc220f4e16622bd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1baea77c983ae3c58e6566cd51aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca035d2174dc548aef6749b47f2d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9574d44c0e50e83d258d5ef156e68544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8bff45df19cc24e2e97583032ff6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1656dc3873507056d38f2960215ea246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2113f910ec7841032a545ce980adf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944148caca2554257150be2f7b71f4e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b12d3d85b66de6a32f0ebfecadd99c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5420c8614740062970eca9fcb9c1b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c8e98045e0b4a190dcee3bff705651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd29c00c07185d404a6e411318bec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400de8d6d1d7b6f10a4527bf0140a3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d3ccc296f69d58cccc34164171ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58485f488b936cb9765760d6ccd0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73d64d978da8eb9c9c11e5317dfb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ee7516837c6921a76623e8f206f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f826d11e09dbc93abdbadcc1acd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c43f96704cf7521131e76f8b518ab759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658366671b1f3f0595e1e74201442ee360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b11a25a969be4db42344e48153fe4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0abdbce9da1908e344334460886462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95076517000cd55003028ddb90e5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03e2d1f8098e469b0a159e9db127864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd91d7d8b564eaecf307d9131a1f1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c855849a1dce0c503df9e4e636b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd2e676356e32ae08e608d0f03d6ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d5d92ce746466c2394b9b323267068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36189cb532cf898ada67255c5db3e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d60a442c6def9185df6fbd64023770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d7c72483fad06bc643a91c1ca836571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2903103e768f57116d47ea80b246872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ca3f583c095e960ce0f1db706e0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee140fa1cb59c6104ee2949368822474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa047928ba89c5b50f049597697bf5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588813b099b0972aa3634fa71f7d76976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ba9a14274a306d0d50ea488c532f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2898f41a50ba7dfc94e642f40a4a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc55afbe30a723e205832b61be9a34779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380415bd4055f41d23a534b85f6a6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab435edd3017b0f96c1703c8b5163c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab88ead181bda4d7ac14d1b29d4c2e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c620f682a1617b775d93c3ce44a67883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0479bc9ad1109376a5fee689706a6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805b667100694aadae5f758e527fddd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610679ffd8a4efe46edb0f01ba873a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838be6a6b26b79ffbd4235dff569dbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9b7a724de04823f40d4fc3887ee588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650697aa49ae3daa202a7624d050d4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c6dabdf3b66b556c5d51f9cad532f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137b11919395fe533ccd74d14438b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a805308250f93ef5a5fadfdc9c56e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2aa3c9e05178b5e5be4cc57f3981293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2411479405c208607d618b0665c7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619f4e79ca7c436dc8720132d60306195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0866d67ed1937a61ae8ddd1a2f8eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95c8e7b6944f856339744750f6dd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5d4b6ec11cad942365408556bf3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357778d9e2c9644cdbf98f8d08a0b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf21c1296bc02243132491b132f2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af63f8731b8947e05be0c3f68e35f22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659aaa4bd0405df5f74890a3e312cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195959ec03b2fa46ad68c869bfdda35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d301ac58f1380a2d658e611ee7b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745bff52728739bcade38421b21f220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a26b26fa5086a716d484c25de815106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211706c9c9f85811a3726490e6c5c10d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c9e59a212561d3200285d47557f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577b8011a4a549f79aed9975f04563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0ba92a50413a7665bb84ac46fd67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e843a82f664cb8b75788b7f42aec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be227403d0366ceae299652691d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c074e77e0645c99c60b21e619aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fed6ba56e6e92e54d23e3aafa967f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4947d574230e8bbc30d20fd3746b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3c3036fc44f51bbe5cd3250a15bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41fa483e9009d6f49ffa3f3a13b6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fad75b494f0c721a49edffd9be8fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c06583d07476ca5c966eac4349590119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b609936eaa78a3e7dec16245b49428120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f975fa7b0c0f7d5eefcc2bf1c6b2e91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0a96f9f7b2a278cb22c6031ff53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a195215b98f3f21e221d1ae6119f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5354910c52d9d37d87dfcced8c64f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c5bfa34003fd3b9d231c317780c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb20e88e182e9d7fd6ff8c96727ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f990d668063b353c2dbb41f1278f835127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c9a32cbe75b41b16b0dff36e7af33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce1565e212411714a1df0606d594b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1ca1373504a750dfe603edc34f1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f715b915b8b44d3ccc521f2a41aa7cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b01104add6e98648799f142249e5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca3a2a8d950e614a8f14a5a2f58ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274679c45b4c8d271b7c594fca21d46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090b81f3b939ea8f0dd0e00bb3c3476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d495e87bcb781707af18eb69bb48f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287eec455e0ce2654afb52741f6cf1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4415c43bb806858b0a7b94f2797b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b987d9b4141a57be08fb42c6e40790c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a52e7b8bf7960151df63927bce483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41e811e027f3933d45e8cb0d56994141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c6d6e1015db42b281c9d3ac02aff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be20395d05b013631a110970d06c511143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ed0cc535a80fe217ac9c35dad5b74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac88218a0df895104323ebc6d475a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e4dedbe430084ae6617694ef09f1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e770638761fe64b374d1f246d9a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7dfd281aae482de32bcbba7a145b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76bf90f22d9d4bdee7455d0a1147c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac8a647d25039c2b2200faa9ee1596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230595aa4ee2d20889fd041b00291d89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09e1c6abf73e6854261417d7f9fbd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df9868aba6ad53b804b242e8bdf4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3fbc47917101dc85007a5b346237d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef414087a31809a796a61772fc2a030d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc75d3b955872b0787808210d9727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8396addcc749f1d8ddf342e084f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815711a0a02ff823b0e02dd5079de3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083125fb425a6821633bcea82289c4f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf736c0fa698e89ba7c2341f5ddd294160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a3c2e89ad7b1027bad1407b9fc56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb37e2ce01ce70fd503d6b22cfccd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2594a4b1ab6d7fa905cc33636cda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb197b273967963bfc6300b974373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e197595a49a62fc4b0a4fe6bc85b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d82fe396fc08ef2f1c5c88152388ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115d95d83182a33cddc5d0f24685df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becb6a03e9b5c6afc2a967425d82c1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c12a8000a51f55d7ca856253bd408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a855c3ea261598f95d040d309b83b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6afc1f1ade6bdea060d717aeeed4a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217dd99008356204e2602813358ac4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5e8481752383f32bcc488c53d5ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c43cef4170567ede9ed194e52f8b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078784b01fe015e70c3feeeb6cb5433175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6f0cb8c185f6c4136eb2c3108dce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a85269cc681e517e53c6c6d5ce1a9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693a86cceaf836ba5c6aa75ad22b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e9db551aa174389ba3cdf28321e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69068b0ce31dd97637c4ad36f264d96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767075c81ed78f977128eacf2ca71df5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c956dd327dcef5e687f12ed28a55dff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b64f48fcb4f0f81a8cd67cf80c82e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f891322d6b76de70abda80f044f89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02126d9b3268398f8637ab27122b6d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d766a7817ee105f40e4d28a6b150a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbee3137df84f1d963c1053502fcfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4562b5b933a9572122f7edeecdfd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac383bab94980c39642c97e8fafa11b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee4e0a1517cf4a323ade615a5d9f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e2f599eeffa3c7f86d46f1a07db1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429459c0295210a9d7213972956d2fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085d91d9646eedd24bc3f89260dbc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707f02f34e913c09901392bb0f95e99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c71a96703e4b5eec6385327829ff6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f76c12c511f4e770f7e86d0845b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758911cc23fefdc966b369725ab8db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee021bbeb2ff8e2bbf2ddd87c4ecc25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc16c9246089647bff380f6b1abc18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca39af8ea6976dca71cd2b0bd1f7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00abcc53ae8ee4460bcadc38435cc9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36eb9532c1abb77e21c897b34bf89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd031978da4bac23416a48be2b6dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f778fbb6768645c2d3868120f6272204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd359a58a50a7ee5fa0475fc92f45d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9026c92cdac68809e01ec5056476f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d5faddc1008676a14df5c694ead7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5bffbc549f4571e538d736a101666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a6608ee2ac67ea279f03ee48f557209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd481030a5eb8430ca661d6366c1de9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203048c1a11890e60a335e6da3c1174211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13451ef817db71ef9f1f026b704be5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ecb487db81f45c113562dc551eaca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c38e5ca9c5a01ba083c0a9a17b59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04f4c07d13915984598806a161778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847476dd4f33f54cbb0daebb41786938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f97ae240e725f23bc2e65b75cb03f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c71c7272c90a6632c925d892ddbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a5f9dd01fa66832b71e68b8b0b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847fa056d43cd7a30f08570ebe393e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd29825bdf4d63703a9e04ed822d88a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43357b099073c44ad511a9190540be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea059953f28cef207fade8175a3f64b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38601db85e3feb2e4e5743688174d69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550486c6633286133ee7e2deede7d64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417eec094c0d1ee0c07867380bedd71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb5d76903e81d86fabe950488ff3bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d0316eb0b2adedd5b980085ded2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1fc1d959929fec0a4297a4d1b187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ef03e4db8385ef1dfb99b10e6aa4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4798d3e991caefe53a49551071c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea2e4c56a035b7d93266dba3dac5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a3353f87459896698d091238224a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c1b0b6981fe10509f99765011681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d5912c7887fc133354cdd82124cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068815b2c66db38699cfe98365a912d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfabcefe492af5833cebeda15f6f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d1b1ac5e8c6a4e6df8024165ac67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b458e711637baabe97755db77dc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409e8b9b0442e51cc3d6526fb92928240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d47091392886e47488250a9f34d94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a4c6bb178c898c08a127161a0f844242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2255b9fb11e21eb633d76faf42aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098980116eda4dfc4bb7790750ff2f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecbba1c309c4dce41e0cea8ce91b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2dcd3272725111e598cd805f0c30e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30682d34f72b416823b7dc21be864247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15dc19119cf1fa86b03a1df1d7bf47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9dbcef7c251ef81c326611905f95a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8a73ab23d68b1734d73341becbba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6cf52e51cbc06f17a617127ca640251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81fb65abe3d7f5440277fec88e71b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274062bffeac79602a199c7dcfd4dfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f98658438d1901e115bd0e7ed122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8bf42daa225e1d95a7e632d3e5aaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e4317385da3046d5c2504a852c0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0a7662cef785cce86b855078391f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2708f1023c38dd5807720d4c8884258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291b1156b9e6b8c09e57daa1df58e7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b3ff5d68254d89d79a48e6bd6ab6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c814dac58eab7439d95aa93604d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70b5569ee4a856d448422d79ed5a3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c73f96aae463f5df3a20d3e422986263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e5fe834f2310e9cb782e3740ef8ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab55d469615772e6249e480c23712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447882a067edab2fe76cfe14a65d46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416397ac31af7268836fd6ad8a0aa88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28a11b227f8cf08f7ad86f2ed8380268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c637cd3411a7446c79efe44110c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc601955ba314474d3e25be5e8f697270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d57d3e41bb038b38c46ba03a684d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4aabf5332324ab6572026d73fcc3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce69e3dca990154261f68b1bc998e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b695f6be52733fb9fec5d9288cee9e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74fed9728a37425e6c42802ff174df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63038fa5dc6b05359eeab7142c9539de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6d5f0bd246ebc3b8f915fbea40fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029580d07d721932d5217250bd081fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838eedbcc59e1485e77f8e064bf4655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4808bec02cff01421d53c446bc60d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcda0fe4268e1db52c802bfbdff3f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d7ec6eb54881224b723f04340b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8f60d7c8e3d2fce6332ef3aa404d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537d0a240111cf1f41a90292ee375a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945768e7ae45328701de241ce77dc89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577a4d222214a71bde91b11211b1f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee556983ce2694abad927456c2adc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f35513f34caf7aa437b22f64838f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb97634bdf6e28e99be0324b7eb35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbc875889decd0697cf69b5221a95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1f93386e740179314ffd66d4a359291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed707f04ba76875461f7de73513c9a31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166e2895aca89938d99726b1a2bc12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef86302b6cba8ef428b5901af4944294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ace583a5394ae6dda10b30361a7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a986ebb17b51d852104be8ab7cda1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23266e5369b0c3e9904b27235ea15c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc78a519b5705e7889ce5f57afec3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8cc1339135b2cd48a09b20b2c0cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d347fa65b32233c9984b749fbb69de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8410ad77302bcf48b435aecff2cec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5484253287a57f35889425e7a4f8fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d4483066293e9e7515e596de3a4cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cfad4be256b016c4430c7b41691cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2f5e2838c8cba31c32ae58d25afa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9369097d1bb56ce0c1bb0f3eb3f53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29637a95c8f938b92b101a7b8290f01a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e354d96b847014d19f92f6066000fee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aec5e85d7adf6f06b10e4631fa1f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2d4d109418029e2f0e29062edb54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef16326846652996a6c409c2825ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2bc8e60c573da862a3e67814516f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af795e4ce5b896213f81d8fa854812313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5cc0ac29f5c40f98bdcc473da342314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ab07e1b79a865b74385fe97c793d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba98966065b8a7b5e274698d691801316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b4344acbf11a895c19d3f0da6e21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f2f25b01397dfa5316971050fd11e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d65627be1094b6674a1e4b3b646b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02452a690a9b3592c05dc6fbb4779ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3560a2513479dd1a14dd0d6e60a255321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e76c8e44f0e355dd8334ead73898322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd130683d527488efc2116163f470323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a140247ab7e655ed6df610814bb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d192702f3bab6c504f8e2006cf9f6a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde0cea752b39468f6b9a705ce43a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac49b517393bccbe62ae4330c1908f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cb16a8f5dfa5c784c5ed9c0ad00bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c3ecc2224c955ba3d451000a25310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb7c20ceffa1de5f4050d28c4e4ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec4ba0d8e5bebee5f31551317e7a4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0dd3aa156bc166662dde1b2f90660332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c464294239b627e61caacaa1d44bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977993412da22ac006a12ebbb2f22616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff22d93e135e8de49d4ac156e2fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7a53e01ed93296ec8935caef8237336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c01bfda5fd19baafec5f5d476481337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715452f079c37fb0ffc3e6772b8aca1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac9a0f9da52edfb2537280c22114a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2b7bed162705009520d0eaceca55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d046faba013ee3b2e9ca2034dfb42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b39fcdb4cff561e3a731015f0a0f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e3cba826a5ddfe37f29e7ca4e951b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1617aa9f62c68d2412a2fabc74ad64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0b99d2b34bdd0bcf883eea7649e8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477b3e233729d562b20ddbb99d0d67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2884cef4de9c8104b1149fc5c7e42347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35dbeee74ee56b14247d0658f9d65d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc06ecf6ca2004b458ef5f9998a0202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e606fec2ada368a5a34276de693235c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af075f56c6fcadaa5650e103089d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657542ec0ae67cbc05bc56158b10084b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ace593a1ed7a68be31f1673b79be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b470e8666cc32879b72a93126f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ff6569f583dc5df03d04cfe1cd768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d209189a177582496b3dfa22cecc939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8052005ad42a36cb0f8819f197885f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc89e2b53b347cc063a44b2c127ba4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59551e04f7ce3331aa9fe64b3c7cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf843bafe74bfb1c02be391e09f4a9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d564d5e315e80fcf366d4d488b9c3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335bfbe222efecdd7f5782cc3b038215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f605de8401c49b55b8730f7f7080d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1bc94ad1e8265958a0e0e7a5dd4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6b3f50f6ea39453821ab18f16b9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d53265f1f2bc3e059a7fa536758a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952609643f4c99293cb0a0368eeacdec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a15bb5559011a5d99e704ac6fc3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c6cc78a07a3573b958ead0b9ef5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc325af8d67ae77108816ee408c96f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b897477ec14e3282b590a7a08b3c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77166a0397a431df5831011e12b8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df070a7fcee34d093866d22174351e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05fe4b8360acd576cb877454a014e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f565e0d6d210fe793d19019d96a211428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610e9d66426bf8d57207fa581f439429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efaddf950634c6107c2006cc394bb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c84c54f52daecb03260d91acd3b46431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d656b310c4f3ca0953a4dc06bec8e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8ccea85756bf05a9631f6aec297733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b946200c83db1ab5a3971cf23d89c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74b8122675141ce8fdd934101a22135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b870c989933fd5638cb102620c28aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b050429bf32650ec826cc86a637737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad332e99718809f781d35e4265f1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2898e4e78cf317191dfb37bcf0ad739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b773971224492578859a458ee50d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868ca167847039e87f0b0a700636b2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6fc5abbdcef138a3337ae46f3cfc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05a633508f06b70224e4df80d9a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318575a163c7ca081ef326a8841726144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb3e9a431c6c5fcc2c484bd64b30345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a56386d6ae7bfc4f3fbf5c14177a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d708dddd1a753ea1cf9f485e1d7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8991cb72ffbbb027d57e0cb682ca6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c209f28abe151c35e2b8f690a9741c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf6561e6363a642965baff8b56ab150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42ff5a74045c3d38cd89e90058d3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a387e985ae0443d18b82ca063388252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5176ad45a876e6bd9c804730dfae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a997c73d7ad22ce4ea885a55d3f6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee6987a8bc26b968d89a11d789d8a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb5da6b8c0a0faf76766dcb4dd48256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f340dd095959726f04823fd76812057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d69d3cfabb6033581811e8666a89d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d8a22667eeb60239d76154861d0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6363de95e8f3e22b9f33f322e74da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36df43a3eeba81f3c75830e0dbe3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499964f99dab1a6a7d4b131d445d0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680766364c66f04b33f59828c916681263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d449c99d9e245523bfd49e30dc06fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa088a13acc3a98c1bedbe96a0ab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08af880f47c420b16716ad556083b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc2d5cddd4c5cb26c1be292ce9f95967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa466d26313175f2fe4efe1b4b6142d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f5874a526e1ed8f1ad5c309c2bc1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb799cbacc30b61b28972907d81e0ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad005cea089bc75b2396c254b468efe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d742946761f57acdd3e2e8c334c4aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdb1e8b3f4a0b2cf24f5f9f488c28d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1a685080f4725fc63f834bf49307374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad5b503e26530ff5589d4e90a893d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0dc315656eabd83d1e5b7186fcd8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50054cd6de22354b830c6966e42bab9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1ccb65da23fa45f47217378f9d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792dba8caa9af889464f495d58c76b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8fa2fc23154dff0b3627859e2f97280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6320bbb340b4fd1170f44366c9a61281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a208dddfdd72875eb2a4b33f39d30182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b9cb5ceadaa9fd112d9e30927b16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1c3b85d0054fcd8b00231d4a7ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731dca22eeb03a93deb7404f7d1b4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65a74e7dfcfdfa42e2b29570ed11a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524656a5b471d81520506b3683ba190687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc55ea71373838dde65a0018c51a1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd13966651497419b8856d1f81b55189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961473e2e5b7bbf980d2b96aa501081e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d79976aa750459981b2d83bdd06091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b23ae4c0f492c82d1d10353008e6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f4c7573e7b7ca0fe076ae94a041193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c83178c56fcdeab084e36085df0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6383127eab9328b9f0156d3465463195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da80d8d2835b69dbb67d06c938d88c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2067685e996b730b6408ef2d90843597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa4f65cae4dac62f781e06bf26b1b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e0efcf481980f1934cef1d78db7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32b3b207a62bcfc792cfe282ff471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3bcf901141b177561530d797816ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68563f598bb836ee3236123cb08ff2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703c6aba98dd9383117e7bcbc6e484a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d36803866cc9f0d424455180eb7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e880e2c21e996d5a83f0388bbf0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33059fd70fe6d88b5c0ea8ace6358189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b22613828f62cc02e1664085fcc80e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3dd760e48f29aec234eb8477b601108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9554fb7501411e8d921bf0d8512b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d4a476c9eba65e1fb205f3a7f8b58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7d896e1d4f01c19de7f8090f8616e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec4a7b5921aecb4df41edd680c6be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64b2afe3a70fcac80fe6fee80d44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d41cbe36c4a06b8fb1763e20faeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb4aaa89393f0ec9df3a468c49bcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c973e406b9db95f258cdb9ef23c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dfabf90cf23c411cb8d774d294465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b933ebb1a300ca8c444a1230f66871118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9a3dd45d6a9a659e1952e39253ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e0fe32633b84113f4458a8bd3d1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63bc742fb6d09a491442ad90fa01d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628508185b9cd553c316cc77bb059c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530cce47af464a1837c9e8f69cdc48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab6a42d46a3eae22fe7c0e0cea6c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61371e40b4c40690677d9c79b79f4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b220efff1bdf3e57770e628f244ffe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbfad0e3e7d30f7124b3138b92d17d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb33d2bb219aa89ccdbce66f1f5145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa23bac3164e4e9b1297232d9131ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170154246400be21a5689fa52e7dff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f5571831367a31fa7bcfe95a03f31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f42b550da8bdf2f02b54092b8678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05af9d082c32ce55dd50d96325303e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f050239f74817adb3dca75bd83886134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5d62dfe666295abe8dc51ec50640135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dca40ae98e8df551d470221f0aed1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82bade563516a140937ccb6dccd05e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c3a6739906b2fabd5c918b67335b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846634dc622087543577b2e9c4c870a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08397b722e7c9ec1d4407ffbc31533e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6a7d9941dee41f52d79a65e913e92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50088e6b8b78e9845bc3abd1639aecf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce76502d0c23e116f2e56abf976c10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7bbc96081282d6422655e99b5a567144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e23601c902fb9561fc0e644c314f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a190acb6e93651d3fae0f56762e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11db8a215b62dac4a554f642fc36ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8af42c2274671d5b37246fa17bf50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a367fc79667280e2ba8ed5a577695a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7459c4ae977587ceba490a7b1a1cee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4d53e55198a4b3a91237ede86f8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c1988f52ba70962e68b858ed4a57f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfc6106c99db518e8ccc98298e1f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd06070aaa31a76c6c3c6b54a50c7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ccffc045d1f1017c8f43f4d4a83f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de41c5481966407aa182faa8d528e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca741ee33b935aa147df556c42471157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ffd7c76a3611744c4928ac670b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93189658b409853a2602aaa81bd69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f83f24546c126adf402bb65d4e8753160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0716cb051f663936486543cfba846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f92dee396561fd24db0140bb395b16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ff4b4f74d48ac3d7e3b0c17b03ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629429c816078800bc66298c2a06cc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561929a2e165292444231194a8eedad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89b447bbbeda79d09bccce8f6bc4e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00755271aff30a6c081d1f096da9df0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7f779fc5758dee4e15e19fee0a10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d10f5108b4a24b5fce3b693bd29d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be2a31fc9719085ebb3533a467602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f33500e99ef34fd201fa67d8329c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b225ddc3ee61bd52816987554bdfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74162ee6cb69ff359c7647a01e150f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ca0b15f3564997533bdeed0af7fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c448e5c882520c312a0495af2a26c39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce310f4144b6d078bd680b90deb5db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13eaba164fd08e890bc8ff158f1842177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f9c6cde3f5ddfd6aa83be39d6af86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf57480600af0fd9c265179cdfeac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d15dd03cc95890444a6e975a6d976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9046dfc99a9c89e347ce1d100d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731d818b7faeecefda85c1143eb605182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f278c90889917eeb50c250f3c6ba3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c883119861c8b51ea66854d4307bda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625edc5dcbaee2b23126bba1d2cc4a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003421c52cbc8eed35dc012b93993d6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1825b3f7ce1923a6fe13ddb82e65792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd2b7f5b040187a31ef609b30dd4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc01c31f26cb0b68ca01dda9263976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8394948b0bc40cca67fb6fbcce27205190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c82ccf3d41ce67bf0f2aaf316c475191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da8c6252c51cb2bf48e2bd1ded3c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2afe281ba37d96f04b8fec9f306c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28410ddd547bd1b75c41fb8a8786a55b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321e3cf0a346d3e424bd8a6bbdd8a6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e89e362abd89975ab8308d938b731196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc5ab780bac01531f0d7e50a7e6a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee05998e4fc848f8bfbb31b657b5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33f47eaadc75572433a50d84a99775199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f638a0f1a7fb97e8a0fec6f4937885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d330e55753af362d01cd7863d35da2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308afc809e1b9d75463f2a54b3c39b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90daa8762d4229403dca13906fd0822203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebd6cdc89d34816fbe5e7f45778e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723ee7067efbf33ed669c5d214206d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6e887609f159f234e14b5c576aa2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246acd9297db7ed7216d3d91380d3976207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95ee763685569299fa81dd4ad67f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15534426b1bd77965e73a9b9f346c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2292a6e8f4cfdf5dd862d4ab20bb51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8b684068f3bab49d4b35f9815b3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d36ff44a3a13561ce0f2b7ff711a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f7740c1920bec549cd21a71b00de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e20f11d92e907be292eae8f2854718214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b2cda524b6b68abd6f07769604a0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f0d958798e9a95c48ce95e0ff476216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258d1fe33df1448f2af160b2100ad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a17ca336bd6381bb0fbae3c0db68d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f954e6d8d424c78b4ae3b7546015219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd5d453035fb145b47fdfa6ac54e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8371cb515643bfc4522fac67783b50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c42583783f3de25a608ffb1c13ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb89b89d1079b2a5344c2a9bf72a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d05819dd98dea082a75b1a81aec4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88c9fa5d9230e23289c2f9b4a4b731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2281be3ac5d6cf95e8091b92f41ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde1fe129fba540bdb2ecb2a35e67e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103b6ac7c6068974801156f8979776228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfdaf6abb40f469beedfae34449c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ff40998f4c28c2033be464b490dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211a3f118e00239c8e116ef6e6d0f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2ef50acefe447e3e83776f2a5c0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df793c1a5acef61ee97c7375f043cb3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff311b1b6dc529fafde6db6f0179a57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767827548c212a73e902f919350edbd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c346ad66f9d48f44e08e84ee1e49a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce636eb861dba8fbdd2aeccbe900aec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac1f3cc4508b40b2f95ac601381dd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6caf4c9134c01f98693545c7b977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25897cadf27bc520bbc598b332d4f9ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411fd7fbb7c02c397a2df4a21b6f50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb395795a6ee7435f93e5c485edc7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b1ee6a7aae97a13ed9172d762231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff7ddc1a13090eee10092b5b2de19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b5d8843f3bf123b901b405814dd12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf088258e957bc8836d83ba67da59eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea293d38c1ccaa7b4c9fe7f8a4400fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58005f4b84df3223aca81c9132e573e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b25752ccc7768ba2935918b9da5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e08af42789ba033471d3390859d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af1f109d629a715d3e9e1707fe813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38da2a02a4fcf2974189e910f9c39d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b6040efcc3b14b77f1fc0e8371b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9e00baea957cd60ed1c7e8d9db63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306dec7d8d6677ba2c522b068e027d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f2f0cc51bd51e732378c2141fd5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f8b7079c3f66ed9b9628da32ee83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529071abb2f620b7117bf496794897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682b7b52629da98cc23c65d4e7e8e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b2215bf77a0e4d0f9ea6721fc872260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7110bee18c75565bc5aebb1a8d01328261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d8fff69fd9ab4203302273a2072e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943095080891db3b8b4dab1a5224084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b16ed48b917824e48dd3f4b020820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14d268e78e1d420eb2d6793b7cdb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c5c9d85f7fd74e29bf426bf85c84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9307c55c65f7e0f276d141bec9ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676966f1ff0abdce8bac63e100dabcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7d8742a81c8b3edbe7ffd47494e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0f51a32e9e465d0887c4fd4a8021270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564b25876d87e02a622b85f6a968fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccea25596bfbbccbe7a0825fb9bae00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db1e2c7aa875a3b19504666c04866273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f396c9caec94c2e5c80a04b48dca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f1a66429b83ccac751c0a3f3a0e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75f48a616b493dcc401b75a357280276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aad724f7c86044e4b154edda5e20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd190967c03e717f1231d54906b59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def4e43c45310ec76521115b76253f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671325fec8d0cffc9ad7260559a6082280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb4a2476c5cb39aa3aac9c63cb602281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339daa82035aa9f98374bf1d9d73ff79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44e8a26a5bb68eec9513e5f124050283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76060f69c6ef65aa1febe181d6966ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691579ec84764ab9fcbba1288331f05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7acab5a324e8eaaee559260782b35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ec38b096405cf89f25a56833dfc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8421ad4054296801f70d864b9894288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c350f9e3b2c19459dd8658cf9a52c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6752e8edac3d3a75cf63aa207240c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd759adb932f70a4ab4162a8496fb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6439ecee9bc195b3f47dd17cb226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cf48fa92bf7f95ae2d1a8b8b4127293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6ba740fd1e584fcd82c7004a119c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5b13de285f317a8f8fc9fe797190295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bea4cdb8b6cfd79529f601f5745e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255a6abe5a90033ff7b3332036b970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec489c19b6417a11fea7d79e91bf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f755e5afca05f1f29213f04e90d9d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4bf929387b09907f91e78e69d341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde661dc9aeffafea9c991442827f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba371caa55799de4045d08348dcb8fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686cfabe9b6d092f983a921ef4973b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180116b2d6122ab53ae076a656792f9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c707f2c30deffe0a1fdcf7c9dcf10f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca704cb695d5e66dcab21ed6e54fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1defa8a895389d04dc76b4e4246455307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528401894cfbb5e84989c9b1fea4cd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a1c5543a864b60a24d9cc8a7a222309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1cd0a331a8ba4282a39f59a15d860310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063b6f8068e4e9afcb0cc5beb0a3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1921493fa6cf45edc56abb8f3625dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e3722263f41fa73eb9757b0d81c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327dac88f1a8e6816c4db4fd7075d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee1a4dd54ebfdcf7b204c49fec9737315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032573dc49d0cbe29c72bd2d1d5e7a92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49f281cd534cc283f62a6abf0bc49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ea383caa55b552e2fd7044e4ddf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d66c52054688bbe20c362d5aad50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969135248423ff64be447eeeab33074320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d441131a073e2dc06d9b847e27ca33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70669ca834e67074dd51f0a31fa24a83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f220cf81e0780621ae31d14441541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea99231535235c55e939ff66a7422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd9186303eef389c7649a2ccc02a5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>