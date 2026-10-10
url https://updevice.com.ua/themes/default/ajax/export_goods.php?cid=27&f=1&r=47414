--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882be46e03f9b2ad5173d16b92745e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a663cd135b3b3ecd8f566dcf43d0572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a786547f25278d1f2844422335b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200d7e67fadc667308867835b85e5414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7f792b08eaef081fa016910dd0275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f35e6e4d143642e414427653ba7cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af762d96d8658fb3543ebd236770937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30bc7e27fd70acfac952ecf3b42b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a11411eda581a0eee29f207be4da789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2917cb01399e595f8bbde8406b8a0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498cea14c4357b1da7049fcb040ca111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f41247389925a8fe2289b55cb20912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab01d959bebccce9a0424b83de930b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015cfd80b5c291fb60529247dff748314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8dba287165fceb54c91a1ed1006115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba3876152784ff496f1f585f12d89516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761eb65944b627ec4d02b08298bab817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cdf77872103d3bd2c371d49f17bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1523ceec2ac0bf90e43b5d97d74f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef724546649cecccb70b2e87d31cb4a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16943f29107699fc5e15ec43b05a995b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ecc2f6a67305efbf67a84a4af4ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ad236af65372b93afc5946653b1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33365f2d0ae43138c98d9f2fca214924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900a941d51d0b3c71aaa2eae289a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8abecdd63972f978e3b1775a609fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe906e6747ca8dac8ab1f2c6462f5bb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e315566125763d3b61d5290316f16a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497af6727b2e528842b79d4ee1b262529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d50569b3d888d5ab705abc947c3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fff2005687be859ab78518e48f2ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa917bbf9c425ba8fbe49b8fef596232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92949ca28e9bcf8ae93c974a141ff0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb214eea69f92c335fa8f26e36b83134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f31b51c752daf09ad49affd232c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da1262cd3ab3ca1d42fa3911a6fbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4153807157a45e6a2cc503c0b7309a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911422b5fa234c4c59126a2080e6dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad4c7fab67f9a467d592ee10f9ad739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cc7be1070fb29b6ceb6a0650f18cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5f571fb622ce47a3de78d529664a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a83c41fbfd0c0297f40257f9ff69642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cf62d90e4aa13c664b29d2b2e61ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9063e5f9691075f049d209ac2a6ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be517208082337807db97ada89495c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36ca7f6ac330d6625b7e00d79767246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5139cdb467b0c62c802690522929f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11bea93d22abe28a2d13db74e5d56e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e40a717b05de6464de16644fd4af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c728643007eca093f86cb0c3dc454450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167484116eeee2c3bd9d0533bbd4c0b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3ed005c812689ea15780371ebb8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f9b39e3bd34b832291e8028f705053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8301e1cd078d60594dc26cfa93898c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ac77d4551a1b97828b2023cad90955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58136af2bfe1f9068e223aec1ce6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11caee8e36d46d153d2b0ad71a94257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296526579a4f577bac2233dbbb313ea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f312832d67a0bb25ee6cdf800f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4618cb9ac8eceaf1819d26f4d97dd4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d388c659dbc3b343eb5aee3871c55961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae913628cef66d3f31ddc922e7d9ce9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109a11079d475d1993efa6587ee21f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1523bb32e185288b16535711f29ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4f176524a0fb587f04ca6ff3f6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bb9fbb3dd135fe7e9fedd013af3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a2f98c844f02cc17e236d425e56a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3dab248cd9a2fc783c43307117d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc296fac4f2aa8eb53f7b7297b427469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfd52b5c61694566be036a666ebe670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e53de2b7e44896f1ce9ade155f07571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f064fa09ef74597f31827178a96d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1c51cd8992aa24bc80e6fc209ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2c54fd42ac53e7f6dcf66fe1695574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee7288f32fa4e8a1059b4a33184f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8a2441827bfe521f2b9f5b66ae4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3abc4e8391ed6a5dd50fbc350f1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf27f131d12d141b8dccb8442d0e2c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3ead5de76cd7cf9853557dcd55b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911174caee824f897a05b6893046976080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12cad5f3adc4b180ded996a59be8c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c86ea6205ee90e74732a5cf4d59cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4738d6464b055168475f53b0083a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65daa18b96aa2547977c3c908cd2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a106f63f00b77e42e6e4095d1a5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27cb523f6280974d597c7d4d59424886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23b4328e717d72aa8a20eb7ddbee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c967ac568ff95ecd91577a53248b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec3d4e5eddcc57edcd610febd49a1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281587dc95e0cd8ad2765544eaa3a03790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ae2a8584bfbb24509b2ea88b02a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7760551ab0a65771af05ed74ddb4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779453777c050759d7cf1b2cf7f67fd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265d294d8ed959b39efa4b6233e00994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37393d75e2dc1fc36e119a1df1e6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebc76ffdd5ff33e5342ce764f1de796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006d9c163c4d59980ba87e226a3a5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fea7f2978a360fcf1d19824696eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625472c045b40ed55807014bb870c4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07b74547672aeab1c62f827b309d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7583aea47ae998d8e574c9c2a5e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090ee171d98880f08a48477625a56a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230204ae922b169aac36b8a5a471f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd453124d787efb9d0693e4156840463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7e62f9bf2e7c1dedf8f72bd3faa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b6cab00c34fe2083a62bed4eb1668106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf8d25a57edf68dd2471d5df7ed3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8e1dd76513171b8a69b5c7f36f09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee867a9c2f33703b65d8a195cb8a127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf721f0ebf922b6b1285e5b22c191cf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7ecc95785668fe2d1a115d83a4de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5a5e40a52de30de764d1b457e5b30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688e4b8784adf4484ee14fc3d6bba85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27434a3d1819e0d0f747440b5511b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d99509b88385e67e2e65df35b158115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9a4d1b6a5c6dcde893aeb86c9bc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dba3d7dc6f95b3577e3f46ad14330117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e55b336247b37309043e21e0ae345118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcf1cc150049ad97d306ee86995065119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1d54db4f25709469438ec3a4320e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592c3ab39714982e10b91c6da2b265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d16850a4a38e81f97010e8446f1c06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff62e65149951629a3b84c273bdbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda969066d9ceae2f74e14dd60c33bbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428f3fbb24f02e81194bf888ecaf94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab2f23136fa58d59e0d80a03eb9b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb066f89539920c20be495d119b17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3f7e37f00642d162838f1d1ecaba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d9be7728abb3aac7ce25e6df7321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f59a2a19c4e8bcc45ea6939ca71e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5a020f02aa0b87ac69f1e69e2595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd87f833257555ac74796fd1856b8b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9506cd66a77e0a3671dc12e1f651133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8e5e10f6853009e17149432cf3c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ab450b3b468476fe4b2bae97d78b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe36c22727265cec2b18e2b6ff9450136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf934159574f8057444fb19bb6312bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af320a1196ccf57ab071602b61e17c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747dc168fe6918daf0683cf3cd57aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fb1ada13485440284bd7fea4a4ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38b0e74abe441517cd2bd545e2363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4694ee90ac3e47955f22d4dc2c4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1753541dce2af9b3f7fd09bf81a0c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceecf1ee5ce7621e7c902e3329d0b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca32215e06e97501c81ee06f4c2b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476468c68718a48cb093e80d669636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3344984c086cf0f0107c8422f351dee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0216d1fb094e90adc31a9aae4b3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55ee53b50224e9aab72024b9c4e17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f492741e54b88af7c8b85cd6d4f636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a8375589c7e8c4cffba61efca382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1d703939dc782c71b6fd8e82db51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519ae351465ce8cbb1a3d5b2818a7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea5ed4a5887e49d6d5ecfdce694f41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56f0ed71a23dd598c62f631dcb3b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ddf8027b81ba18efb7398be2dc92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378a5b346a05ea18cd9ecdd0139c1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c09454caa8216f55edc2c0f91d955158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e70409b9556bd2ed2b6020eb7e462159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf8e81ff2ad3d964561cad08a44a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca7af8df28952d7ccf51c5fc05178c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e22d0eaf202427ae3618d113ed5a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe4837b64cef083a30c4d152c717e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc33208055d98ee84ca0805440f48c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04206830291e0430713237c5c9570c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcbdfcd0e5209bf3e62263b4b97916166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf63dccec3a28bafc45cde53cfb687167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ccbd331c6ae07ffe1015dd7fdcd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e5056a24777325634716293a2d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8f2fd968ed598abb5afaa90913a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1fbcccad94c37ab779929c546a41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d96d0345e2a92b17767976009dabb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f4811294d550d8e13a99a0bd08606173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf7adfdd0da30701de71019beabad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11bd798a9fa845e82818f0ce850ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a8d18dfed1786c0814f44275e56d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1fb999eb125f2d81e3b8c82da499d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f75de5a339d0f83af49630ca21d67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504525b88f8d4ca1da317f10cb6dcfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e1ef68b65647d9517d33a3915b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15726604089e1a7b63a1e8fc0219b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a0b63974e6250fa5247461d6a566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5113660e489d02befd7b9908e6f8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dd5ebc4ee9badab5ae14785c6698c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1a77a06757b96760be12acb567a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649d0b3d85cf5aba8672ab69c4d48a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cf865497bd6a77d6fc42f44fdd96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5d95309aaa81369cc1d050b35994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51495559c80b0dfef6ca640a72b15d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470118b78e44e45255515e9a8aca60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234754dc3f3e72796e58ce0973f7385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38b7651353337aef15ce830e4d451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf296228a5b12fa87a0e9871ca23a17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494880b4666a25bdfa71129b44a9e54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd7524214a4da27a4e7c72191bd5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0edbaf252710542defdddea89981196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52162c3ac3ad05e2a0ef4a2c8af0444a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d4f9c85d40a598ea37be37d3f339198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a01163dd42e1c25bfa780932467fdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88decb80915caa747656def81cb62ae4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3025aa1a8e4d38bafb8b90e28c972201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15790c2f5a80955ac9b4361495705602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6642593db5a7904ca526923759a75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88c5f58f23490626a8e7969f560e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfae75e5dbc85bc293212a257d0419205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b075712dbc1d22720c5106ba50b72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc80dab67317519a443ae1fc63ec1ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e8b681258936d0a0d90cb2a68c341208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f88461ebd1c292a62c6548e04f40b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367fc9b9b0697acca65d605d9430943210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07436a180033c8e9210f3c992efacc24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8280a4ccc110b1bdbe83f4d7692a8b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767378cc38ae9517cd294a8648403402213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c673779f3ee83494e66154e423d10a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117393725de2192abd13fa6dd1e469215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c66537a731213a9b4bee659c1f33c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efcaeaafe4f70cfb71ab8a5ede92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c7ceebb2e00701a48c5e828f2094218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987ddc8393fd86c40dfffa7687a41f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc0950cb0c0ab28c16efd95fadc12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb33b3c429a2bbbc06d26f64aca90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c34d76c2cee35fbdc1a40ff4eef8df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7ed2187f68a832f4e543efde19bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c9a1496af7bddd367391016c55b06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218494448fb6de62421f4e9e4dae0b18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb668a002f322ad48c20fbecb2e393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72819f16d0c30b56371f2b779bbda8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b723e92b9fd4a0f6a090f2ffdc57f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19b7c627820b223b4b450d5f75e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630be81568632328ec5fdfa5dfbb305230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd48fb54c2b8114fec1b7ed0db9bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00812be958bd00b9e54c8cb267b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf290f802cb4cb043151183cfc329233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd851357d42c77b4990e85815a2840234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c503d19ac4c7940a9decd1587da536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4b10aa8d2a505d77a4d4470a70e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea697a144c5921ad31f435ba4b493237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6ac6201234ad65c9d6a1855735713238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abc66098a9671a6908d1666d0d86f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797773ee63053888611093ee79b8595240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee65a01d6df3c9c898dd223c443c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8890520fa437473bf120744a1f6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb7f15d136b4727a029294d90fa4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa280e9334d5aea3682942fd0b94d5e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5e7c61a56e6751e8a0e6b6d2a0bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab937e49f5cd8ca85a7b9e8290ae0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778972eb36a72bc7fbd1a82ee6d704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea03a4837a658631198ae17f2a095e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f3df5981bc11424a5f6dec23daed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8020179987aee8a26a913bbbd959c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f0481d14afa24908cd42551531c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee79fa9219c1cdb256b1f37029233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991ef15816f0a37473f64b0ac89756253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee702a5100c625cc44371cf429c13de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e55e7a2a8013f2571ae26605e4004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ae7fe68a395671d9fba95fa3ed95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b50e2e3fdc678fd3a855e59527961257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38492129c230f787aefe25b423bed520258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715ecff31d964596445a485d9b18cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d278c8a1b109e5be7a371a5ebdcfee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde3fdccff201f58ca4d6218918f61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d5231906f9befe2d576f3d854f92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879d9e122fcaf74d7c1308221bd0932263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255abfbb89520882db512b3b2cff312264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2571bde404f302640e0f3eddbc473265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72664332006b64f51b2b7e621e98a78f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30506ceb72da4bccfe2bb13ae661e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e285925e3052fd2621ef836aebc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b8b02f8af2f43dde636538fe041c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88997bf5b69a33dee3e3c06f1688b48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a960ce28c221fbca096303a534072a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4f6e3437a0e864689b7d1caade0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a79507e400e34226056544e3c2916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7fe4ab7d1e33166393a7a29bf0387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953843d63ad7e94adae0a500c647f72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9031f7df17a7a53c4ddcd10e6002a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db2a2965b0c3960e53d96bf5c76326277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ae5c405a7e0289a34d7ca6cad66a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d9ef6b4ab56e16cd339b9362b892279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83df7c612e96356fe8ad307d973b7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ccc3114f3f075cf3347da3d48405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cabbdb09113ea2cfd99772aaf0b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033e5cab44a42e91c8dff8245a57d54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e223b729c07c50551036bf7f8a7d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075462b723d05b6b910c455252932293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4a9fadfa60d05349d182149c4a97f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96fd610ac0068bc55dfc7bbf321d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df72b486801a6ac1eb8bf8698ee97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9e587edea83924c0ff3452c0c882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4607c13b4369c05ebb6fe0f1e83db8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf97a025bfa93ffc8a5280dd727715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7427fb4d7a19a6256a4f7756554c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afcfe9a1c82860932cf745b39c8459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8c4632797ce01ff2bb169a1adb7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acb9273d3a4abdc27aba9c50680f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221bfe9b2ac9c713e5de6abacf673a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5ad03b1762d0e5a0330b8e7aa6df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7697dbeec6a8e25e16120e4ea32c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da33ae3a337c9625814e8e7a510b76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31a792a72db75db9c3579d5378991300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e997d36eb2a32e709c077c1ccb524301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24923fa6bffeaee91d6e4030ae4bc68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85644178b46fb7dae43bc54a3b18f84f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f165e3d8753e9d578be4e29269b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd94f6de0369d00f89a143db647ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329c5e74e3809155393dd4651b02ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540b72309d872fc51c7b50da1171a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f065185c0bc8a6def3655d97236ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eec0bb80cc9792e8d67b92a3527b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93c2f3b72e67bfaa1c559be21f3e8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a756914d7cd99a123f184c13cc31bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2b3a9b88601b9f6236d386a2b30f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3781e5d6b51744b4a60c747c59f2fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485037e2fcc728da8ae3fe2b76e8b1df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7ba5b15810e4c7aab693e9248623315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519355f7f79a5521e5b3d1c2d4fddf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176ed7c6b32ef8dd74695cfb85fcd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796532ec899718ca89533cdd1d300a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7bf9c2f55b54ffbf54d2516215c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e8e45276dcf9f5edf63135ad53ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615271b776824d1d6df11fbaa19569b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5514981c2a119ccc217f3e4c8acde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe57dea4ffd8edf5130189826ccd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc7ba753200950c6ffcdb944488f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14370cbc12347047705bb478d9dd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85ad48f8ae0fb464dfabf0076a5ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aaab9a1666c872c0a36a3720c2560327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071523291b49f9b3f208f8cd36fb304328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfafeef9045a00e9245ce752150912329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526811102dd96b72783eee2b01bd2802330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e4f0651d9f5322bd4d1fdb0045e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f037358193025367a3b08600e0c6a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d92631603c4448099b605d93c2b3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e8211ae210d2b590d2590f5f2755e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac194b6dc98ac0dcfd6c156a474cdac6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6929f7d17a53092184cce3ffc85d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf9995917e00fa73a2c16495f4200337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440d748571eeb06e1494b200029202338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe7a8f00dd9a58ab7c8cba75ec096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac08780346c97fe1e882aebf9ba0e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627fa5695082ab85f1890328adc659341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db1853090c5b157581b406778af68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020ed4fa63ce0c80287d8fe2bca457c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1388176eac3368428d602c76911c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380995ce50aa978fbe3beceacdbd185345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016814aa00ee35d7553686d846c5993346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e1f66e8e70ef05f9244db4f4d51de347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815af733628ee3706be8912c994bab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5f23e2d6827e16c5610752f4c89b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbe5f1d535ac79242bd70db6f1eed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a606281dfcc10b1fa4c8aafc85f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d97b526d3f524f27d7eefd5f1ba05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b949e48c4187688c1c9a31a3b488a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab63ae61a402329de52c1dc4cad0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187275f0ef53dc2ffef61785cc2ac45d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc9e32393f4d84aa2aa594c9886839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea20f7a5dcfb31a1d0e2504d91ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a15beb7d8ed30a0c819bb931a2dcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41186bf4b8ab055d0f48690a18652fec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d981742f97ed2920da7420b4c037c4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac0ee23b6756f90c754132bb68cd3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606df82eeb6e1087d4081558fd703cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc08c183963bccc033ac362d6e23016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d374978aab7eeeb7006627db48b0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57751a0463eda63e8cf70713e269e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc905c113b23392704ea364bdd78deb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb8b3783074ae26fd8d2b42f3f1c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9088e5badd1cea58017123610e4d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ab02463180a1d547a97b49c24ac8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a1ec46e4b2fde2a0eb0bdd47cfeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96b4b4ab43713eb164d988432924224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104f33e67f61081a29604dad34bfbbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaac0f6faa3fadedee2c687cbdcda526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4660adb46f31f4575eb8b73f30aa6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214d7b4ced4fc6ebd130e98a29866828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6664c71c40762eb47c316f868390129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3421c10af4008c4d6a531536f6ac4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d14c03b53559046d2c5f47ff771f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5a9ee6e0ef159a824a3c20a30da632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb5938494bd41ff39816562251d4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249980767d876d8efc32fe7fb1ee1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef536f85474fca94b3207a8f13c280d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b10c6d88f76512561d54e194597d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481f2da9c0a446748383342088099737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47e311dd77a3726dbcecb5232141538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd6a52954dafc1bd1f8cacad73be239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b3b6c55b7adb44ec212a417b97ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad583f99433bdb00fd3f1aa1140c5ad241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd613fc9ba621135ebf533e0905f0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0f7dd4bb31b2e48836ddfbedaf6ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762257dd70db5b1fea08734156424044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd36ea71be53480cdb422655b040f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0cef1a4abd547d4f8b573d981671a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457793cd8d491e999b2b00ac05465da947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f830a14a19603757b37666c7c66248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63fcacdf7fa5b03b335d7771246e3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c75dd69ef08639c0f67fc3381189150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbef6c9787389e792207474d0786051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6fb6be3b325989679cbdf32f454452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7180358f2f55f39da2453f9c32e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801058f15d78dca5069f4fc51e8f1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff27a7ceae028d53821fdd0da105b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fea0a032bed7476d7849affc8f78d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e814c423bfaf389bee4526a23a84657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094b00a6a7e5918c89f67753741a5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69487661a5bb899b34fc54bdd5aad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8bf5242ec43d75b4d6003316f5dd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00859e18bb5e5dfae211ca5006e90861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ff8071493b85d6a79464541c41fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1900091efd2ab9675f566df03012f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38413439008e165c601e129757d5d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b436143cab56fffae4cbbf1f7725765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5164334b4febc419a376d0cb6640066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41128ec277b05d2d23e517bf15ff9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5fe6d71fd55179723e410555d199868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa5c653e0cb2e6751560007df9d5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821286f8f33b4ac1afa563a51bae0a2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc13fa7b04088f079eadfb8028c0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3811383043bd55c37baf9d92acc88ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638f6e35dfebfbc096edb12e0b9b7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6228e31a80a0ba232a3fc1e8fc4a1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf9a146af8827d91a039b2012761e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef43da656c4074488b9a6ef35af7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb41e97cbc4ba1ae46e797ffc170c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82984a3c7cb953a2cf2b0458910f94a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f47a21db25bb917a28e844729adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a495b3e1ee2ccf2e2f8809c1db2f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c969e0c4ceeb7c5f6aa61fbae56af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4b422983543b9f2ac9d905f78d3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb2e393a400c0879cc1075d43742e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a8f374dc4e6c4e7b17ddbb26226c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579a2a75408bf2be598665b07d285385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedaef4d0246e1f9b792028e04743c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905489680e991e6d22d71ebbb53b77187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a36a420d11f2aba69aa43c80c4a2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258180322750b5c8e2a81709de24b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7d3de77a91f26ec195d36e552062e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366233613f8fef159360cdef8e180a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c244dc3b9730840cbaa50e9b937392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b8f8d0d454ae9bbd1ad6db64481d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b518cf34164c7ccd8427e2dae86194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d45b14970f4b3434d47052bd994995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dffcaf05aba5eafbba61121e0adc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110896e21a6098d4d16a932a69ba7d1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7501a3b815b772f08c69477550dae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d486b53d27a63f88f6b2c5a73291fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa2f66351798f57021b3081e7c501a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ed160ef10f8c45e1b71bdbc58f09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d576bf598251095e3b3f094942bd33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4e4d4eb5b52b2fa1d09df93c87eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4513dda476284cc334fda5d2d557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2f4a0e9d126fe408fb9385463d151105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84dc1b2531250b182b8cf349a232fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb2035c6932e8923896566fd4923f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c916c84dc1200bde8d4a5220a129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861682acb693d5db2cadc5b9c01f27d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a746c39dd43af269151f6b4a3337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b311198d3434d99c80db7ffe887e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48132d5ccbd9bf4a9367713bfaaacf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b754b266163e2094590e7b9e26cd03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9cdc0261a73fdd23bcc0e162476f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606675944b3f56be22e15b35860993b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578fc6d3126c0ba96230c6f7fe64c97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7757db074c77cd7b597aaf38da99d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079dbb9bfc8505fd9f045a5009d2c20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c49b37630e87dada9dd53d984de2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43920a77d804b47daa714667dbd347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e7f05315101440bfc8c4d61316161121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da02e7bd1cf7aed4d6912acc368a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26cce7dfa6a4ec38e01d0c2d98e8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f28a29c626a44ccc76a2fdb0b78f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4be0311f706e4e2bfd184bdc0b89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cab09935b09ba70b2175ea7ce7746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c555509ad8fd7d702c282aee607c358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da5192d63f23e21ab93ac9801d26f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7242d6c7ca71248dfbbdc1e08801a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89113979b4d93c2fbf6b2f51d4da8d58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bc6e2a3669702b369366bba506570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e6b6791e08b0263511943e3b5c06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d02d018b21be6c169e1788cdd822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02cc3b0276a83cafbc5c40916894be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cdf3236e048d12cb0662ca35188b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59494d1d1954daaf61acd98d54b7210136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81bb766fa1e85392381c9d9a17ed4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c89e808193c63d5c8fea90918ee1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2aef26bdf606ca5455be69d185c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676862c420ee44f0c0104b7d2a4ed34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b580f5bf12dd597e7a4257aa84e5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967405b7f9859f343325fefafa03284a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5326d2f5d16858f793fb5a981c67c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4a87243a1677ac434199e1c4af289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7cc6e15cb5f1d53cc84bbb64bbe41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854933f782beb0a4ecf2a90f7d907d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef6b1ca69d09f0cc6a76886a97bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7fe26595c7562e97c3c99aa2f303a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2662f132ed105c0e14664c7eabdc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379860bb109f021575903cd683ab89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce77b7f0519ba40e157be9199476ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7680d3fae1e30a8ff4da1de711f428152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558622544f64a8fc044c4c3be68936153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ceee1d5a564e3ab6f069b570fe981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448cf4471be198a45f1d98b688886a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4f826dfe26c41dfef3979dc3fca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fdf008e9e638a3ff453a7eacb8a95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561406dc984e29685237920253c16a22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361b2e55d2d2127c4630fc470caf32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab382e4156c056d75be847122dab267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4297a0b3baca7385cb22cf80a75f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb308608365664816bad772c0649a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43bb250ea114e73a3899b0e180178163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d374133202bdfa060b88530c2cd7378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fed6eeb681412a93ba21d30df1874165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5dc61dc882881a19de37f27849686166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb6f893df2314ccef785724fd6a37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a11013c3e3d75bb7431b3ae4e063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7aceb737cf7852b098a95b8e66f09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e19ef02ae8a1af3b831ef1ee61118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494289fbe803d9ef310e0f80170030b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83a9c06cedf00f3882042c30a5fec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7cb9f3dd369adaf63c05ceeedbe56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367fc97a54ad5ffeb7ed25678b9089174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d38ae98a3b93a14b561f16bc8dddc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cdbb0b3e7e292506d604a87afd98e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f985743b6999ca89d8b7cd6cd9d396177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48983e9786bed63c69f74decdd98852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ca012bcebbfff07202d7e9193046179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a6bdc887313900b2833c807a33e26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f89d50162b82ae97d05518ceea491181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e49907f73c8c548dab57d6a33cf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798584166ba5aa022d7b627a610650183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d827429e707ccab39acc675a01fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6bc9fc79fa03abcde0866a555225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeabfee14dd714843e178f3c5ffffed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383320f5a11f10d555124dd7a77f139e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3bd24b590764003ec7c719957bc7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02809667d7d1f8bf0663d7b748477d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec226a112ac2d392cca8d3805fe2506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58df39efb98e27f2c6da00852b4a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b269b09a18d25c6cedf33d59f9feb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568825a40eee910d9fc27843706893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33da609ae61080fb4675938bd548f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99494eb8d1d10f35032df5e6dd5450195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0893de71238362a644970eda6be1fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05776a82d249b56d8b941051a61dca7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ccc18d5ae4368569fd0719d6bb5d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36df539fe87bbb3ef03232df85a32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4774d502bfdee60192354e421b185200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9080d6750dfc5e7eefc0ab5060544d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548334dea4b6a51c6a2f98773b4e113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae09797d2e5b84035c1e7c5fb7bc08c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb49a5c0df048f84a02e87e871c1e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f04df9d0a3b62819f7ecfe23faa8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1990412f7aba933f2c693b1f3a0b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eaab004c630be01a08300cbda7efb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17152eb4ed494d741e4a8007a8889d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9280d3228ec0536f94731b2512831ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00879e40e0f3cacd72207c5387970b68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74bf3e6f6d54f5d4d9d8cf5537a4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517cb671eb0a5f4ff99827cc446fca7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e35f7d06081e0130ac9b474ea8cbd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f575536a022ed770579b69382747f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0badee75b9a3ca54d521af8188da2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585e32838414c590ecb85a3e79d175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87705e536ec44d2735d7020cc35c6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6ab0deb2df3bd6a1c788f3c0c015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b3c3a7376885732920e3689eab15f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f5de10231ea1afceb22c3f5b1cbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ab47862cc06483f0d9f895bed5ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4057e3f1c59724b3a3a00b9cc32e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d5ae0d6bb25bd55244bd2bec1930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e267c9e0c797e157bc7325b448ab9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098041638821778530d0960fda8811a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05746da627a8f38ffd7a2e8576f52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5652755e71ee24cd5d16d60a5f09f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b51fe6e2dc34d52a4d5a9eb314d828228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550b9cc2e26c2da2997d4791dd4a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec8e0f2ae9c8e68f66da9f16324dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9db651ebec4318fd08064353464b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2cbb984e5d8845cb0bf3eed0e52b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72651b1ca394dd591df3583bb423ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb821a487d211237f300ea6b849e79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08923e1415a702aefd13fa7d67d617235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee482f06564199d127d6bcd7f9b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07dacb2df74656af386e1f0c02a6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679c7bfeb4d4e4657ca875f646c428238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b0f09f7f7dc8a552c228cb074b76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751befb96f58b231ddfb1098e3275f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a09e76cb8248704ddd56fa995f8c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a09d7b9cf8aaa19a7416adc05d7163242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e331b778c2d43fb70b98dd812252b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a7e56c934cb3dc4738a98ae6ac80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27032ac67d785aaa13418d22f60dc376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6a73cea2fb4dddc9453d46339102246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9595ade37c48f1c6af77d44f59ecf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868da112a6d2fe15d9c6e1c224a933b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea663cecb23357657617cede2373f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d759edf19fc37905b6e3584133e454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf180efc85114cbdc86041e2b7661c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741051ea86622936c9a076c6515c4098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628e395b8333db64992a7761d55aa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964f5ba29875dbb6febcbae3b4d39e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7c3949aac292014c0ef46ac1b2688255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1583804827a127cf4c391c0834a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5bb3fd92e3f09cd427f73418d053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22272c4c52a2eb41fba0435577df81d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654db4e1d879a08934ffb9cef3383f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027251394c81d58fa15d2b066783cb57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4fc8f55887d518f02bb13f592608261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9b99daa0f74ba039a9dfc954cfc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064bac701f292348c9cf49107d3f57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab6067acab3c384a44cc2f0ef8cf43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2395229f9a854c76eb420e4163a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4a7899ce228d9ed6b6091e8b884c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad4592e7684deb9399bfcdc1f5f0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0caff1d4ed954399b09bea71834d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4c7b94771acc5a3348fb725fba4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da913b816edf03fb40e5a83d6c53f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95c0954c393570fa63b5f8faa88f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050eb373f7d9456d4879cda9626014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109370df94146fb1c3d2691a0b5f2e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25507ebd5177024fbbf4a2555b111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b90a87f4976a2fcf31c8afd7488ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116aebc28bb576e1a122688be41e04c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb8ae968505a879e8dddd0c86d6173277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd027f939286eac8e35e1534201ae81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e751f9aa4a99611fdff95216eebb1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b611025cc881b5300bc468c74c1dab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba4c672b9eb923e6b23255a6673ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da904e5096e643a4c7bf92dccd975af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d50045a30aee34f932afffea828d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b45b26f1eb5fdb689f43a4813811284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0706b64867dddce1300e96f418a1a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68925eb3883e690ed53492d6bab8051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc1c9dca658d0274d4f69053a208e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a4d7aa6c4ad0bb55499e6bd76769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10074f7510371e0584236b4a6e789b69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeba1584e28d603745502d18876bcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190f51fb66a1e2a847b8106fb2476b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e020d4334a9ddc72d58689262493464292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196f23a8a644b27aa45ef4e3e02d0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cbd55eb36afc9bb5fde8277b2660a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a14d2907d83004f7d34d1279a01e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24cb98da375223348f71793f83163296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982095bbd607ecd2c7715988fa63667f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9decd923d7b5bf405d93e52e1fd94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56ee1ac1f81f013a34d8ced97a7cd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96849a4df319b326659d77a2dc3e7345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d303db98aa6a7fe26090a2cd15e2d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a53d7b7ac7580f8becb2e42fc4f83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a8c66b92d3dacd316cbf87cda0743303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1fba1da5b1a5d57dc5644f2bf3f7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf91cf87229ed904ef70b4cd4d12e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0d1533939d6c691161c5912d5ab5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e145b666963a3dd2dd88cbed7af0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964cab96d0275cde5ccf2ae702f5906308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e446ecfa4af8a7efdd89bed175b1eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ca41b8b448d84461d51fbedd496f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce9e858a6fb1b5add53c3eb662171e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046a83dc8b3a6c65e8f29d2a792e16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfba38c4c116cfcfae49d14ba83897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3077f395de746fcb8f75373df96323314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b53a3eb3ee40e8f04a4a522bf754d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4d07d3bf21492c91c1e1838f313f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822afca25c14745a973c510226c8013317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc7e6dfa62f046604a96e56054cc7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f301dd1ed88afb5fb293d9de06e5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3fd00b5a4e4d738c1ac2834f8a91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f4ae78b1a35d5a9ae05b68bbe673321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009871c3b787cb9b1125bfe081639831322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f2ae10be0bbfd002d09751dfaa59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafeb684146a42b49ba077349c69ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059afafcf9fb76b7f28697ce7fd56481325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>