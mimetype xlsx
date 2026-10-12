--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7be29900f6a1e9d988ae4106698e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c511d1c986344bd56dc4091e2715bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a9006026e480d6eaccbc6d5a9a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e064b67f1868c5bee369187b1659f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48c43f4b7b864fcf9461e4bf7ec3705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45b238765fc21bbb18afdb5b8e5106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc677f385104b2ace4daea5b65edb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76040daf17bd1f49588f3094b651b878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b644e98618fe2a90f04a3fc389b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8a91c777ed89f773434e337b7e6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfff76daa78fdf6aba34ebdb84966111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426a56a125b17299694728349a418512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328dbe9329e7611081ae4a51e314dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f7d11037eeab2fd749d72fb6c79114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd6e04318f8e974c8dffa179e3f3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e67ee1855957361b4800aa26b42416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d6a7e3c94486d11a86a5d5ea36f5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a5b982498aa626de633f6cabd3db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1424202b7486c5275a02452e3c73519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbed587f0bfd93d623c556487d1c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4056f42f551dfd65b1e00b825d04ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a179d543a8140b0d918845c02472022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893589ab5dcd2490f8266b46d74e130a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a15c1d43e88fd2aa078d25f3ac393224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209b39bdeda540ef5f3d979e73c84bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8660feb6c5998e5960b9d410c227f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673adfcce76b5adee39dd5f53b6153927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4089ce71ad6738861350a97d4966c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d0bf1e014d97b1808283956fcf5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4116e27d35781a3092b1d388edd76630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c87ce5d312dcba96eb3b45b140c05631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebd768dffed2acb067204ddcbe7b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fce7199f086d79902ecdeba79dffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed03a177eb88320a2df641fc071e5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c010afe36bd33cc5772cba795e2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4e91b92eb2f6d461e19e33aea21436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfcd52826e9d2a0a41a9575a403ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c48400397c4e4fe609e165dba3f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a81231d54b78c952612818e19c4ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341ecc6e980c005e34cda2993daa2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaa4931f93fa66d4340c48667635d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ec7bf87e10d3a3e3e413c24cb87b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efc705d67deb6900c7e9515bd9f7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5da0b17f0cf58b7f67c90532b30544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35def829e60e59935211c523070a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8dc5e35d4e79909729370d4c406e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f017553292c5775d46a9fffe41610147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f2c612b8147045541043fcd17a9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de0a4685a797000b1e441cd34d7b8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092dcd3d7765cef2f45452a8db905fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2e0eb2e015b126ed7bd0e65af725d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45875b2a3a2631170232ee2aea64317852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946de0e138db6dfe423065bcb9285953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a9fc78e0fd97adac87bcadbc542954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19829e62175fdaaa5eeff34f9bdcd4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07590ab841d082f7dd27f6d35b08b0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32babf719214d87a927c25cee5277a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9702bdb9a0665bd4a277b5a070bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cd2c4f8ebae1bba136995ebeae24059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a5570839b34129bb591411ba023ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11717bfce7998ef4c096287d277ead561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d661b5f6970f108bb1e2956c9fb4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadeded3d0e6fb96afe6b01a285975663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be536c657c562e259aee31cda7f60a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4ed6cae37089d93dfec7e4eafabf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea874a489b0dd905c5ecee7b63344866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431d41ffe4e8abad7c113fbbeffafd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d888c01104e69322eec2e7c3b72968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ac23adb04ecb90b97ba298091f8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29f8817bda00c8c7a3321daed36ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa084dbcdbb2b2ed1ae485f57864cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c9f3fa2927a1abc6c7ae63238514572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5569171bd466ff00aefb40c6723b8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49655f700fad370a3bdc3f58a774574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27737b447ef6326dab738e206e11c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afa1e91e37b1b6a0de50f199156fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13b1227c8850c167deaf55538e6dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a1782b422159da86deed48bb7718c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac6d0b2f6f3768a28b9a4f1b4104279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f9b87d52f3f94c0ba4572eea79ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd936eecf9021264334b3f2f0f7bceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228aed9c2a66cf1d0b7cb87fe1684b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2513a082c42c7c94ef59205fbeb3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2712c0447de64ddb0f097ebeb68b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb575666f456cfdef33dc705b12e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c567e882ca90ccdc765e40c4d81cca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c003010368211c47fbf71293daf38287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7ae2aeedbdb16f97b5a0d040682288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a71c0eaf592bf83fd26ba06eb9e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda57861fe5239b39ed4734e64df69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e245a1cac82659a40fd260a817d6df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc308fa97b297e2dde8ba1fcfe468892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2ed02874c63fcd08420dc7e64d5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859925fb6a747f719493883cd2e2421e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011f68f54d9ae806c6f52e3e3f722e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e846e829a64793ffa6878ff63c045096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc533c43b9420ae855a1bf1c6249997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6af933c2bd71b4911cf6a36f82d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a228dd14ece3f9e640fdb6cc7660499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847012fad7d232fa9f43961f194869e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db8f1b93730a78bebfcd983092cf34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b4ffc0e1d9d842c6b5059f87fbf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d513cdc1def3d11695fa7ad011e2fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92601b35573b485ffb0f9023f77a29f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cca3a0d45344f7d3b5bd55352cc1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6397646e9351a36f80b33a40f8a1a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154afbfc1db6d01c153707ba7347b89e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab464696c818167f03d970d4ea42e09a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee565e2ac365b432d486e2a5409f0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a03b1165b32efcc74a4c9ced245b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5c27759345be5e5667e2e9cb7dbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7619c21aae77283ae3402bbe0daa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc099fc3adc4406b0ec11f81df8f2e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6637a8136c4163ce226dd47d6bad7bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a75965a690afe812fa3e3ca706ff0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce6ae2d6e24efb4502be2d2dc964a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d249bc2f4295af05debbd075de81d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef15d44700fda9443f9ad7ac767503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b2182ee0172760a3df4bb323f6ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e59841259dc886360ac9727b28de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2838c29c27c7dc7ad8687442628e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb3192e2f5b5e979948067de1df04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb5fec724b75237860919761d14e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eddf448d579709fe29574c9dab541124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157598debf79abf5aebc95a277ac46a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45f77dc6ca41c13206c564bb7ced8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a0b806b3ffda465872667c1ac6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d4b52c8261b09ea51e9a53461fc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6e40354771ebbe1bf96d65dae532129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e5f8fc4114cf46cffb2591353564130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018ffb5497adbc44be6fb61c942fcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169523e785f8ef188224e22dc517dc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19728bf7f8967224fa056c383ec5f24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784319dfa413b36feeaae4d0c141f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e5d24821297766fcc98c5e16e3ecc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a5f80264bdfa504ce29f17fc7983136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87245729b2eeab0cdb49cd5e77e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af347c3a571cc1041c48369835d903d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758739725cb2441c09bfe5bc7216358c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19497689eb911a8833c8e8fe05199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5369d98afc97d7a08878ac7a309c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be7800469fe7ef50623cf019f1b18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773781fc334133b1b2aac1c99140d1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53820eecb10643bc0933b8e33dc2a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff5830fa0c281a827b000f5d526d63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f03daa667ae3fccd9f8025434e547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670cef90fe39adc2fc4d0da55ac7e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9ed4370c983d4488ae9f5f873ae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f69eb1c177ce29f5b12fdf9e3411d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4fdef0ba634afc3b907537d4b8f00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d255d24d72add9479cf19499cd55e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac04883e5ed5e2789090fd86572d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a638adc76fa8c66bc2c95325172a5a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c110984d5ee8804c512605bd0a148c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e922c35d0701186a93305a30ee4bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc714a82c52bede71a9d8f98914184156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfac13b77a63bcfea3665421f0d85b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57944c293bf1a1f2cc52a370b4b2aaa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955caa013ba3756bc983659442216f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a36b573b462422876b34ed3acbf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975004ad7ed0705ce504168cf296f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e895908f43b415ddd3b2ddee5cde9a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9560b2920f3e6996501051bd8b20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46231faf1a06edf1cdb7e0a7b39603164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b01f99ac2b4849dfa2b8e77cf64f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca00887be790260023ef6a2d391cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5178e6645c8dbf798420a53120642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388400ae5608c744c354647fe5f57c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da2cd6c917b4d44993f6e25b1bc59c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab21afe2b35cc940532b421cca277d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d669d9c3ed1c7c5b95bd7fe4892978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3394a015b105cfa0ec628bf38e31ae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab2cafc2b8e74f0bcfdf31ed80333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e39fc6e766d353f76211d0853cc2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad3e944f160291dc264331a33be6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb668d0ba712d135d446098dc1817c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf6e4f4bb2063fa67c0e4018b098ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa6f6e2f9e8f24c2c9f033b2e39bac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84d1b5d8fcf6752602498985849c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a0557e6b05f1a7430bdc3adb7e2b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24c95d6eba88be96c68f4950965f0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a252e949249cfe28d59e9ff8dbaf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b92f7a4008eeb17292981c19c4d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa68734e4c92a3c715f4033dd8a09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96258195d45a747d0ee3735664ca8dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c7f582f499e51627dc5ec177340f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d259f56f2b2b6c2bd2e85081284fb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb64babe2552c0d71b9976ee2c8d5a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ae37800b9ffbaa1ae95a17984989189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6357408dd1fffa684c4b28c42e92d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f38496f5388949eda83550eba5973191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7ade74811f3c6ee2b767c3932b6b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed37d634920dc01fd26617b8c1555a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9f0b7498909dbb7e4f00da69b8ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc79f01c8f8c0d0801688c955ef30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc1750668e8592c0a4ec4d056f908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898defb68d4586292a88986397c37999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc77d97aea08f1780464facb14ad7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c32d7871260ddf9a510afe8b56c8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be96df3cc53ebb933e57cc3ed074c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6938dad4226a7502c0a757db4fde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b358de3fe4dd8b65d1a50c76d2b62f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f19878a9da7bc7f1d722ac9e4e6eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7f0887dd1e7608b114554d782a2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac71d5f5dfe067f37a2b8819a5f6d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398103e53e49609be9023ca6bae6a91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4fda0736bd3b9776c42027083cf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a43602b4b386908d0b2e568b3753208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7cf3a9966397440af061b70bd7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f59d81af0107ddccd185dbeabe0796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7107645059bb062df638b671ea01921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2dd3e7d569182ad76157b7eae049f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fddc1ed77606c7323b4be6df1144bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d3c4c63317194f4965d7a8a79b205214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59d73bb494bf17636fe181810a346215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671dc80e7f46b04c6cdb112c1b3996216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b54f31d617f5662bfe12f3390a9832217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057568379d8fe4f4373e57a716649966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f0270b3580703f8cbd348e707d867219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d4e7c8cff12e645ab4a8d48dd882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e02a3184015208800f589ef6a3f92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d4f413c5013e651b71b60d4cd440e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da752a086f43812489025b6e2fb714223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b7b7e7257e09ae959aefc1333a23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41cbb981a9089aba0574bf547de16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e8235aede8ca9f9f55ad3808cc38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f43a6dbf7e00933a9f918adbc97f3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95319c9ad68f3c3b3e700eb306f5aca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce530857b720ec75a2fe89bd4782b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8fe13aa3777987db77f0d51ce7ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aad7af0523ccf0ad141a8ffd94afb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5da387de5e934596e0c3abba5669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae565c1cfb41e48b3ff50f7fa910a60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff18df49db6f9eac171d27cf2ed9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c73e3930d53188c3d424e4a555ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be8d5c6ce4eca1f7ae6b7b95daa16b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e00d09aec2e79a5ef329addbe980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8446a44b8fce0d9248f376597a6af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff00e57c82172ca83adebeafff035ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33fc3cdee91ff7cb2433610dc94b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9b73a2e62c59c4a3faa556e7673e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707294db815847cd1595c5ec1b9c4016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ac2edefa68bd5f6e4b3eaf1e8830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183b01b9ba1bed637e3ac5f98a6f29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3d8471b51a449eb2589b0b26ae72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5e1423108fff3a582691af3c2fcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236cb49ea6407d5197a551ece39854247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038ea4a3222c670e3266b1923fcd27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e9c373d012bc9652e9660eb2280a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775fd47208a1cf1407972d447dd10d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6569ba9248fd628ee451e8bec4ef6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7a9f56c3e9178fe62b4fc8dd425f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000af42581633b69663a52015ea359253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1be7ab359501a83f14fdbba0fb5c57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e9e3619eac5a238b628adf4bb27f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9f677503bda03bdb7d0f08c247f82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1931924c7fb8ba4a98e11a57969d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8f175e1c1206ed44ae511350f99f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47464f83ff7d69c340af006f80124a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52436f7efc724a6570da77d628b06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6848ce190e3ca4f8064c4360c047972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e15abf10b3d03a09e416a4deed08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759487c7a3cba758d254612be303161263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a052bc6fffb8729186e51e0ef5dbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6df5493381700385edf9319b90595265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594989f100e30aa0dba3e6314ee1039266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b8c1f892d3a3d19ae92d2b89df85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27e0ebd07d69812a14dabed636aa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6d7ebe4cd96d5bbead3017a8f813269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7605963756892eaecf0b57dce20200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c4a182e8b8d16d037b71ae8aaaa17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5e59bd8e111392fe18225594de15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332d89cb29205a65803013bcb9cb35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c699c84d73c59df79b46273b097746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a289e473f23db46ed1bdcd84e7f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce245be3ddf998bd544bd2382ae7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd31605fd7349f0b04f158f683814e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579304bece7c89f0c013641baa7cda71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f3c3e71f13c4cc6c01e109c44011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5391d567672ec3025e94acfc03aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ac2e3e608263595e4edad10777a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d40dd2725468291ae82b58d45c00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca996d35d3559b75a8cf2c448814b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b20d84b508eb74830720aa617e60ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925349389108cdd822bc68906c2bc29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7eaf2b59788b9d42f4051d5e1a97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf025cd47bc91ec47a8eaf93fc01c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695429baf7bdfffae2cbae103cc2b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd2894a217d589ddd0ccfc53ae4202289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a0403d9888dc11a105a18fcc2848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8768846ab0ac00635c5cdc443b700a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fd83dc10b7509014fcd6a5d49051292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979168898e8f61764c0dd972e4431202293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c86ff5be6dadbf5213c009069d33a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d7598d4a0420ab5792450e1d85e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7d542c21f9d0c8e4ad380c1eeda6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d05306bf7faa3695ed620dee59e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03303808c0fa868217fc9b8425062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe9f4949688d4b9faeac6179f735bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd31e23315f3fc9150fb537bf06ec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0210c0a3c0d7bc9b903c77d28a00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b8ce328e396f166cc1cc72ad08060302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d57eb5d90fabdd28d38db8c485ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25364bb6530fab3c68befcc80cd671d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b3fb4e2cb55af2e945de68dd08b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e3230def9eb07db60a4203d7394b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b703355d0c25b8ed961c1eddbc25ea1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aeab3bb8f40b96af7cbf87f4ab292308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde056b5ebe73cbef88c8f34e6b5fef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b865bd9c67b836a722cf38a13396310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294112955a450df2a8d361a756d3bc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556e4957b41fa1f916de4fcac70863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72eda0285fb88d9b3641b19e430ef4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8ca0019a8f6d20da40962daee56e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04264c662bfc93477118d54c245787b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25db2b9757061dcf0f42a051f9f6af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0256e05aa1d8b792836627736092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a829c0f1739d1a1c2af3d90561a6fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264e48c4c0d73b7707cc99cdf609ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8fc5c599177e42bf73b075055b63f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ffe290c297aa5a8e6f0588c90987321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e5df3cc7d1f20c705abcdc56c57a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545ff4f12d5677978813a263afa300323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f48106fdcc39ab5a6192cf2521c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669270c954a23e024b8134f26708f2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510b2b1a553737d4fdaf6f08e92008326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1a9e163c157f29af6b5334fb5169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d5b036f4d9c36644f094d70a67c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348a6447fada3b12c2214aa673f012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb508e79c52ee149da9a7f8ee296c6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa80f045ebbb72b4c8c60fd89367cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d66c311f3bf687a39e9d32769649bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa27499580b4114a7fd8e9490db957333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0040bd4349fe0118ae5c03f37231aa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5884ebda83ddd2a655cb070783f637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e3f5d397f448d26050959ff0d3ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5725f90ac2a2ab81ca5bc7d3201d3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc749053c6a31d3de6d4cec288cd7bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8566d080e4683dce3630e02a59e21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ae0f5e435209c24fee1dc4002891340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066492607f962d579455798a005f529341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c82b9c3b0c370a70b3d4785c3b7a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a5ff0bd93ad34129adffb2a33521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049259a0929435c0ebbb682a0dd3d1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ee0f1b8b4122e0d0d5427d5344447345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8bd63c56f831f3e18f6fb284be218346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c81cf7be9aecc127a7e3fec1a316347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3585aebd60ce931b86c9fb1992dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379535d5b3fc6d68a1ce84dd2b1a66e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4ad03ac911e08fbbb5b15fdcbc64b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597f28dfa3fb8796c46bf29f16404a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cdc361e05173fdbfe91203de6439c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ef9a3eeb448a1082a03327c945576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9992e66073fb17f789e36665426ca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f068e80779dccb7d03d498ed4f9a7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7330a2608baa87cbbf3f878e9ce99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed4fc163529c650a9cf670cd8f1d7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823428a216edfc38265e1500ff060d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3871651b31736d4b46cd1ff2dbf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5ea5b12c00682ac2f6109d3f6a4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e7ebd5ef0bb9e3752dfef2c5dec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9d55c01728d3c0e86790919ac31115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7570d2eb8f3703f68e3141a2c2a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac8d053c273e9622ae0f9af8880c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68daab4423e0af0aeffada3d1aad1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31d8acace162777f8076ffa68391c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa34e7b83ad640ea6017ac5e9b6ef820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83332b9aad506d020b85c6e3205ffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f56a10b9832709790e6f76a6879c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41193d69da53c988164a4128ffe9385223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8961491141633a8aa422a25294df424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09191c79a19077c20597442d3e9db2ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77eca551c510435a263f602029456a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf2901073535216c9526cb6e7c68127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12565577eb6b14b6242765bc92551fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796b363452a9ff6ef3e9f2c3e88b0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802f779cabf1277bdeefb8952bad2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e37cb63b6f1e807e3bdf3e8ddd5f9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e318025c2b397aa49511a9f8b141232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb112584310ae46b306ea193f1cea033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72395e6eb1c85636059669e1f80a9a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1029ec9f2261787893e20f97f735d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794fd9fd3c68f061dec7d1818aa51c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047705ef6ab7f7e16b54a30c1117af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f929d94d4e00d2af972d1e4c59a9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64aaa767c833b47367043828c30cb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3620d665a36335e26070490d3796940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef449a37319664da1e50daa2fd780341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1267cadcddec5e99dd7100beec10242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36cfac29b79aa6f2ec03d0d427ec7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0d3d6913f51cf418e5c12d704fa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646f16ab8862b033dbd4dde6b940c9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec48963d9b2d24b3fddf00df960b0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd6a82bff67e9a527c1b76dc5789d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c2763b32f3bf7dc51e502b8d31bc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f505d41d50744bdb7337f4d8325a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcad89a53949322c4ba40621420b7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf73c6bd43dc484a4766f0c214b6b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63e1024195593e5bdf18e30ce5bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882361e28c0a85486e27c5590459a47f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0018ce608a965539a990e7619cb8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96b51f56085c7a1384fcf35b3aa1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8193b338bf546e2c0dbc4ef2454f1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b3d13c4dd72ff42757f0c8779c3a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d335c15e863884bf5baea2dc4de6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc8d9afb6e7fbf57f9af01012d209d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bfcc5218797b588a1b153a0878ec360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e7de3ec098d19f68b1962be9670961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576604f0107c58a3dec06fc51c5cf2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e498a622dc451426068b7f376d5f28263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168706ae9e6cc23b0530e24279a1ebe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec576925680a7e1a0e49c93bdd2286365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a3b79d2bd79fe664423a271dfb8f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822337477c9107b5cd1bfe2628c21cc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f9508272c6705ecc6ce50d38288168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950590a05786f27a456ec36ecec96bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7b495c2a698f4a5d420e6f83cf0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802610682a25570f95e6c7cda273c4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dda546b400259f537b6b94a76ff5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7010b3f5ffcd79ea43a8c1912891e9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5420c42922538c996e6d2f3e9880be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b5d3f49a74cf0af76c080d6f0c3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d91fa873909419b6d8302e87010276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089be66f7144dd73b18b3ddf9bd78d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca3dca9eb99c3d2ba50beac6e4e64b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f305a61880f9662e7de78d5a4c2a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018beb1fc92ff289944828cb7ca76b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11f85d1c5250770c4f432515e088fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb7e52db5d002ea5c65696dd2a55082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08333001bbdf3e6fa3866b976b7f88c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad54c6e1e63dd613ab1b1b3e6ce2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76b3dde18f4402f9d0033c0720e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a5abd1434ccbe5e846e895be9a3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a11bb143b7bb9a6e8e10526cb744e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d071a285a78d0b5e84b4668e123783988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff43da9fca7d5993ee8f9944a987489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c30dec3eef3fbf1493d54767f1a40b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec0589410e34c46c68718a00b5dd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91679274629b76b7963ad3a73297092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f77d0524df9be7583efe3b6e963a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc4fa60589c9884f613b00412cce394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7fdba3c41e1dc0af9cd63da03182195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1deb1df57cf25716425063bd812e6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be9ab941bc3f91f701544a16830e2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac130cc58efe11a7bbae805a456de3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1424efd711f8cd082ea1011f5ab8ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304226c491640fb0b0b3c450b1a800100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03824c0aa1a0fdc573281186e5b89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e04bf21a676fae19b6a9572be0a8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d02813415bace04e3f2a60a913df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2edd9d95f5815410cdf90151640054104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f9cbcd0d1e9e7e9eecde1fb0dd2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4654b12619595762d801898b307a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a1075671cb0a4de426c20ebd485e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173844e81ed5622e1410b5a29586bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786cf420ebcd60c0eafeb9111f767b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa469c52b134a9ff0862b82d79e216110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522859de1fdfeecd8929ed992ea3e22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acfdf48519a7eb6c36fc9fd61a91ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d1798583a6ca836fae72f9afc7ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6677c31d9e7d31abe4bd39dc77ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f953c7d6fe93342392cc1f20673c0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f7db5840750b8979a432d5b998af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfeb5af125c6e6cf8c4df7f13d32b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3a042ea6c852f08d910d21701900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309babdc5c73dd375f13fe128ab9ac9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f0ae5353f3b9ede1780ddb6dd832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb155cc3baabda1dec5bdd814c947d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fad1b9d5b6663d45e103c62dc097d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e46f111262d1e68cb24551e249426123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8dbe2fca261b72135b3d0a79b4395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f215c05481c572d33a50e89353a68b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb47eea74de6f0d919d34ed24afdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621eb0589ac9753e8eb7596920c236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f93e26f57c34c2ce4fa172501bb24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17469ff646bf3eb686d60498f6152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ddb1f37cd258aac454feec5c9ac5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3521bf4971ff3eb627efe6667e474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6904613126384531117129848862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5663d28f5e904ac78a2440379765c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b17aacbb485ed6491fc387e2a316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44415c241028a2ed7838a0a831e87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18672945d3ba352ef547fbe6aa1f2a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcaa8dc037ee4be20a855fad1a566e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde235bfdf9d71a60d2fe4d320db2410138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3f001ffe3a5e0439df6216ad30ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8828b9a2be55baa8cae6954ff3b0f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85052d50bed0818ab8d0f1e9e30a60dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c846c851edce56edf4560e29c47a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3a32c5cacf6a827dcfc342b59fc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724d5223a44c224e07b2dc00285460144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc5be1255dd838317a9bda177f394145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53777761fd358ed7740e143b383053d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee650cda16dd83d81b5b3e6abfd813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367676e95901e2d2725b82940d489e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc3a94d3101fde6764f07d9fd50ab0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dbcaab39b349664e4446a8c61807c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c499e9ceebaecd8a9a8b848fa7744151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f332d38930e89c58716e1fd0934cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5ef6e4d051ad3e5d508449715040153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376071acf319778e55e73a42f7a88d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d425031e850c95b73157c327d89cf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545f848627812f5c0274e01535c160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4380cd027f0715d87354fc77c7ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429daa5789e3e97d8e50b6001d3f9d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7dd5c975043479fabd374c9ddd6a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073603203de9db71be77f245b02072e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272887daee94ac589983848c13509ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa39b83693aed1cfe0f33b2088a596162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae27003b160117ba983c9a61bb2d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b97fd52b44841ef7fd9def3fb8f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f55cdca130c43e69ff2feb73e8e75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4a88ca8ce6be935b460bc8454775166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b74e6035c004e5ef31c444f54a628167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b410748befcb139a66550651b54e70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbc37ba0f9d1e98c9463c58cf3d59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21a7244ff14a99a1cabd4e16d5027170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20b6f285e5d4db07638dc417de7c71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6f6aebafacab04228d33a048213f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ebe5bc5b980ae7d5c8290aec7483f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcfcfce0305928ba60ab271df0ab4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b1e858e195c9d8a790e6370d9773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e1fa0c71d66b5ac23e8cd991fab0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d829fc31d69442df38d097bd28f4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d538ce4b421a34f0b8deb245a990178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5dc453c051802014c93c14804dd5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be101e782ffb020fd200ae9d82cd5dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a30260e4e61fb48b43642267c6e3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c898d1936ba30628ded3a29c5439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d2f24d34fdfead5a1bdacc401269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910335a4b7817b13299ecaea4bec5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415d7b324d8ee8e4ee1ba33938cafd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d54bd655db2483fdf948f4690c9296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6a200779c385a56511aeda6fb3ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f948fcf87cedc1106208f17f545e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f2cb9d94396025fa9334471d8ca35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4eb80b4ea953947958d6aa67f54c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d663cf90ca76c54d1570422cfb09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37f7a367567a4c943f5b51980302ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45dc8a765886c091656ee70db7d81f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d212361bd626ff576b1618565f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a50109191304002c4eca1ae18c9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff824610afb27f3aa7b5cb9fadeea490196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c20bc26c95ad7ec8d912ac982e1fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20e91c42a6a5c2ac965db4a6633f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e917618da7d8f22f7329d5ff8fbe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7f1131d6bcec9b0231b80cdb1c19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5236c8c106edcd4c6464bd40075ed3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f25bd56286b5a60688b94ca45bc31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260a55723bce861471c568d3e41aa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9a5ef56d8a2cb007189687279dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efb3bf07054eafd5bc9cc109959e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672864d0f6d7b939fe1aea244ba9efad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270953d500e4f29c00a14aafee5dd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94493f7583c07a05dbf15871dbbfc3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc17bc71795d4dc6f5f977ad3be811c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf453ca99ac4fcbef3f43d3405fff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a16723c1466ebc676db3a3d95153211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2b56a0f430f7e051348cad4f74df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac6704f5d49c6abb1fe1e5e7c8754213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e1b1940ca84872350e41bce2b5f7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da020c68e481e65995e9dcf24f5ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312567f62013d3d12653ec98a3c2ff3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040539102dc45d06610895af83047d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c26cb4e6e8f450ab39f6e841c6ec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9015dbf46e92019e0049b3615a791e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148056ed8b12e3ecd30f3fdbaefceb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e31fb1e9f572a7dd1b2dfaecbcf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b53ff2c3af3a39b12fc949e859ac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af2a4907188e55acdb8f7c6e533c5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae0c83d927c9d2c2c6760d51042ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d267f98ef8357611619913359b689f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015864180a5743d218ce43820b6856226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f75eb7236ab739bb6228ff0140cf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a491c60154d14c7debd0e4df2fd45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaea6f9528a0001472eadd504f051a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6cabe2c7a757e0abb3a5aa8e5975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408fe60b8d90ab72bac383495b8642231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68b995302131fd41eb976b8164ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0875f640f3927ee58cdd83b671441c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90279738d176355e52f1fb79517d1fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09670bc19dc69d1f7cdb61b39753fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8716d09e9035f0555b73fe862cf707236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b9f2fe43fb16764d82918b4b70ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb979823fc5899cb800a0ecb0593cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b12233bb5c520726f094453ce7036239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d67d6e05dfa0ea24b62dce02671c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef75d90ecdca338a889ef01de0131241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171dafdf0f7860460481b27f1912d41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f02d132532cb4cb1c60f5b8c9fe20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4c0b810ffc3e60044bdd90f1e50a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9991db362aca104f3ff0ecf91529f63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b206b4952907936b1c1b025aabbb2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f626f7ccad68dff01609cdce5d12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2be0f1e9e99c1e9e840d96941dd754248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47e5026e782310c55f2bc805b470c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f62b253b0438657e2bdcc89d7db7c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449b9b5085318b5c547cf133277c28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff2681fe70eb711b94f3c83d02acc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb75c2a8c1db4b5fc4052ff49c5f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49810beb9754723d71f9db483e84765254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294150e7b8be35a8a4881b5b9314cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5140ae36e97799f940d9c0bcfab643256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f438025df039f7aa5bb18a2be915b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fed911bbb76ba9399c83e65790571258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385465275f1c0f0e66c039a4191b955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f5ec52187614dd7778fcd568e74b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b974f4bd6fff1d68de9a491e19da92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba696fbfe71a8f52d623ffe92aa27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab0a9ac605120e475ab50882f35da2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145a251a444e3638ed616930255947264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df8405a34fee85e995f1245071238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4faa26c1d422d9b02d7e0382d1a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0417631867ccbc7eeb553f18f413e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d31462d10cfb8cd9ec3339cb7d957d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866eff556c0b60f03921a68bab58f2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74eec912dfcdf4ad73ee2e0334e46d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6ae5e06dcebeb68b643be74e9ab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027b63060aa91ac46e54c307690c25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dfd2c7495ae1149293ba80613d620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6f40805a95683a896e821c8b6e3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5c243a21525e4d9e0dc10afe2ddf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc06e3bcd7353fda2ef503d25aa520276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204dbd1451babb61e9d6966d60e6105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd0dec1bf314598764c582bf681f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46ed8100758b0947cae81101a164d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e36c8472b01c0e791b954181b771280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c5ce6636f158c2aec3a63b900e5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d5f88c3d4ead0d494a654a5fddd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95208e14f877326b45d165767f14f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52a5075db5335b91eb0931258cfe43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a193db6a77d6edc93a9d3bc35bdeab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640bf11a7a6aefc6ad06fa78043242e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9257a950120031ca328872f004191287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2263bea84f5619773a5a25415cc9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb4b1374046060443042f8652c30f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc796380f959f2e1c39586fbefabf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19392ed72ae01d1387e8d1aa3d1109f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a61001edb9c18738aab4ba4fc25f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d344dffc0a85709b0bfd5001112438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724eb22d587b387bc710d5823cf56b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3a2deebefc67b2b4fbc65b72ba5a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77529073ffdd17f4b57b0ec4ef3faa28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd1d67c8bf8784faecef9f80e4e92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0625fb4c142f502348e73186c3df6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfed0cb0045e2d007bda112d390e83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fafdf3868bad00a9e78c34d6a080b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55411dafcc6ca36c908fbc2b7af625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e5310bc59893776cd9b95ba23439b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56166fb81da5b981d6c4057eb964e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015558d9fe2799142f8fc462c945476304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c872b835e24bc0c72c856cf2adfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8cfc489d788e60f353fd48b89f93f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e46e8edcc45e8604c0a4662d964b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4e6b526c5b40fc351425d8682addb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e8d489be6f4b7fa41dd8c5323f73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cac8fe9966dee5a73b82f6bfca07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6474d076b8494c1001c428196cbb34b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f7af84cba0f2a2c3bb8140946bf4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca89c70e53628fa0123f7d6c4ed632313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19818f0c5ec2369217abf1b65495f11f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354ad20c2ee5a46918586612b51b0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a2abd969dd3634cb7838a2cf49e2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8e394f2b8c6ca921e0e711d7d937317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea296d1530cec43ce77d93f4d1e8fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6f9672886fa7d39cf9f566d44268319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d8ddc248c5eee7758ae7eac8a69e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c558e1c10ba7db7725d598b57a4bba4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2995fd266fa66061a50f83bbc20eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad42c735422f7dba99dbfbf8ccaa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e09d698f1d6ca665340c76f30f2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982b822efa6935d621ca03efe8b34f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>