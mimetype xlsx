--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f13216c2cfeb8f53d3181f71d8e1db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8870b9d7e5f6b157b05360e048c2f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a24d9ba59ea71000d11cb4a5ddb693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522bb85feeeb25432565f2e22ebe034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b8b39962aacacc81f6e41c83be5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b6b6387a45da00eb3a485d07a4be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c733b7170869291d4f164af4ed3dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0244296279a0f714441966341c578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545a0f62a0637b0fbffb952d4712949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c257a202fc991829512106ccac4cdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83d3f871c95cbbf2f26b83d038f9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016bfa3b44472891e4f929dec1c71512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd402f5935ae89b7c7b9f3c4d2ad5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8cdf00c9d5fdb7774f2a6a9a9078814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277187515e87c1a534dd294801a98c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d2d70590bee65c6debf56be97ffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54c7901362dc2318459f035afdbab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8fc392897bf735dc013d2f9ae40da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1ddb3fe4c2aae51a6e355cfe276019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0a8dcdd9ddbf3a11a804ecb24a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13693c4fe2dd3dd0152d7ee9ac836021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ea27d72b61b303e20c883bbb0fdee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4871252898ce107d282e7b56f18d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260414eba077e550cb4b68e60e68be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd0fe1244ed1621b70071823cb51f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c8454dc6287ffb7bcf4c59b9b28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f217db431a3a834f3cf75cff6bc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c53d2c493340f6fa9f7b6611d8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea94c305136679e48cbd6c3e906f0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd3c64de7f3a476eaa4370ec08d4e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ba94ed58c6a47b8acc7a3585b17031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d2f99964c57076a6d5e2393a569332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a3e15333b3915aaae69fbbed353433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6dd280ae0026ad5c659b6145a394f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708800e22d6f8c001b52e0aee3c8d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f428d2af57be82839cdd1a2997f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c6d5f93bbdfecdf6967beffe073c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aceeeb5d92abe0990e9af645111bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe411c0c6a26bed8595681d89054ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab41237bed666fa913d64ff3c19d6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6e7a1adc1b306dd9da8de8b1a84941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ec4f40a387fed4a530309ed7c9bc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c35b915524e6d339b5fc1c30caf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d341fa823ca3e1fb968cdc28c3e5d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa2db85202806e08c0d96fde90b86045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30fdac22f574b315a89e703108052246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a54e75bdeee991d05ab5cdf21bfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dddf9b58c7cc1a908f81748ff85c5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351f618206bfd48abb8f603578429e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57bf29ff5649c9bfa44dd2ba4e73a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928d2b8f157027f841a563075c2f33b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805e8c66326464bda6bdffe106f75a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207549b48b4e367aef044de3b18374d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b283aaee5a46960b0212dd1e99c4f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cba006149bc9c0512386d828419755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bc7cc2e5d53a50816c47bca107cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a0fb18fa5c4df00a7b38a71463d5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c07e9193e64eabfbb0abd871041c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b97e56b9f2cf6fe3eed3b06bc079759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b480f2fb85354ee203c39dbbb4157860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a1eceab4962e01a15128cfe076a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec4a571b97dfe75e074e2143b44c7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e108a02e0d29aadd94e76e2a07e16563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764846cecacc373ed8a605e92dfafed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733a6cebf29e41478f3a5315d86f3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a117d5eeaf07df6493619cd8b39aa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027e307d8d19bc37786af6a03dbc6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220daf019f8f646e912c3a02061281cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657de3422ca7248353431d752624cb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33a9afd971671339d9b738baff2bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11408e635f79093560ddda0af7450ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b3cd354c57fa06af26c97b7d49df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2ba68af87b4463c798c0389d54a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a86c6fc0e47bf61998347704cc0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349cc111cbb994f1549cb6ac204200e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfbe426004b4027deef4a1cd83c25b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7dc82e273b3eb7b4f7dddd4b51c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303df7e604e3e1c78aa3104d99e627578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b58a98bbc0bc5e5b3ba62400f2eea879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed556bf1585a720b1c616a3a7d78d1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e9cd0e68dfe84cb1d2b08f09287481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a58dfec302afe281cde294145cdc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fee28533e45278a14d2ca2c03c51b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9c3b8f874f55cef20e4f08b97e3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b189db5495af0ddc8ffa571cf47385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac196aaf14bc42ffc2aa166ca4ebea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446af350cdb4cf8c4d3eea91ac7ec4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938213071107e8203bd525a5be8050088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460351fddbc26269d264a987daddfaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820e42a4051412be91f7f973852c1ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c34218c551f98ba96625fe356fe5f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ef3b26a965befd8f548bdffda5b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4466b17265e7c17d230a9d60bcedb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f2876a985ab9df9c0d8c22af972c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3d531e6be89647293fcdec52bea1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978b6ce391d006f0556e9d76926ee496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a37244d0da459d7246798a848964697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63592107dd56f599b22c526edc199998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5316c3b33ad5a4d27687fb1297d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ae092ae6daf21aa2061e9d938713e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d553aca02a3acc33171c638c754fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a40736bb8f867b49c6cc0200eaef9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b0edc22de43d145fc28dbca919f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a3029bedc0a3c4cd3bd64f1aa7eec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe24e62fa092e57d4cfb7581630a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ed5e1083dc57ab9d8fe7c10c2838106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852d3526ada0298d8ad4139c4df065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad8bc8f21b4860f072a40e9c39ad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c56bc62b14f05e4760e7a6c6ae468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d46719395914b2c53f4d97b31158e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a4c99d69abb802b78c688a3fc7a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa47d408fd3d3e9cc04160662551fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c407250622881ca5e2a583f622c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62c28e016cfab882ebf8d65d25cf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed6d07b43f6c8e34257e727b19491e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf261a4a0134fde673c1f786ccd7abed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1b405c695c5ac0914c3a3df257b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432368e412a959cbc6c94ecfdeaf9f83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b56df6b8a58d2e998f430e31f0bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237aebdd4095284f344fe983c2ab4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3722fd222fd918647a0d494f33fbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b01ef54c56c7f67789bc320d709d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97429ac30d2a8702c74ef80a5e1f12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8e278d6a531fb07bcecef162eade124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61b4577c7a454663bc30f004fcd39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be70126aecdea57f7362304d16059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6ad153f67a721a6b6025c7cc698c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1033a0540dc27a5e8a4b7ed762bc7f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfef306237fe48e689437400bad1b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cafd315e8160d6defdfb079cd10396130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df031b70f2323b1e570ad21fbebdc1c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c29ecbfb09408270a7112d39a2e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447df8dc445c2f53159015577c5cc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398502e2d7c5e081bd2c860452a26ee4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790a59264103c4fa01c266ed66cc3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994db52cf8bac0bae3d4d4384fc6936136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca41b3cdfb21c74fe5ba996b0a5e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404bed8f81d34c28b41dd339e1dfd4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243591a7cf4a9c1f7fcef5c5c25cfdb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec685da284456a0e5b2541a795ae7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496759adc1b0fed001bd28e93dfb5577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1213e52f0f72b3a97ee59514a948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b3f5926a3dee004558ec1f095ada1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b1e756100aa3b06f49ee76b123a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45c3f77106808f7514f3094e522700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c18b787d0b007747e6eb86b6502ad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a89fc8a5751dcab14e77b6f60403147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948657c3ffc0b889e62d1a2167559b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3a40055144b3dbd7aa78a37d680a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f735b81ba13cc759464f13af36646150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a006a08db8acf8e2758181990da3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f1e2952f1dc13efeab08eaf40bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b29c0db21bb8a9eaad135637b2b7d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666540e4dbadc7ad62d06328fa2ae061154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478b1848bb58342605af896d332f4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1547950c5b5ff74925b24e7c06cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547f93193e3d91ea7779238df10c19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df047a50e7a4c989b0befc8fe24a71b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a377ae87c295c0051d33d354a3d21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac40d2e47ffab968da73f273566723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666462c63162a38a0524afe40b69b8c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40fa25d0dbccd9b46a468bfc81e73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da51b5a00b445060cfbbed3889eed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addaf0e550284f44367d67d46fe1310164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a64dde8836890d11b6cbda32de5cd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba039b2f5c9efbcb1e45a7fe076576166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4f6a55ebb4720a0b87e910757fb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2644a8a1bd058113000e1a5781899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e595fbdd6df7fe9cf9477def648895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f6329d4a91c21bcfcfeedd3c68ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8592588d73c08b3f610f78b1af6545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0daf0e72683a61636bae57e55a03ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af075eaba3960dd48577708ff62fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101a7bdeca859b2ff211c55031f714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db6f73f9c080a48306249162cc87b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356565bd5bc7689b03123dad2f1c5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4ee2b5985193ebc23afdae995107177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a252dfd594f1de4c45689d569a0c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d259ee68b3830824ecaaac1b140d98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd3f09ca764b9d1c5e5036c170edc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674ce04851348de3f4581781796b57b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2aa919eaa5a620270087fcf6cc2f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f045f38f47491a44a6c4dc7a8655d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c4859dc1872c6aa79ec16f88f916184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91ea6699b7a66e6bcc8125d370621185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243b165f07d83aa10324ca49be600f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fbc3aa0a5ec1ee229ad0d12e6d7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089435d0f2704e0d97a0dd432907f0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1b73140d12445c225fa794c50e3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992092e63898c36d63c3b3903fbc6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165daabdde4d566220ded1907be20211191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5477596f11f87b5f2b820b210e89dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3e917024b14078983f6a7dd5d283193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15468db36c4d8c8ab6e3c9cab75cc39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076e986562683cf7d96ce4b60ff0b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21c0b8bd857871ea14dd6eadf5da0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbecc279f95cd1965faffcb78ff6022197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a51c5a37fdf4cff1302243acbee96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ff846a1212ff9021ac66473ff0d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f682974fb714929e1b12cf73d6168f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f322aa4e01d17c1058f465a752939d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b765ca0d19a6921f53752f174cb50a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae836ad63de8236eab1cfd1dfa7b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28677bff27cb193a7d9dce815f8f9a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2fa2c511d673e73cd826496ce3d61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27657d7fb4b386d1e54367a0af25f795206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f3dd35b6c166910c755318a71367207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e7ad2e89187998ce2f05f86c26cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b25e77be044e87449e043c829d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c080b2d8d6116169c677a17fc749b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6002f1af49d19748b9af456ff32f5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42953d1af11f62cd2dd7e05eddaf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28c93c5a05a03dbb77d689978855ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03609a25c972d518af06fec006cdf4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075696eb471c39efcf278b463c6b9337215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573cd6bf6c84f8a00fbc3d9ddec4404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3913a8abb33ce706ba45b4a7aac34a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6fc2e7a7cf1b8e8270e93d6a59d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cda4f8479f2813fe3c630839beef1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b0072a0701b77da38d406546b0cfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498906e9a20979e3e0619930db6fe68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d705cd440a8c15d7c6292aa99a1dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d7f32b750c942a142f56b11ffd6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab53ead38c8bc9f87989e23e01f431224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a9f15bb07cdaae9263537b7fa4342225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e9d89f9990f27285b4723c420480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359aef6d46e7240486af6e0432de166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360ea414462c16f5c6fc5c85c772243228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf6d696de668a6e689dddbe5e2e20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098658455b9da022125d0c856a652a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc18355d9fe6663a00300039bc28d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db061417df6cc30030d146e72156b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b231586e65ca0fbbe22fe161122666233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20166910413fc2abd7379fc91b09d06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1867a87ec0ae3fb7c7a991e511d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54057dc29ffa4d0c0b1ecb3188fdcc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f12458be422d048b7d9671bfedbdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d016c371b2a7bd72f483d9d1abab6b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f17e79ec710590c932cb7303312c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc299e0a2e3cd57eb2246f4b746f4f12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f77c5671536c4f1599d93673a1a7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1bc198fa14799334a405f7d954287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ad33aa558fa491fc832f964a37c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d42527d5e4f7be5738e81f791c405d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0775477ddb64c93e35bb71dff9d436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5992b0f34a9e86804893732539ea60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941afa1408a6d6dd608e2408787ca9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6315b3bdf055be8d4c46094ba034d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab49eb585235040b5408c395d00393249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec55650854ee06a1f58b5946b929d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9dc2daafb3d5b0b33763d23c9d14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6689b792117690b6702e7f5d7b6330252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd16022681dad212a5c7d66bcf89b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6bc7646e6efbd5cdf0f21f786124d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286d111a97c3acb8dda9dcf11d1fb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3f1375c17af29e562b85a7eb2329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a9327cf2f4d2ee5717aaf05c024b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a42b4dcff6c7a204ea2c3e1e2d5ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea00db1e4131b68549f5111ed4774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c0857397317e62f208f5649df5e65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256fe953072a5c02885344bce9b7c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ace8da03685c7c2e1f603260cbd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c6f273c1d7667a8361dbeafc054f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3167fb3076c8f1f2c4bb5e478adb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236d2e0ffe0154a7f897f9aa888b35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f208d2310c0ffebbedced36e21ed76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49692e26cc57f9b2385cb17adba9f9ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2eb20c7b91877585b6e867fdccbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5a7c2d71ace79b6022daf08764fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d2355835ecff806395c00d57a91c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542de6d03e78e84784002ba09687a89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551e8ddf93e8e122f03c785e960bb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c02644233866e8a59d57649f550b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b678aaccc3e85d2e9f3ef7ae595141d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc14bbebc601e54cfcde811daae7988275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a156877caf10abf8302889ecc4f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757165493eac5df4d1c88309270db1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416a2e9398c8e26f2ee61ede42efe3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fef87c65438a73e71bae67a2d57c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf87f0767480abd3ea8cbec9e68e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff051ffe27451223be16d72f68b27b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a72effa4dd2690bbb97314505accd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc237bcd42e623a53f95da6db2a33ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef859fcb48ed5b126364f43e646d9ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999202e03ce13e4a8b0a52a706acc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5545553172b177954f5507a92ecd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bfbb372675cd39f5c18f022b9393e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f096bf71e3f0a613013ff4c71e9b6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b57e432940efc984c8d772db70e3bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58dfeefefa48c050a2bfb5383f027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5c63307cfb56e854764e430a5717b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f739160f9a418c5d6db0ee6ea9a779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e1985d1c8b3eeefa74036fe19a643293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024a396a6f359a781ee1ddf9beffb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa237a50de9049e547959092ef1e7b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec6682ca17fe7c77d767526404a7c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e47de2a67545a30bc3ae736d3d84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139198eccd0008a290a7d0ab3e14b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942e0b6ab67f76229c7e22002587c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8854819db7fa27b0f790a659b7142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107c0434d462d1f4502616f62a894e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f9a7879dcac99349843c4512d7d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b44505a85e1efe6495ae8d532eef2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08204cb45f65fd1725aa0f68c387610f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154eb378e127bb768e6c936fe6c6bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8dd4d5dfb90c9f0834dfa90143e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73bb1ad85f6bace39badce706a9db7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c1d9105de076142d5fdf934d63f47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0e68c4ad0bc1c108a3826ce9683c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8569b3f6039c3b9417e6c7a07bf86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45608dfc70c6fe68d64e9d2ee45996c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0802e240b0c0385db0b9978f06b9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e6f011555198adf201794f87104b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21a381876754eb44b268a96ffa95a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2083da3a6d368276704d6878c50f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a110e6879fc95768fc27f409568aa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75373d1bd3eed72644b315e3ec14fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08520c34a5af998b96ebf1c433c0aa86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c95f7d6fdf67ec5ea7fb1ae02ae0d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996a1f8b2d44939fa3902edad661119320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85eaf957e89d1d6c6cc71a0833713321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ccafed12df10c0045035c6a7f1cd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34871e0d4be4e283464aaa384b34808b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bebb41688f0fab576236762afb5ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268edc6dfb2cd25a72a0c5c7ecc72a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f544df591b214ce1dc74845491bc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c7946e1e8db4f1ec5f2bb1f1e3a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9adc92002cdfba056ed670705aad6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504f0bb1d8410bf62be5bbcfea4d58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71008264795ecd9fd3366124fcf1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a35533ccdf771e9ad2e37de1cb70eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc48278fc5944d94bbbdc9e58a7f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a83c6d5373718662e46bd87ee0f2c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ef8c37d4cd56c722d4b430cb6d1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef07f6eaebaa951790141d33a8fb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26141f83ef5c60a47beabb81a720e1723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a9e04a3f8272074d724ff068d73a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe96d2b3aad454ce8922826209a78a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138aef724fbaab5fb0223b1bcefae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195f9d854e26f7e615a00674f63a247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d6047c938a93aba859e220102c038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c858db28e151636fc77fb6601a5b9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf016f801e371388870f444f9e3b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f45f65fe989d0c18ebded2db69c2f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248367e55b7f8879af3961d9e5250b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68ca1b0aaad4eb79806335004735713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8165a0b39c44a45325e437be1ad325b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ba826326c667810e605f6138b37f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f56a5d8bdf9bf5721b8587e0a7ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afe0208662d92921b13ce1975b36117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415096af85050aa17423c8a52b7da48518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136a8a9c6e16fc70504e5b314cedf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b74c55436db9538c283f03021c6b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11ee3191cf7cdb1bbe8dfe3ab628b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a07203f181a147b0546d97876f6c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb93718b700172418bbe205a4c9e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664cedcf91916b6c020fe57b8515c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05449da2e87cafe159d40e0837ca1dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae36513eddc00b44fe9ed758e8c9e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288d5e786f5070a872597084ee1df927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9acabb8d7f88f56adec9782efcd9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465af3bee0280ac621a6d68a2f04c0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fc26a67a935f24b923f7c930bee5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f44cb3d16071e1e864d3f9638b2d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc388ebe7ce12b90049f0090a2877132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b926fb23e9cc07ce13f41391df3cfab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8bab959b286735e2a367331f639c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99c0d9b6199e309783ef92ae1625e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b61acacf01112a6603f3f8780cce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd2b9bf5ad333f79968140115682b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e3010ac0cad6c0ff5474b095ba35438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a976fdf983299f34417b9669ba92939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fbff5d07cf933f7d80871e6c9263f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e645dbb55811275e26daff2c9c4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9ae324fc0586a28c63d7648cd4e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4301c80599c835145f1a1a391f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea491cd0d2d8e08c35b97d56ee9d2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a2372fbf1a571a6f271a1abd562945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462376f125a91173e3f2c00eadec3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8157139e3a5b5170b78532dffd1b5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8079942b4234da4725bdff3e997d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd3b2935b27fc03fcb4167ba65fb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72cbe1610ebfa4d2579a0443a4c8d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c7570aca59379373d4db9d35dc4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1178b5e3a756d8144c3b8d0edb9dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235644221e56d9d4581e9744c1685353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51997a23f345f8570332e39654cb8d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b4bfc968e6d4da376f8a7452c13855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529e7d680b60142a0004df6da6b54856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874250abf114afc1922b4996d45229d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ea2ce79caa9a6d2506970eb22e3bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38c0bd0a5872f7b90ecee2d3a474859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40136165e21b10fd34e63fe6b15952fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390a28d25eea58608cdf65a8d74aff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a5ae99b81c673a9d8b08327d8c0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27777dc8ec881c5f7d25bca0bfebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fea576cb620ff499a1fdf7d8d55c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31477a7a5a3241ba48e6e30cb3e0098f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fc1492b36d05b7691e6572a4218eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc8669fa65a7704ed29983725b10267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae7a7d80f0f79d05c4c8af24ec08a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9231de725633580f361eee255eaef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4bea4a876bf76fa29114b7c84f1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d712dcc7d41f910985e04b0cafec43c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ececef3aa8c3c8864618febbbe059072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea5f3263939e5242fe51e1bc5794073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba76c3a9a138df20c3b0cee110d53674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7e25fbaa48820cdebef9d246b8b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8276a7d02647ddbd569a1f5a62a47276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c1758dee3aa3389ace514061d4c4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299ae445e3ef5eae119022a1351b3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af13bedf81d88c5b3aaec295aa3212179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5666620f4efe045f539ca1865fe65780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193af73a76b570bdd0d979c1fbe24981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a005b1375f8de419acb47cd2289482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b0fb48e64e6c30ea2e9ac3ca633d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78938593459e47ac1f44bb2108d0cdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c099da98bf6ab7d1626d44dfade7f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b732d7f6047f36cf127d57b5b85f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d057ce204a641a8221ab64a611ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be51e4d0ff2b85cdc2e3501243f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297fa5b11226c27d5eee65a90c4af689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6419f5fcf5a81c1c849fae351e4754d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949b6c8e224abe4d57d726cef0e5c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be49d8d2c59bf3f71f839aa2929ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798ea175f4d8fb20952ce02b847b4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e29ee5a5a15eeabe9169c5c51b79694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1e847e0b04f42b99fe3826fe814095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea96c8850e871bfc2ed99e177a7c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144bf014eb5aec9f0ad5acc716de0ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764346d9963b09f644deb432445fc94298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d02c8f784cf5789f44dddc01a7572699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2784d72cfe4721ccb516b347e5dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b35e3069a7c6b79a5bfbcfa3432c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670985fbc09b965df4abc5777c26d4fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40c09206946a05c5ba59f2fc0ca710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f9cef64f81b381f1487b632ce38a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1897886e74f2f3228fdf417f3280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b471dd6a3954efbbf942e5f0861e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c2d3eb97aaf354a291e627b27ee0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24960c2d4b775896bd35c5c6414d3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb103098c247b5bfcfc5b27623dfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d9fe7f3ad3087fbb94bac567e66b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752c13931dfaabf09da831adfca1ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e651cfbeb6079a29f09f266f973d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bda5b9cb718efe2526f06cccc4560113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef5e3cf2bfea41824f5f92411f80c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c5686fb7ca2d9c759b4b53c5ff15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae31af7db41f7c3a86708d3d697e50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf9812a260d5504e94ba08abfff5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deeb9600e92cdb47410a5338d30e00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e126d45624735bcb6c2ca1b4e0395f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b65a322dbb76ff70878654de9782e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c75348957b0be3bfc1b99f277cca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded558d7c643d239350b6924311399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d248b381d9adba2476dad8ad68d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470372be041aab748e2031d41fb2f7f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e212fa5f45e78d2012e540af818c39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f81383818c15135dfffa10bfd5e8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8a832443fa8f7926ba2bfff12d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c20dbcb22a42e94bef1fa754fecea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56f6a65ff150f6e4fcaa946a968b11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2f3ca05c4d8ef3756640e40fb5fd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee8b69267f30b41f75d8bf39f5dc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8969c51546ce90c365417212ed398132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eebaf429e89f2c8569dfc1cc08ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef102dc76767c2832e19f7b556a2ec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da56d4cda21270c644e7055489ad07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed8db83b5ca2dfb034458b1d6cf39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3071a8b5f21a08b2e6faf4ce15305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811e7ab7561f6684e723de9437816f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b8e1ff94f740d69810542dc323687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854dd43d7a8775f69e03fda10341231140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d8cd450020b246cb094aeddfd197c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae837273f5f0e0fcd8a9fe346432fff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e38c9c045d9803cf7b055a39b1a0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64435e852eec5a3f00afab1913e69f31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4da386eb279590e1b00662b4cde53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5cb00d24e7005050fcf1ba9f82755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f03f82c7646e0b9f18cb2a75b126f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4127208313b2b7b9739209ee01fee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aaa551875e47da91cf188e9389df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035174e6a42b7aa67c2defad884814150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad60978131b784da585850116e22e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80768eb73a550f38914ee64a220f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b82c00c175f2dbd77e051807bc12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bafb5a6a5b33bd30eb5e47c9dd2b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c60fd07180edf1321a38890c23ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae2895aac18d4ec006f2fc0d098a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fd0132db10ea707d4333aa33a8ce8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5dab4a0ecc1ba984d143659ba069f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692050bb91696ae8bdad917386fd6569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2fdf14ee34ca76a8205274b03382b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23093b7f320ae6728c8413f44c642b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd2cb7da95be0196be94b0e209a25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc88e6e375b291a66f425bf39fd0510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67663a96f1adad41d30611546722a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e87413431c8571bd710c59309495165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c89f60881e5763a945aa58ba3b362166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74743b561d2bc5a587e8dc5b1d3752167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2047f4c4b13597ab81cbca3c12b70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9e962ec2d70a69e0906f615cc0f24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb653bf603461210bb9d79c0b99fe629170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4717c32b2a43a09cd68a03d2161e76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774b5aed1119df66e66251a8f297cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2cf3a1d467ed99088602d4d919cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce68ea47312cabe8c4858e0883205ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b8b88234cd8ff2fca6a4461f4f47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776e58a4c44624e4c2e11d7c096489f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fba47cb198e0c3b45c22dbc1b1f71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba36a4bea2766b86e86a35da4a744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2f102f84412a59662eec871c7dde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a6df8fd4f5694b5ed4a1969f53e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2486cb24a8dce48f8eae0e69c2c653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467029f8f3fde87060fcc76977cbad47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42115a8160c82e547cf614a706ef216183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503528f4fe43d69d0214172bb3e96a0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310718450081e91bb6f16f963f09ff8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5906c1eaae527382de61a9e884032186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a06d381d2f9de4a80b283b378b1b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be816666579d0b4fd00cbfca0b34d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4371f0cb1a8605d820fe8645a5de6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9a4febb6680e77e2b135b00cc0ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7d3c708d0f6cf247988088c351bb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661528e6cfffe496fddff8f3a50b630b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99585859ace735401d64859ad03ad92b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ad1861f2ab2aa95e8b0fb942b4ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b1cd122e156edb7de378e536c6f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96fb0fd7627663c2b9470eb5bd380e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b4b0f712c147c85195caa52ccec5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97563a3ddbdbe14f36534b0265277e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58efe5f093f3c7f325af9496c21d12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29d4a3a4edb96f515a9a228fa4817200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742eb557ab9582a7bc63ca34c250207201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7b2e0d1b4934f180276a5c70882a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7154c616c42a0622ad022656a513a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde2e387e70a27dd28620c242709dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620397757ddc5fe61cbb58156d17a607205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09516ee90f85b37d0a1e777de67464e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4378da8d13e1148af377e118fdc0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc1837af6180bf2818462a731b7efd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992621e9b1fe5b317742dfbc32b8ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd02fcf2b907946b71fbeaa319c3d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de05890f49dce8250caa59800be75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e88f6f0fba4ab877ef1c41685c2b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e464f970ce9fb364d17883b70fcbbbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596c1fab613818dfe662f0881a1c6aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5915bd232e2732b650af6abd68bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8668238e81bebf6f947575ff69492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e8deb09c5389dcf7a570a799e917217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa79fe274e782b8689cc725362467af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c11acbe4110529c5bd48f14733ec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478bea5b9428ef432789a0009412963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b683f159bc978dbccfaf89eaa8d48a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e47ed9c2ce8c43344d60ff507d3eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8f3ec897b61c6505589ae32c56e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b386958f06da2fe27deba81c19f468224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d64e211ececb311652d9a061c9f9ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a00224d4e36519ace5bbc4abf7891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a05eb53ea53fd351e13969ece71c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbe3f3b488185265ceb28b42f059a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130692c0aa602bc31160632c2925a5a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6932bed196eba2a73ea4a4852d6f75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1bb50398e860a8b82666be3480dd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffba423004cf6c5907d9eb5207c5c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e40c6e6b263755aecbd6d3e76cb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1752b18fb9bbee50dcbc959e244fb8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c189f8bd20aa8e05c2eb294e5c1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553492692cadf399850c93320d5bc0b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0603c32078e1e71ecd00f3f476831237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee10047d1bddae5c1f637cfd68c4a08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dbb5c4cc85bfa9345e6be062b9384239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93300edd959e3ab5aae8b83e7583f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d66c984179edcf7a4375ca9f4e44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d143de6c3a342bf9762ac8d47aaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bfb90e8432745f43aef00d31666ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676806b1db706c58cc39db3308ad59fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ef16f990f981ab27698002113ced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68e3fc5fa1821cb99bb53cbb1439a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a524e815761b9c760bf32b1c9b05a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2f33012ee62885719f78da310a5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7ce946ec9090d5f6a3529dcefffd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0dee8cf3b183c7e9674f211ce43d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145cf70ed723dc5da559a33b2e7737251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc21d6b8b92a56792d865cccc9fcad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38fc2cc81f7758267e2916e116ac97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fd3ef43a6f85ce3fa8e835721a27b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2459cec6b25da03fa9960f814c934f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f68ba844c44d64730f9acd116365d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aacc1ed55d905a9b6148204854d2cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336a8810de83a2ebd7b521592f35e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f6940e7e3ceb57a13d709b487b2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb096a552873c16b4f87bedcd8bc4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ab6faa6653cdc6b69672cd280d70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0b14d736be2868b093a2b4e486248262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9db028cfb94c03d89384114341ef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b56ec4469c4c77b4a9697a3c676621264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1875b9e289529592910b7077f97cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafb105685574677ad7ea6437b03b77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a58cdee8cfdbc88051d74049ffdcc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9f79c12db8f79440f940121a0e23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aef9a5b01d893d5cd6b3ad23cd534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9ee7287a5d8de344effc8652584b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe7d621d9a9377e4ccce8031e1691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99edb8bcec02342902418dc23a71a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b2983e4f955401629cca13336728a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ded48ac25768ba5917e41fb9b7ba8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db91dadf2b99ab99f9e703003127e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084272d0c9a12675a26754dba96b29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3232b541ef63b68c4a1afbe0ab5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b8ff3782148a68667318f715a6865278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb35fe2712e52bfd94e1c9f130eb178279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f716228a03f51bf3d68ee54f512cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074a41251b09edb4274e96c18228b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8628f0228eb43dc5758dd04a5d458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac873805ef2345d6dbf9ed8a4c17ed2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfade55e2d70907b28be958e62c3941284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298f8d61aed31d327cf7c1fc4ae472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be370a84ac664b2b71ae4383f7e41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591706039849789238a2cbab2ca5c9a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed1c16950f0c13041f183dc8bb0e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795197e79c7a04eebd3b9deabc8da7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c857b09836dd7acbe45da67e94d7d31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8351e121fdaf46b8ff7c4f5828cc0d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6227c713510ce42c12d443806a7fef9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c119fd96bedc3d3357605c11a2da6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faadbe7e3ca98e910fe680f2dc0184294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc7dcf3e4cddd7ba5cfff8b6edf9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3641459f40ed82911610150de235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf0089a6d12a03f76deb63633589a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67504d3c5e453e5f8c856775cf6c27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d082121beac4f6294dc070175cd3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db314b9f737c98a8ea4ac0563a43da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c037669699a3e100fb0555330505753301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0b8de70e94182661a9dafdb93be4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb951c0812798760dbb3df45c72f0f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df905f211b2a6ebdefbe015730e66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cdfc608a32aaacef41c976949a13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f5f9b2883069e68f5dcc66706341306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cddfe650ae4876aa7bebaf447486307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706f04156895ffd94b165d7282fc3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143a21c1f16f4c3edcf3bed771b77b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69d3885ef5ab14a382fb5a7485b44f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211176ba4ee6d51a7656c9046719036311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaffb5df632d1a5fa482c1831bad9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fd2b2fecb3b3181571172c167993a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee3635c20653626b331c13ed87c77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760395b73f70100e80fff8b6d81ab20e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8ee3357d8d4f4e693f33fc8be7c7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f13ff3352654cd03ac14a74211825317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2080046da56fafb5bba69c13c678d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eba1b7e04ab32d4c161bbe0200d71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62473ee82a63307ed64aecc9b568942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fe94fa18f95950e1d1d3178b7705321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a04a3f6f4d124df1734a8644fbf3dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d6a4d2e727303c408bf4a802a02b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f2ba837e6852523d3150c0c8fb00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92162ba3af9712d530218fb4d53f32325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>