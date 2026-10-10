--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c86a99e1541e72bd445fac9cb9f541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f48a9d358caa863f33f5693079ca12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad56090dc7a832665f671bd36cd49d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eb129af7518ebb6672c6aeb2b98c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772cd8e0c526f8905238524d64559f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242bf70bdaee9f2af67cc358d5b089d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe7b6051853b54911347ace950ca1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559caa317457dd3bc00d4815ad0bea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d78606931294426814cb318676ed59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105bf92a18666d7c0918df614e3a1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d69ffd3f5cbd24a8de761292ec91c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b57e67878fec1a135b6078ccc71ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938767eb4e95222b327bfc78a718e0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f7a57497c11b7b58dea26a4035ae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845039f0aac36d3dc16fcbb84f2ab0d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6261f5d1f7addcdeb7ab295ac2cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24595ec9b651c2a9aa98b132e47281ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a163d05bdb09f01ff4dd644efcc1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb739e65339291242f619456773d09a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50783dd241c38bb4d07edc4de0063c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a72ec0af4088cf04954c468c4577c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ce41eb63e5322a409731b28c8ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd74bdc089500992c16f6494aef2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21852d7eb15f786712c7a6ea495c39324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7241b2621ba85ffbf446f62f4c537c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411342b6872b202e48389228eb45e53626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3d1eba39548eca8edf88eeffe349227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afac78e54e2ae30b7405b17042b1a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e353a124c62cb22a9d81209059d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0738c9ccb495f1092fa80ebc3adb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576bde996af7a0d494434274f0a1fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca08bf52a76651007baf3893340cae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dc845a9ad9b091b23e5cfb8e869d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb026742f07b532e9df2ceff456933734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857fe7922e8952789a58dd33b7bd56535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2de56637ade6603b1fa124e3c06e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050af4bef64f457e7386cdbfbaddad137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa86f21f8fd7b76ccc421fbe1dbcb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5d302d7e91b9a22d264a4430c20d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da587f959ef691b0faa61048e2ba4e1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360819af6d301ccec2228860e0b9d46941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757b8f665a9431debb3ac0e11553c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84eca18513f7aafa07117d1df6d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95742a83b9ffddf4fbc9117e91c745d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb45ba2e2d4116d8dc50aec22df8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa53c26fb146b2311547162bffaeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e55930e299779f28d191346213782b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a3c6ae109a590cd60d1bc8e42e45848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40986775591c7c08acb517726e5e45fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e6d6d43d99b9ed3f89a226335fe2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a9ff131956aad4db9f9ebccaf6a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f0561a5e6d6785e2fc9f90573572f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4c3a36f5e3c167d5b4af762648f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bf3e16d2c5b4304f32652ec4cf09e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7710a2a8d23ec14569b0ee448eb48db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ec572a34c6d2c535d7caa4300f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74e4a8f1aa23ee7047407179b0a0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782811dccbb7e012471680c5d1b09fa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cbdba7f61c9bb548acfca5716000e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012adb715828bae6f0de886f9c4b215660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63739329f422c44947634125b2033aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37b0495f4b36ab08276f700cef85c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c0f5bb6938cb77f8ca459ca8877d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aeea64ce6cb00e0653a6e1d67165764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23461b80c1e607ab0ec175867ce3b15165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8a65648ef7726328c57d963de58166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8946b3aef92e84fa9b88e9130ea1f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2595c134b5d9e989f756b20115d33f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f664191bfac2057102184764b1f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff92cf3a9dcc925991529fda8aafa3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a6a7ae4aba7546fb765d63f3b32571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7303382dbae33ec11fb049e683899a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db759bd7e720d7dd8198dcc725aa6cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5f6d046eccaa3e78f5178225083174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e897b3d58dd3bfd53f8082d7467b8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2334f3e5865ae7981b83def419c0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d1cc4185abb173893046c06be82f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4268e2c16f54adc62c8a35428ff4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d3fc5296b41d8b87737a7658a93179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ffda18e3177c378f458f504ab079080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c1b1146e6638890e92a02bbb02ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c23f7ac534836386f773be2529eb7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8e36be3081b613c6f9f8bced9ae0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8d579647018abdbe9a0973d470e1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985de4ee16da284ae1b8f7f615916e6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150e2ed2d91491238a66e4972769cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c140f2276c5a6c88bddbabb2d3fc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f997c9ba8b479745cc1c5da880ffeeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd0401f1470903c2a383ffe1482e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16643ccb60de4133fba44d0fd5ecb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957119912cda683d2c86cfaf236b7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8826fae170af287ff854cca831b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a7e9182212c5985882aaa02339f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205af79240f9235ad971f8f5402ac9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f24b66774c587295208f6090a60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5f630e10727bbec871db880c252996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5154f0bbeeb7984a0b504b326481897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee038f24aad34212c6336b2c17fc8c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592ecf188b315b7af8f678c8d3002299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecba5f5832d6f45e87e957364c0ba8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9758fbb35611ad19c20c5fa0fb922101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a6fc319d12cac29d41e5749e245cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093496510686b472ee1c638be3caf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fac65df5ba1fd1927642cf196b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab442cea3621eee75c46e491671fe2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef288b7cf33cab04306c1b143025c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c5cde517eeee45f9547222dae4d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60e6340ccb58f33fddf722ec96e99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a350f58fdace05c58a470ff49515109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343af37a17e023b2e5b1698c69491510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a23169f5bdbab2e30788966b5b51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7db5663d20d90ae6fec8f74ec218f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ebd55f4d60568d286540235e2b586113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9375c4823a8bcf81a227a3c73cc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163f2b55dd3274155f310a1c545815115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f1a547e8bc972d3a311810c8293c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869dfb0cb46c3c072f627f974646cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f6cc226ec9ea84e4d5ba6afb47c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325d455b1cb3f045042a9eb526c32bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206d10b1650fee84a29cc7370f397a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907eed3254170bf5a6c5752e065ef8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1af698b18859467d5d53dcec77b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3283b88db7864563e277c3ff15e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557c7c5efa3ce683cad9ee48b3c314124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1420d3b2670100fa1a40c0e2465df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93c9cc0ef95f3a211f3ef31fdc87a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e89cce2a033d7ad15d5ff389a1523127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e8c206d3ed3eba751cb471b64b6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37c856bfd38f98149c32e451aa490129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9516a635ef987c96de2e3b512b441b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba07a515b7de1caa05aa69ba8257d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc74918e2e122ac086b33c5cb1f2a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a541642e3cd3372ac301cefbbb72a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ec12070a62202d90dffaf1ea4ef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c5054c46c61b5b0dd94b37d7cc0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319033ede100bc3267c7447baf8e6cce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3374c384014a283fc3ac6ced75698137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf86ee0f823f11162b217d437f5103e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b243768809d235717efb71b5f688a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb678508e6659d2c82df67cb0f82d59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022db29f9b07e373d38639b6e3b380141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130ec59aa9f815fc9f9de950ed5f52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185b765057cbb327f7b55132b0bbb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837cfc881863850d5d8f7318c21b792144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641a2e446c5898472610ee54ec7526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e92e5f71aec85013591751a4849f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea5a098647777eaac66322a29ce22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4233ad272faa07393803306f17d31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf62bbc7154374ff69804e4e7fcc612149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203736478a5949a6a1c83b3eb4e45fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8c66c965742200264f6219e58305151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c03b6af7f5cc6dad2068afef3559152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e96fde1fef5a4607e7cb73afbd9b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a13edc2f819244e6b43f992238c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c426e7fc2349ebfcee3bb603cfcdaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a30b133a5982e7ba12e90551ea28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40852b2c0d1c969e09342252483e92e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c656b25a2b5ed0fb36faf9e4b98028158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04a06212fac649fee773c5d0c0f38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766bbd6e35b83a4cf0070c6eb186538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980be28b1b068da7594084644e6a2adc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106af73a1a2cc1ffc645afa15a6d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db325f0e4601d3c1244565e6337effa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abaf2456ba67d2f3482b78b8416cdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0b9d229cee6bfa98d59bbc7263af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3357b5e082e1c42da9482f4b743472166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79e8af15ad70ba8aedfee99a23d026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163188ac8274f016cd7dc82a2b9235aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81e1f8e5d60ef0b61f244c13bfa41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb338b8c10399753f4c2be36829ecaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43490d1b5aef9407f3fcedfe9b4bbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e0a0f840deb5cb9144b08507b246172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7942110250d4b918892e45f17446d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804575e512ddb419a576413456065f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a947d17d8ef0f48ed343043d3960175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502fa0159ef5b4d9c8fa44797212117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88edcfdaa77f5e947d4e2f1dbfc223177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79ef95712d679e46b9463b769b66f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabbbcf0508a69429620dac0597d682179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d9196ae5d193557e4fbc69235109180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8bac685330a35a4797aeeebe52ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818754f5321aeaeffb1c30e4a0ed83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87e16dbd68589caabd70236f3e2c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7269832db6f52447d6a60b68143f2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc028691dcaf2055e880eab23ad430d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315134f1a34bec3c0d775d6cc2b941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede72cc211fba679e195a35ff03b780187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899a5f7d41214a31a19d443c2172c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592deca1c2e702e9ea97cecef7142c28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ee59f84e1c8ed4eee7b8ec5a3491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4ab30dfbb66245ebed913f70b105f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b351184d89d0ba7af440e6f3cb94d7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88570f914d95d7273f776374cdf95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd859704dba959d55543de47ee2c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7d570223255ec14fa8d6c1e885503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb463e11f012f65a8520ef656442b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dad5f9afaf893d00adb27967c8c87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65fcc25304d25a6f0e1c0780a4efe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8181a09ab0cf455fa6d8ce82928d36d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c379c65cbb2e933afe852c7c7b8b853200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de69dd707292b721acd9a91d7893fcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108660318c4ba1f8af3c2215ce743e1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd940de8af96cb16abf43be625401203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862907fac060f96ca6724ca22aef4c74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ab2287f7045a9514c2241188f1551205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77f7a4696dab3dcf42a4131e726ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d1f5b926678831299c09966f48517207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031738708b67816e2e4df3e25c676a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb638000d39d63a6ab136fa09952661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e218d7d33733f7405941afc6c32d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396cf54510ed69d67579984c4e9d31c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd1e5cf24c1aa0a2cd5cf8f23bf6db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597fb59bda9ca093ed3c5276476e8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc605829088526f539ddbf6aff523f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb867ce40df10448e6aa46623fa090215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6cd7886cc530479fcabc3eee806f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d390e614b3d07fe0735ea95696820217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6adae15c36055431cecb1acd519993218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6525f295ce3fb266aff4cc8706bf831219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b050e42da152f685accaf87a4b3a98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08829f8902aff591bf25983c33af6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0153627d08cb04aa89ebdf56fbf4b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651cd1836c31478474e06364f1c520223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0c8f97ef2e6fe6ab9e3d23777049c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771a67e72a2524769befb1d8212ed7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef22d8745b4a970a1915c310ee39a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f7caa591a46e8549f4eafcb1a2bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ee16c0eaf7e9c1713f597df983df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef9a7d6b7ca063e9a9c4f7f8e207bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6ad112f7578e057684a1690b79932230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e2fc1db9d6af3b7571d64acc17265231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99c0c5cf805306c1d9dbf85698cb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768605b6ad34632537264bd8313c582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f91222332624ec67b3ae46e2b7a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4e35d8ea4415907706abc13989f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb468363ebd45c5de9b281f3105da9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0528dc3463508f60a937a5770746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ced6d97eeac14e0707d89ff791f099238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ff5bfd0a7b3ff643f234c34bb694239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd51fc7ef3f24a684c75cedd817121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164ffd373a2f0313979ece4a36d6ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755b89f11ca540fc916612d68fc866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579c487d9e3da3dea59cc4ef26adde5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b681a8c828abbb96672de65b5a99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5b91ccda0ed24c7904e935b7406d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c969ab91093e5c69ca986ec5095f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68c87c110011e3fd062278a793243247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2538531f459e743852dc595afd3a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f97ba63ba3ed336f8ad798037d449249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4318d09cfc3d57f0559c3421e9ace33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496daa969e9cd46b8f3d056c43b17be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac208115b9b024bb4e6c515cbc6c21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5e5498f175c1e5c1ffceb8aa547f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5112eb2a413e3f7e9fc0b875fbb5bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c4675a00255d233da80d025049d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627b9491d72285646508fbd68c6dd53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb892b1e126787af69d0e371d40dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b0b6dfc2cd170186b596a0666fa87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97210b00e2de1ea66cc894f8602fe82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa77714e5fd3be6c4c57c394119488260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8045ed61b43300e9f03e390e7be8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8795c1ce1a00d603209a25b6df6064262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f3f175cc9478c5f47527b8970a1cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86dc8da3d2022f03fc28db29cc9d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c0133a35e450116604e6f2af45de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c09bc9abf39b02d8be671919b821266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521abfd37b4c95d8d1122c4d668f76a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835bc6297c5a6249ab4455733dcafda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc318a65b431fab7750a7144866161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955526825c59dd37e87c064571c54514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d894c0db59949ebbd5225553d399434271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db95284d3b5a175b8b7a972d3e3c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee820dd024f4c8da93b26b6c1c3706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659e7b8ae0a2c6dbcfaebb8492ee9c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ae64afcfa583cd273dd74fa1ba90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8205c4b67e4dc00f735a53cfaafa18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25af8e933f8c31d36b80dd3bac72cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53675db9a9261d91a45676568bb234278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89004fa8598fe1b60fd13c4bb5154c59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcd275adfb4c554a938bd7b9b5ef0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b6c3828ef868f259cc334384cea6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2cf0d3b13d60a2f328fc47bf777b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda162fd2ff05b2acb23de53239210de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b612c36807fd406e3bae1bc03c9b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923061b460b92f1cad342ec4a5b6ce2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4a67f0512f5fad2e6ab57766f6674286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45d11d4ffaacfe66e30c6c665b931b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352605cf7d1cd5c9ef6e4d4cb4135fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a301cc4e7e0d43f99fbd5b695734b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc696243c4254fbf3516d1007319646290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda085c8cb82e0b7a7fa0f869a02df5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6bcf5ee35e116ddd6c443df38b2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff41ab0c8805c34839ecbfe60bea16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15268529b7f011ff9b9fbdc0dc59ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114081163732d90f19dbf0af4157c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346831fcdfd2e2971e66cfb225c772296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeabec37ed324ae157a91c0a0fef9d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3356df75139d07d14e5c73a38066e8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec706adc6f031435e17997dab1a3d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593acb925fc9e21ab199e13c06ef14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23945890ace891306c428cdbe89da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a61320499e730f6d5a24d004242d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0308fcce9d593526914817e29ebd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea6951078f0c1853ab596bf7a38cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b64334660e53d5fa987746890be84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f2173f8ea0201e6ccc413f52cd28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2bad63a65a8bd101f2cffe33a06d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aad09d92ecfdb959557c547de7b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd6d1748fdac87f59d3797f8ae244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda592d334a285b43ce549395d37b68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fdc9a1e0ed80ca4ceece4dd43329311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeebbe7b4b4baf62f00160bf4cb318d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8d3556b60ea37688dff57696246ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d657891c827f2d3d5279356ea14a23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03f36b2e162bae6bec884376896ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba76c66f3327c226dd700b528a8f7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf20b3fe21935584a7e82a89a5ea6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aad0873dedf16dc063f4188da87b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863ec882882ce4ca8224edd96b37a39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e497e1a196047c96b76a1d73c5b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111806088e108dfcd84198ac7675723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ab7fe2ec2e0c4898d10988970f7fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535cbf520728a3df1cff061b94064d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37606a134e7df5b37c3049ba80a1b4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ea35e8ae5db7b97b2d1678db836d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739285df8d127471fdd35cf634707388326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa8f33e6fc9d734611d7c942b0e98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c865d78a78948b6c388f7c6ac21e4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456a3062ce4c073e44b9974a766f51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ba63bdb1ac6e382a02b843cba820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389561ad2774e5988a372e407fb26a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b9c2620355f4c9730e98458ea0bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90da76fbad26aa8c2e6dd8aa55183333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d6f69b7072a6ae2b3555141f9e22c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d424ce2e38b9b7a7ab96b6ef884362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804fae83f5dbbc46cc9230e47d64313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952387f964c46ab1648622774113a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014f9231eb693ffa72f907a463ab055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2ddbf2157de5461f1b1f98b25a4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe60f80cd4877e0b4f236b49f62987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9baa53215ac0fa1361221e7539c4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d44a33185f42c875f11d1900f9859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e1c4c00cc6588d345aff321576b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974cceeb4225f1df13a6742f00876c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a926a2348b7d11b41d6459bcc0ee0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457833578c75f7efbd6d50abf3cadcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1177827ce2a94ec848120bdd0608ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ecf40a6883c42cf00804bcd2ed7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafcadf69d8497d9e33c4c7dd9c71b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73000d5902e9148cf131819b916bd5f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b25855e444dc445c97cbd1fc814c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5baffe8ee29bc8c7a89a8fff9eb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6eadb9e159d635e562a67fb0ac0eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11edc3a5b7dfd7579936218ad5cf8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216bf7e7fcef04cc242535dc142be8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5243c7d7ff2101e8ac144c97972e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e035d0b1eb196925a20ca99125fdf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a30fc8e5a54ce0d9f1206fbf7d2ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d64ab57833c77228d483cee4bfeb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe04ff3c87df82123680d4a14f2699927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3718805229533375e9872ae4ba7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a69f668d25812b7a84efb12bc3e6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d634756690c37b089766b87aaa3b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac395c9313e676973028caf2965f48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2f03bfafeefc68c37f901ef5ca9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2543518865b51bcdf7c7eadec335a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66711feeaba54cf6ae946523ba94fa3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee93065f9ec8d9de4f3bd1c7c0064f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b16fa354fe26c93660f023cc882c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e668e529f4f8f3d966123c7875724037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dcfde7fc776e337277d6ac05cba0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054be7b3cdadaf8d40941e93a9340439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956b23a7173580307a310259da078140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0baa0af847e6f3718f0da0ee72f51f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7847f45a00df7a9a092c6b17068bfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ee1635083d640653c612a813e84843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c98fb1b7f9dc6443c7c766e6810a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feb1ae73bac43ec65064ad070f316845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a9319ee70ef667d32a304132938846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d35f743983d01c6c7cfee8ffdd8d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5501b657ff6d6b9b191c5e3f115529a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef20fccb9e3bdb01889e6edf0d10a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942279e36c14d70fbb5482180a7907050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc99ee1b11e7014739f4381e9a36af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bcb6dfda4829ab038197dc223da8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd85cc07c2daadcc81418b524243b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b8d060e09192e6c42765a401838654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392d5178cbd994fad22cbdd5f40ca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc4538f64329c983f8d6c3a02d38956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581935cced4dc9c60f1d4bd5355503c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d10ddb6aeffb3874cab5c54c3c5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238b57ba9756ae180ca3852205491159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a672b73a14d60294cce7b5400f7ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6963d51e48eeabf035c9a7f72f2d4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31790ea32f227a33a28c7cb64a04592062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213f6a1ee5786a94d877557e58b13e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec64fb0d09de87c03d17a3d4edf0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc71bbe2d94ff9fb66f8e9ac75bd87e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe423aa4249a5c30ea98d2ca3ee52ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c5e6896dd4210b0cac1530fdbd5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697177947da051f4121e0c692c94347768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275817c936a3854fc076d1332673915d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72d49f7c5f130242572cef781722b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4aaf9a839a4e2db85cbaa1016c98171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff2273ed305dfce32837eeacef5be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479127bf81fe25fde067e6fba943982273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c0c6909654a89f48e5eb2c930314074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d0e5992cf9f3a03d774280a2da5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9669255ccccae20bb1af645ea4222a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b51f11da8989876d9c89085113ce877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f5e35b482796122df1b69de71ffb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67de84ade0b1a34c7341fa72775c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f319ab48e3ea8df1326e45124012e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e51995a779365d6d8b5c4f4f277081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47fb1b8382f1570e05d6aa66d7e9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda43fa803a9b51c2674822b3686cb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e38a7c91adf6132195395dd3f0a88c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dfbffa731b70fa355fcf1329ade8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed610774d56384b643bd478763e9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606bb4594913c2dd1f521dc1b197db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb243929f7860bf9df9c398c3b339a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b4a97bdafc45d5b932c0f719040189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b3c91a47600ce38beb55c980d7bb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930cdcc036cc9490b0aa28f82c04ac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b2292016e7651e2e33215b78fa6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957a0b7ee57b974c88add7cb48232e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba9d62e0ffc540e9d0faa834fd38d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8a8e87d39deff46f9cdaed6909c9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af73819a3403cd89436a6888d673c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b649934936cda78a8dc5948ebc8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ffb2dad31a8a3204b73177d0ea84a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c4d911319e44c47151dc140dbd5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c2635fcc0a1ed6dcb9bb425cfd7e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba600c530d574bc76dce95f87802474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07973afb3f353b13253abc800e0dc8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ad216d4e113c8bdb6de7c4b50246103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f48a7226ce8d1f7b24c008be2c57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cfdc12906f45238d9dd1640e1b4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e592bca5b7f8cfff9ea8ac9275e1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474602936055d3610280c31f262a30e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0f6cf4cddd292c1486898a886b5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57b21d34f22ae6fa567c784fd3a26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa542c18065f3cab6af55ff7e6c2b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643ff0aac9cafb0c5dc3858fb17c3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697fb664a14b0bac45e27349a459b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24100f45df268f3bdc506e45b7ca6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c52b0d126b7f1af6b4c85bc6990e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b058548d4439419c2854573cfeaab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580773dd8acd6b32184a7cbc7d32887116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c646f8b92dc518829cbdecc5d06bb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400fae0ad487dbb7c83509e8091e2ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bec253a87a890a73340125163db7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec3e0b0db185cda77beebbcdaa2b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441638b5114c688dfe8d4787a432878d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb9c2195b5ace8a36c8620a668bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d363042413681d7183b465c3b40ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb5c01f7119b934f39e1f4eca01455124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac203d01af495bd1cb825809fc878a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafba1a77291356e75536f5fbf73b9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24688849cb5a6c79d2002fc9ad3fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca053d2c0848ba3dcec3fdba7acbf38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca09eeadecf5155860d3a687766e81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40aa5e5362efd3a9004b4aa865062d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb51151f7db3cfb991fe19dacea81d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b66ec8fac8790ccb2d0334a5d5489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac072c4b99bef9a19e004745b2ddbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f71802d0295da30e85dc84672146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f75fdf90df0ac75d031b124d63c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a5ec4eb71f2d47df187a711050b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e14a7f0fb583122f3ae2f27bfd078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac744884e8fcc78b366a2dce7fc39f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603b4a2a410ba1361d6507cbcef3ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ef497cef70b6c22c8e617e4490ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07daa833899c734bdae062ee24e07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea79c94f0f6357ca267727ad9d32e28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403c34ec56194953fa507e215ced75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b9ae4de617607e704beabe2d4401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0912f3b1c5382f882512e37191cc0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a4d0b3273ea1703fa35cd6c2829a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0d259358d39308713fbfc8687f0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a804745b1d2be60c02d3fa6b8223d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78b77b14c42fe4341629658503546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8ab895d14c0176fe5f2ff34dc953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c010652cd6dbff22c8bf864e9f562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835d6ab003aefbe62e6c9796da0cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59fabb855825148e7e1e5ceb1729b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f71f600537d55fc277f64ce8e1867154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b66323a27a682ab1d55369340d143155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed550a0c4602b04bf9c8e2f899a48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2763a662cbd551acfd056e4c6ee3a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d09dd2adac3218b3c338e8715d52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639664456a765f3297b39d3d81dfa07c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f6bf6df07226986754fa5175cfef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e693066b20eba59d05f4a13dd7701a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57cbd90b59fc0c241c49aa23d8d44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e788b6a077ce7a0821df7633792e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2073b8508be885d19113e5e77480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3078754bd3e5c7cbf1acad965b57e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29469fe1b1849a52a9be10a0ba48c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c931e9ecb3b4afa1109dbf2bc768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55f5b74f154bb7262a6d1d4b958bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651dcf66c19249793968072fe2ff8e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17ec8166ccacb104705bc29362495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be046278804c8813594ab74c8c8c9d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c936621f3bbadef638abded9520ad19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a07fe96ca638ac9a46e1090a9dad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34366745cc5e0afdd3503dcc8e6ae40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6b48582fe266011428ae7ec95e23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539f1f35517fb8c03137bbf8a03ca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214592d4f1b278b46e1569d15d4623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e545af9d83803cb3256ef2967ba8f13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98b6c597ecf5ca88dfca96de7c90b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e54c2a200a7a8eafd62c97a2ba84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351c2aa8c9dd4d07dfb27040a2b46d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f819b7ada001f54d2d3290a877400b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7dd907baa24d8f2825ba75b2bebef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea946963b4c846f4f119660abc5dffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e46b40da7c8c49195eba5262fc863185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49884a24cecddbe96e15f58fd6e26563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130672bbae97dd39a378c439193ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291468615abc0321f9a0677f2ca981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a1b2649ef8cc1e381ee32938b3e37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a807359b358a41fe20c247824bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6b85a87dccc8166b634dd9b406a51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361dc1d17c96065c954bafed9bfb3e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff167bf9bf32bbf5e5df9cfe6c75c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d5c5396764c4120389baddaa6605194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c0b5ca9a2b397652ad817da517c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260064f06e549d2dbe2117ea51d1a20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34453097579aacbe824e1ae5cf645197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d586277816b8a69194f90a26c8ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746407fea60d2c478726d94f5255f8f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab3dde81d6a2194ee700a7d492c73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b1c3d0798a666a543de236e1578ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc33b510fa521b3a3facccd90d2f75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd8735dccdec21687b6dc8f0f6a3d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903826a52c00820da297ffbce6abe418204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29139fed2743269c79549f0da9756cce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47be4eead8175ba873b830c3409c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4710d95084661f5b1034703405d07b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7a2fecb470d2c2d32edf147089b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7436358b780c285a0c95d1c05ed19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52599373d9f43d16faaae86c9502ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fce7dd94a41ae1f154fc1289a916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a7653a93b9538f813007c7cf50b01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f28ddf46d7c0058d21ba91fe8e81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6a6d815801c5c290b72bffc91c5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc48ab4e722a70d43757f0491cb671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d47c134a1701c571f9f51ee8d86a67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa0a7189959285c706fbe219ae16e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce19d256b56fee5f4168e8705545bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc11c6143c8650505d2fff4d2cb1ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420fabd113c32ffade9e723d3a807d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1686ae425fb1e5a6d17648b2cb60e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feb5d71514936388f93e1eefc55151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916b7fd0697f2037aafbb84543cd1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8297091b12bc64fef6f53044a261a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d2da2adb7a3248c6ffcbc5ef2c23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b40f5173989df5209e30b9c73d580226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d85a026bff6c8511adccfe595dbc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5f95c531417e86edbad9c0ff2be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db601c926ab2fef11dc762297c85ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3463206a368a0dab6d1980684554e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8b7412c3f2048f19d8bc01be72a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b152c2ec35b971faff14a83c9991b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075788683b213cd8727c1222adf79b45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01abbe0f6ede28d2470c8b2f92a454d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb907ec7935a5027e307317af76044235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233cd23b128af51f0e78886d843dea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce786cfe1a7c07a0426e47f54e031237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219249078cdb8086d95146ab521d4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9c010f0c4c330f53abd128ee22c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f85c983ffd58a4b2d6f52325e18bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69131d15fcacc175593ce87114829241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da73001d7d8a8a5410e69eab9b3e8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32449bcea2f5b617246889fd68528cf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a75331456c9425983476da183f45a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713cb9b660a6b8fda0c8f48d0c5d587245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487471549cf7402e859e14a3739477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e6cdf8519a302290d8fceda77af2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d6a1262c2cff217a015f068aae1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba813c52e889d2851d1c06c0a37c5bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980df82e3b2f85da32684bcd03e0aa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3db526fbffa5ab999d7405ef62dd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551ef3a442829706d9371178180550252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534eedfdddfa3d497eab5a77e77b8f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f46d14a084bf5f9952f3ed81271c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a864339b38b3411947cf52aaed05c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166050138ea48917201254c33315c61b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464ff36ce737a3c4c2a5638a4c81ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540170b4993e04c4143e74de6ad680258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30fdd2938848db06d04ab6a0064d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b38a07076462bc1ff3f2a408c998260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d7c07a4330b181fda378afe3e826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d03e4f6d121cc3dc9b33cc3a0bdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422d70cbb5ca83d9b542d9ddf162ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f95094983fa20b6754b17ed9e78ace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5554fb823a19c51c28101c311b0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171faedaffe046f316e1a37a6d7ce2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ded1540707c3b62d7fabd2afdf557267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6559c9fa5614672e73fc0f7d78ecf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f3ceaceac8967967865ce29d20d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77409517a34c6e07d854eb98f954c73d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f61e3827121a50d4b5cdb164f2601a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c566a3bd1dae751764222f05f86739272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91777d9b1c95febb2b51b837773a692b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3841398ccfd62e000c3d6a54dda90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f5fca39d9fd8cf908af9b0800929275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad7e45a1f55350bc55fe23307c280276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3500f65c2479128bbe13521c89b8db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730a56d2f5a034bd838eb53aa11f2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a049e426ad505924fdc57e8b0adc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8bed2a0fd224c03ab8867a5774400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898da0d32daf1ca9f70673979d65a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4fa1e70c2b566b01b5a7bfbdb925282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869456af2ab0fc281079bcb542e5f21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d60cfd6e2a01dfd0f3fe2b93a8e7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb846bc0a877fb4591f1f8d16333c99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376293c24c045556797fd9cbf4859b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657617a8f6a0f4fb429ec97975b31981287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1883da705de5291c097618b94422a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfcc9154d5cf7d3495827ab9aa7a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af688ade5568388aaeee1eb3b6ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed784fe3e7e2370fffe68c2bb537dd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc55c748dc9d916eafd2a70a8daef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de8125e48565f328fdcd06a8c812d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760ac0c5c1a581bfac74dc4f77f1b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3915d3aee3cbb57a93cf7caf9b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ceaa877d68b93eea297f3c5dc95d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134300dfbee0162a81be4a753a285c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0664daa670507fcd223d69843a16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897e37dfacf3c49a37dc6c5fbe7671299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2dd9320b8b670e4386b8e3c578fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65bc16440500594dce9daacd4407fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8be301ad9c08ffcc5a21e753598c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd459c767f4407805674f81cea5a47a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca05173449ec894ff5e0669c43142c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afaccc5d9dedbf302aab0fe905f6a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da19cf9446b7ad0c76e442d28fc7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02848fdc488a45cace2618ed9f59b89d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aba2e13d9ce165967d2ca183074dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cc4d6351989a1cf7a4935600fbc3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d496e9964059ca73656c4ec33268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711303c17fd63d33f97fbc000e10ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91734365b94fdf42d43d2214887db641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b604f6ff156353aff19122c79b282b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb233ff09cb415399e7c43f860faf75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74258ad127770ec87cb80ab6f6e4bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be658bd21cefb399b3a6b43d7fb4ff16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d23aadfe1996fa837772a6571ae5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4398b7e8bbd766682d56d8de38b38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842612300b3e02e3e16b7e42f3cbf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92917c3ac5fdd80e22c8751fcf518ae1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16903569ea6ad2da40b4da0073d8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6415304a8404b8b0a263ba7d5cf3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7814085caf166bc6f2883ba3b65a86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea88348bf3cc63e187c466c1422d10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bbac9dab9cf4aefdc500f3c9eab12325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>