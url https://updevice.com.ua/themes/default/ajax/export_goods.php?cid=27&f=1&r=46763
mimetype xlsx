--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647adbafbcb4b663f7063b59bb3a51c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b81f9f11b779e5e9262bf604ab9bb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2dcc813c161c44647e298a44e9a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b92d679e44f970001904c8a4aa1f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c21b799fbf25ed96f7f8e3bea2805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a85c814fc194945ebfe907dce3376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b0ff2f5e00a70461e8c5c53c2efb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a345e64ea2844d88702f529b2779a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89838efea51a04f1d7cc1726ce247549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392629afcaaf1558e7a2d212a4a1ae210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7c7ef4f2b1d0ec794cdaf6f61b9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02709c3502611fa6076f5f0a7dc1000a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ba740b24a6944add816fcf5551f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba12a6912825e70fba02254d7c14b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f6141a8f6557604a0e10f5abea9c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6afb0c01e87957853796410fd12216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5924779010fa2450a975a0cb863648317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5169aa625be81750601968ea7d3aa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2c978ce342ea939d1ceaa2e8e58919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d93d94f6f28a772413363a902e19e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd832af8d1764841a55684350021921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679c0686cebba1846ca656bc4410cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35782fddf4568512d76f0eac2c00880f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e23cee0fabfb273ff15b5d0b50ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56e5338c518528138fbb5e1c4ca6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce0ecfe85d2cff1ab5a0dca382dd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487decc56c7ba5ada4cf833af0c93ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b974d0e74b8d8edf7199504d21ec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91e63dab819a8093991e810c589eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776c0e7d458f2f0ae96817c3219a2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872aabf3497b69e37315ccd84f90ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad86178338285520ebc646f41060c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0e853e0123d391357c161dfe810033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649c28c48e1e5b00310ca18f29960b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fada1e2773a10966cfa2046c670323e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee5e10129eeb9eab0d3e057e3f706736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c1208824e6aef6cf2f92c38a2f6a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d775bb8a98b6a6499b8ea219df2d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2d4c68c420b3dcd5e2f21459d71a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c437d6330e85b1be598f6eef063e2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6a7db4a2c14939a0e4a61052b1f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415c4fb77a1bf08dce9b8addbad86542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c5ab8c0bcc8ce2a0a2d12304f27043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86573f4b624c2aceb50bd7c77a028e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca5d3e161e20c6cdef5c75d3563a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834db021331ac614ca11aec1add8e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac7ea469886751c6f92d52c9545d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677c07721636579c6124dc8a1b39d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f8f4d701a17da423bbad37a290a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a988bbf981bab7cd2355bd996011950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c537b144f3d062456ce1c861af8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd95e50473ae4adaf51456518d83b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc1971acad98f516623b22f2af4d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0d5755f984cad9e31f577f6a18b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa62d4eccc93eccf573fbf9bea09bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cd00a4cd46c71d482f56dcfd393f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd86f10dcea9696cb47c2d2f4f845457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7a9d08715aee8c9fd62ff9888c7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11f65ada14d587a11dcc02ee1b94a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477882a17b23ed8a0aacb3c2fccbca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8180be01277017bad8035004536db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68e48331a116c5a91203cbee7ce2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad25ab25b860f19b1a3787780c79fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d573f6c4455e942058ac481a7e6c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553563c05d1f62a2eb19072f6fce0d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35253e57aa1709522b3f1b0805f5ee9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d564a167171e3e5c2bd42ac4b4224467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb867ebf06c4aedd19d65e1ff6ba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a4e269a77085b4707b364d17755d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf17bc88625aff244e4edd4b64ec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c737d179bde378a5839787b7fd16471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e687a7779ffaa49471688ea5c0f24ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5438375ada811bc1b40de5a47cd1ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc9eb69ebabb00d3fbc087e8d916174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada526a267e90614f7ee89bee7456d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e10038aa4e144dd3cd1d443f413dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341aa4a728446e80a7090c4ecb592ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702bc732c4faf72155c70f77ab1166078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0549b13cc399d99dce3d7731d53593d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a8420216a76c1b9e71360dc1f1ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ede76c8e3a461d9cb4d34f53493bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe3764973f9c908cb1f184ea6ef3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63bc5eedfa94757206047220b5e9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8327d83696f53d2b051b1f6a71649184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba34b764157e69249bafa07414b8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d69b4e819237f5fc85a6b80b18c3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f03eb74c924e376b29a1ecc7f7cb7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317cc5b7bd43e9f44bc6d3784c1fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2ebfef556b7e61615844e8c1f37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3255607e140b62bcf033ddcb4e15c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628309f429baa40a2efd8cbfc839559b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358725e85398249151297d33f3e15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce617d6cf795d67f36bc23d3d07fe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb02b57b7c55f425d0a901b1dfba10594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4619c5a6d9eb46232d4a52d11b463295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd519ed691637e39f7bcacb89b33c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d7f2ac324cb4df302a69a892f5b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef3407a3b536fca37dc41fe8c432098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df08b7a8efce56939eccdca4438fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d37177e2dd7673a26dd078211b7fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bb0b062b1dc7dd8830b26ab45e196101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e321ed71c4914a4005a225fc927aad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec079123ac1a3574c8194bab4f6b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d588ba87d1614e327380dbf4f56d16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98673d05a4a1c7b3648f4a7d64473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ab5a5de2183450f85926f8c62d36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbacb5eee14f41e55313c2e1e5e3894107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c710e2ea10e4a025701c1bcb1cfee4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401f85639ed5004eba4c41bd42ed9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0ba8b3f4e9e661c0f1509059c9da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca06cdfd68002e0a0ecfd766b0175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa12f758e6a835eb22fb0ba2b28ceb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4aa203ef2a9fff69c304984c97291113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8db7dbcbf1e2b12d57dbde411245e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4f05b193eab6f05fe20600e920c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b729b5e55efd59c2909a4731b1e38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e7a8ee5d1d43ca87ffc239acc1373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef538a3f3b9b27173cf024b81a41e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa751b6b8a19d7f94329498f724b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e89d93b552284bf8e62a0deaf971120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185de526bef349e46702d0cb8ff42d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e6a92533ca65da822cc4be37c068c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd70fac5321dfb5ba079ed18a98e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331462eb2bff9479313995eb8dd25c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0b071d4c76658025bcd979803678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1bee0f5fc5987369545e594149ae1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220cbd0af3c2aa7d0666ce8c4c4bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c463af84b63a1a9835a002707f5ab5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b5a21194de531693b054cb0fbc28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bda204dd7cae1a4434a6fdddf39c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b33034802f3a909898f520e50201131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130c044bdd23280c18cde86d9b6d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072e538c4ddd46f31f78b270c27771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978742d1b54d27c02931ff7e5b0ae18b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653567d6674e6c5b4ade584fdde9cb8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17f22f7c2c603e06254f96599608d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba163a2a5b2b754b75e4a3a2cd3ed6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ce8154b97b717ca9ffcd34c05bd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c498b06fa056ac178ab1a45e107d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9447e4403d24453c2e8dd8de4e9c42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea26fc19b060e854b8384ce7993f12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166048102618c0b6176d5f7e54e231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dece9ce76e56f9e9c9091aeab38aea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba1b6a8c683e819940e1ef6d9163f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78e81c7b33a198f6d6982d98aafc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555f034c230e5c63a1aff72df5ca9e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b0d36c28fbc45fdfcaa0371c4c2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb6a30dbee21e1f9abc28edccb9e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b321bb266e1166920f852490e41a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182ebcdc5c740764a6ffbc27c03191150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd778384f3701049459f150ac99aeb0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea09e084608306270ae7c33c3be71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb224ab4fc645fb13fe5a4da30a99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed103f71b811eef3b568fa2e45de34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f4d440f4376f849acda28f56edf1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182782534e6b096a809cbafebc3464156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d091b13201fa4a32a83d46a218b1de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486dde5eb01fc7978d1b638da7db29c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a34c3d7b0ef8c557401a442aecd0df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386a98f6686dd06f487c55ba1b0688160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d37728c9d81cb87ec330dffe443d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633fdedbb01debeaf2654ee878163a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9692b7d0ae498a8457ad0a7135fba3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac206415d360f7b818160ab3579f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02441f44845ca83f5cca9e746387c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344abc7527249a0e72a35fef7b5677166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abcde17ec9a39e781ebb2fed175c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ccb8a2acb50e8f70b3e8d4b18def168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160dc00d76f30d6e3e6d7c456d579c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c64a13573063c20bc1c3668e0129d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b07966783131fb07c5d16982800b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc9cadf166abd1dd7bb89dd5f9d3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a0bc17a85bf58d5eef6a637b86dac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65c1468218736392f1996de5aa13a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab142a5740b00cb32015204dce22e5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766911c6af92d2589b96d7d157e66bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5cc3eb2a6b56bff16d3e15a6b5703177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad1af1593867abb4b5c7f594b6c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380920f65e9efd8e5a369445b0f70b17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eedb78211fc5edfd90cee40ba4d28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882301b31241ab0cbf8c4002375eee41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2e8bd3cd250507de5e265780834a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c5bdb23a12371ea65b78d6a8ef24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57176a782b13df1b6d95437ea1c4d2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527620ed9c12730e4e991a75c34d29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead41e3c5749c1e9f4f35689da6720b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073eca5e201baac2b5dd8422bdf31a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707df96882d5177a597bb76a55ff7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca14f2139739f8d239701ae680387189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e6142d3da5cc2bc103e69c06a2033190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8737f310af848193caa4c97f8b7ed6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ff98a6b39ff5b3747e03f06d09ec0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0965bac4d704dd759546ccd3eb9b73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866a663578fad82618f9eaa2bc95a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc356c304688adafc54e3074f8f7118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c331400125cbfee99840b04c693edad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa4dcf989f076a4432b6c48693f85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9331758308bc9b950c0fd54227de118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da362839d37c56adf849fca53f172abb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad2e364588458465cbb2096f112cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9d33b5eecdc63af26500924ca327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e2d2affb5b64f8475c57949a34afb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10518c5d04cb989c2569a85314116084203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc684e3f9983838c0f218a8fa5c0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180749d7546a9cbfe4c5609a660a3fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e56197a11420f2b764b0a1c5f68d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6fa8e11ac9fe2a6c6d48c19dabc4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f680af35f0efa5c73b2281760d7598208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad594443511a754f8b12e4d8dff8f80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f4f13c6da2e07dd2482e920400d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292664417ae45ea3a2e28a725ac7f5ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027204564a479b23a0172d3da85b95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9082dc516e505aab2a5da690fbce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ebd0aed23d406e203039f7b705d85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd52ad2aa204a49e35cfe15df05b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e92340cb2d1b3b4a9e6d822fff4c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142a8c1dda0a48db989dcd9b6140ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d026aacdd1acab5e6d65aa84f9fe4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925952e5d6962c1a43806e1bf112843a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137a795d63d19e28ab743b83f0c73a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8070866b5397971001ae62a45fc44e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6652d176a307c1f2809b6da59696c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce69cea58d740934e03cc73e099fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407478c37cb72c7b87232b32c3555a6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06b38173b040895858e9205f511f53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda00dcede03c962f412ca41a3d5976f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af9d34b45ea61014260da71b514a6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf219967093a7db6fb41e14f557cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78730994f0b136afc0659b15aec764229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be07591c37b08ac205fef19b9e8ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e46c5ace4f0efa30dbf304552bfee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a163811ba4f255e80539b0f733d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4842051ae2e3658ee28d0bfd18e26f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c501d50b2d8adbb8891de8994f797234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01a9179c247d4b285c35ab35c29c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593e5e0e247e38d063ea1ed10e89381236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d7674a6ad676b9fe542ad3f3a43fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3a5b38de1ed8583605752c7e0dd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e310a7906e1cda7b7544e9656947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a608fcd91a9b306fe1a3ab50223d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35de1972d7ea3975187060410015c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f7f3af5f75f6ff43b6e988dbd3a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aceaed4d76af0a6c3b412be1adc11d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f01abd0618916b92bbc3724b14742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf4680c581713ad3eead2b9839ad11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233eb30f86452caa285a33e3d18061f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6792cb3023261c2c94b2eb69d404c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a3e268ffc3bd57a55ba17dbe1fb17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213162075e38351b90250b1d5738302249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202ac2eedc3ca117b6444466c6b1da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed323fbeec7130a6bf93b8fc5a7a68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ae05bd106a5ead08d0b2b602774b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf00a60e1d1386e2229880dab89da4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca1be39204f72ecca509f76306d4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280801d71b409efb2078cdba2ac5ec4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cff3624a335b8ccfb51cc0c4533f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f554a2f75a33be8403737453bb4b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545c5fb8654855b19fa901f6b7e3e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40b12bf49d69dc069b0b22dcea142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650a0b98844b6697bddfccfbf7bc26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c73086121554cbf2f095fbd548303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf755dc59f1b03b0b23c22d8ca1ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a743377d5ad30eb05bd1b6ac901794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3a22c7411659d2a14bb45016067e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a552d06a6f72f513c82ea82c80d16f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafef583c655fafc469a36a28b30d29d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ced594f997ddc29f84ac4ded8ec2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cb4d5a58ef15fefe386f380438ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c7b053702f91a59834061eed2fbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ec61fb1e275bfe21a894acfc1c6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf741d9c988314cd7f84ed96a6578e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb4dddcc3159f5d475b0d453832c3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea67f260d2a971caa8bf12acf33b0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00ad157a289236ff0bdec006b2ecf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36727169caa1b9ad50985ba4b1883b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fabc7f26c131a94ab9e0339f1b5ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea778d6a02d14df7e76dc720d8dd683277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26418d9ceacfd6ba842a9159bb999d84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1dc273f8d7281db7d883e455bf98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d440c36b53a0209c25d1b4b26b38d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef24414e7c47d3175b74a99ac9b6fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1f3838bb262129aeceb1a150a5444282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ecaf15f76e025a9af5014e7230dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4cadba1be767c5b0747f24ebc5b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6799602d4bb6d3ad959cc31eb33d99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290c4bda73862656540cd411ead476286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485892cee782905efb718386e6f2e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e806fc1d37ede394b8d42dd4274f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8327abf97c537c1125fb6fff2d223e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd03c7856a85dcf85ce482a60ec38b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc6b41edf27ae9fd841bba3e5fe034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14b89c23a6a2a3329b3e220cba3bfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed9455e4fbdaccf2095dac3c11b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7308769e1b14b0b301d58ef15134294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148883ddfb5a14aff0318eec77eeb28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fbaecb22ba7c8a72451540b5096d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a0cfcc28da58511853c66efe4009297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ccde5f36b50d632de381992320d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93e4f137c8f14a19996bce15e0acf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb09d4e6187b3b073229b33475d21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385584999cfb469210f79ebbb7bbd79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0cc115e33e5e346f5ca18e773201302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d9b17feeca723f43b51da6fa24e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa188a6639d5d951481a051f191f2010304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4f64adbff1f19ab7f866879db96f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bea2054d591b68bb854225be6954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6414b588c1258c8ec094546fd2ac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118a845a05371b984f2363988737dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d59150bdeb71ed6eb7d6e13c742e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b870b6f128906267a00249ce164604310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2026a20c2c0d3091eb8973a336c98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bde90d19cf99b4f82d728778c682312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3222961c2cc1bd92059313a1bc86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1290db67d2b8ca2006fb96724448314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf2edb13b0886d0acf2a74676d36a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a29e1c7eca757c51ab349cf30140f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf35fd7379499739d65f07f77a443317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc418585dd8e9dd43a74ca4562b356318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c00f876524d4c6ce936f1d1697e39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5595f0829a9cdd5ba732e0f55dab9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3c6e83d45cddb480481babacc235321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116f0f2ef858b0d7cd6c8ae86865db4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40a97dc10f6eec0e1f9f36029efe5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143acd30552742d923fbea9dd4008644324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a60941ba1a613ba683bc1d8549e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88957493b01f3b8bfcc5b784c5dcaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fed6025afb936a0d592408b978b0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8564697c0455343e9bc38d2b9a0fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5797f17896c28c758621b813f115f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89416b375829079224b36381a22580e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a79b11035d198e5344d468c71c70b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46793eca831ac117c34f252af791d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae656e9e706714073e4f1f1ce1356333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d67a140fa080a1394c20f5a329a4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aea87bf32c030c5faa53fc04778c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfb5d0ac15fbed4f467f9f8cde38f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b06b4261a67c167a4fa5e011cf434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3793f9277a8805d215629dcfbba080b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cff6009951808d1b4df612c49bdee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522cf3521a8f2fe98a8b46ef1502c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9792ea4941d6d64f0ebffb33afff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d4a694118271dadeae598fd460399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab107e7795611aac3bbef67634d8b21410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0e2335b26f9c07837c4d9e3fda2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ae7c9c3b6a43c1c910026d03b4a4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849818d2d073aae5726244c123e9e4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186118e58881dcf92d0a116fb0831f4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d01f198a7fe79702df033b9fdf5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431855bb9c8195127ba1cc42fea15916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f678771d61f70c696adb596520006217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ae0e84afc30e11edcd1b23352a0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cafe51ffdeea7f0d370ce4ae784de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e53a2163d6d93de9e3a179f382dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed12f728d77da244cf72d295c0ab93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598e561b6f2ac8df770c2f6887a21322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65038a397d7bbfe3690898f24ee5e4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17daae7e5791d4adb68d769ce161a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a7838f4237d3b693a2ac1325a72b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05a88595e4a5459b015d2ea8f5aa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdb16e639e27b457d3299e639a0e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79ec9a753359d201ed81e5705765e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979523cd1d49a6eff1ff09409e34b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b0ed18ebadc9dc5ccacaf7c845b6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821cd58dcaf0f90f46aaf1dc6773c9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b779f71596bde48c8156b7694bcfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f426dd468119e56e272744d49b3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d1af50b7da3583dc51b98bbfc1c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1eff46961509d29ab67c7e523789c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667eb05354a0b644529500d7fe4c4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5885d1a722f74d2ac9c1a49a9adc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de74af2238045e1d109b9dec87bb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07250975d2d3c612369cc459511d8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a6bbaa24c5e04563f44ea16268a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217bab958af4b61de8ef291bb136a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf069dfa89dd4a0d3251d83ae9ad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48bbd2ab8a5223cb3372091953b9c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6d1ee10a2b7a078201eb41427db8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf218dbce745a3d0d352b39869387445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170903989f83fa2ce8d246148e7463646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b60c23862d76ee4ba029ec3b64f4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa95f054af5142700e2fa61200e62948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51c6108ac137d7cfe4ec276eb92e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c58d070863360aff61723340387f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab7121f48866a41cc56fd201ff37651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f376810b706a3bcbf9ff44cfb2ed6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa85989ccf524e31bab63ae2fac6de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab9967f08668057d54f937df121b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5465783b89a99e314268b0e8fa7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b78d4067c6329492bcfca33847c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0340c310f37e120ea55ca8980a00f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86cf4d0166be272aca55072a3ebc9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffadcc8ea14779aeb387830a0a610559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36647f276ee2b95ff8bb8a0bae11f1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791116eb0b8fbe98d5d14f92b9a89f8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c4b8ae59294e9dc4a5f72a0966c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5dc31c8985f6afdcfe1ea1d6600d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499098ee105675277ec81b01fd668ba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b68478fb8ef0b85fb7aa5425dffb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c2952582c5c3486870776d354359466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235918151d9ffdebf0e2ff5340921fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa88741364244f9e9a27b7df5fac8dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e1385053a94ff92b01501d39417669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859188371c1ae81042211040e67b92970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e82de9fb2f018bc1a921b26ef6c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc254d85e71ef2b963352f03e46ec3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1937247c145cd09343a73e984ac073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9158448d27f72c1ebbe702b0876174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a902eb5a56999baf01a71312f8389975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843568b2588961b70ce1de1712973e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1b9edf17f6f7930b3b7aede806fd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877b22d1d1f6a3dda73d3bb121ab12878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e6b80cd7521ec38cb36f378826a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5fc5761c891006d5b85c13bfd166b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab75950c279e1779098eb068224f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739914d9fee2bb6685c3e9b2c77d9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f56fe75e2104f1508a59dff500c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0dd4957614b2f1a256a5e65b3e70c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef369585d0f4e07d8e73312095d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a05ef69af2d46f296c87c5e4b54d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5114140c4ca8ab07c5db8bf94b5eb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bb44ba755db37e3473965891f72f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649b165eb3b0637f333034823e59e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516256559225d5bbd2c6505b4d820990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54dfd4bbd61ca0df07eefa5580cb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fab5beb4244d13882758a3ac9ff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426140d577e2230a0d1a403da427b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689191d6636f1c9d0f073c9a56464b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451aec95ff6faf4c82a27449fad111c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752293caf85f1b20351eebf134d419696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f40ada477fbe7e4c893541747ccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c833b578570bce3ad6c993a15861198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a478ac16eb6c9489b7ade26ba3e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003abc489475949d2c2bd7bbd419a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de875bc388b5f7c381257044d1080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d469c3af26bde49b4620c88bbea0169102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647e3a7681d43885f47cfce710a6ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a1b688c092d412cf1eddc460eac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203a0367fd26cc127acf526b38066f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff866b7e737274cf3df1ccc445a6a72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b84540520bcec26dc661625e4aba0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb59bed987ef0f74de222997ccc2a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459923e8a8ddc6cb925910145a4f5565109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad5d8ebc1e5cdc15c7abdef042196a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1311355c05994dd3dd97fb3448689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad6a18d5ab3c160b84c7730a6e5ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e799fc9060deacce23011125f7e477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67e492c14bd948510a0f9bd5783a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3e7fed57d3ce63510fb0ccbef450115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b67a2d732c0e9ec746a42060fa840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173005c34ad3b6f7fab6550dc2960a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08978b7b1ea9168154a309805fa204118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b1ef0c925aeb8c936591e67d260d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961f041f14f0501b46b16ad14e0e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0e6be3d971ce8ecd5e1ddd5d8093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d141baeef5b8f794ba65b5fe50bf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f539922ee7cc8f20f0295d1c66ed7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2a91a1fbb8c03e694c7245cf34263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38641b42ed6f9d0e68769c007018011125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3519431a58d85a8087988964b7fa64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3191bf94722f3bc6a5e125831110d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117afa226fe9abcb4c4d85d16edd2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b7019f344ffa5959810ecd9164ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967cdf594a7591a79fa8eae930a85ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeaffdde96f5d64fbc10318c17ed3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af337bfdc08473baaf54058f9ffb59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e71c4f95e6561d944e65c07d289d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccb0ebb9c9be77d40cae7e05efd57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c75d0614a72778710812d20ac82263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250ec9ce61bdc5b32b628cb2b8cb1c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b784810fa73c6137166809eec0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8493c77098e0c57609fb7b538b6c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999a777bfdf9484d309f7028c423350139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e3d3f964b6b73b594299c9aa7ad21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc962eb507cda17b64dac2f41ff80f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69648c762e914c95f6602b689afe1460142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c086f431dc8954e5dcad845562ec21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237507a4607268a8dda718d3f8313c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faea0cc04235616e1fffb8940fa0fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d404e45cf5f6dacd6dc9be0350d38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5ac0ca11eb398c3539885cc44577e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52827f1184d633a7938a2d6769ca76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c0da9c08357ce9da9e84c75c23af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992d6e5c5a7a05dad051f2ee09315d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03e088ebeae073709fffdf1540939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629175025b632456b72336f5a50e712152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7235468fc7ecba717c986c1228e7ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905cd26114a4fa951ebb02841c53585154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327235f3b129f186acbf4e244c53269e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f427b0251ed569fdabfafe8744d3b04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53a4c4fa74e25965f882f5e096463157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2251dfa75551448fd62551e6d81d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788527deac6de612ef99efded78e11a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cca6a0711729028635abd6f56921f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87a22e03783600cd6ec003775d575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb9c59285bf717e30a752ab0639b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aad279d8cbb08df1fad6be7bfc285e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687847671c54878b2a92ecd78be7ba3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d5f59789933d512bfd039dd56726f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a3559f54ed3592d0e6798f8d8d8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616ab0ac81dd3d60671acca96e5034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7450acb5365713e2da42a1d757cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aedbaf1b2ed24d2b1a67e1d76bbe58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b79c246b1e28020511bdf92c0e597170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc88cb18aa01b973c837465567f6eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8394c86f4a16758dfb38c84e82969d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44872e03137ef35318718ac253792f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96ee9d1033da3147bf1a448b069db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9fe0c432271f20b7056378e3546d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e01203547b7fd43fa3a2438d8ccd85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e75d7302310b40f6e72c6644e4c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9d1ce9f98d216611a9c4a7bfd7011178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f377c1e19bf73efcf69c22b3272f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ae2a55ccaf5fb0c99d1e6802a6cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe57f23d92963bc7de36f867fe647a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4568d7e85c939ea59aee04abae409182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4793b1934952f8aa117eeec551fae4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405963cd21c2079e565e07e5ab46d65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327360d1f2854f5cbfb57fadc0924d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb497abc25a91213371f009f6634d4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a87ad4e9ce5d28e1f6bfa73640a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f87791724f124723eac6e87b82265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f017d48aa6d55799afc4185f2c894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71228d6bf6c29e1feab2ef9709fb571190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f743559ae6a51316bb16d552e9ff10d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f532032921373f2c1607a35aaa4ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c311d46bd43cd4003c172f7c482a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa97d2159baf784d5764e2ac0301a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0dbfe56cf5c1754fdf0d3809785db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f166d3aa7d112b7f5636e20f445b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2f88a37d9414c9f81bb51ab8c7632197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682576146bf81676f9f94349a790be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c03f16dd1392ce66832b936089f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b033b72a3ac397ef8a6aaceb375f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d7f3546112f5bc1b987696c090ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99df96aa174b39c8f96b11e9163ba48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef79d68448aecba59cd51d1fede75bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a763060457a128a1d857f76f465d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8035cc26a314d8f517a16177f8341205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509203bbc47ae30e00673a098c8133d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f3d981d5a22ae87e75620b181f04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15a97c155deae630b2a3caad7d272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe02c93b22539072781ec6322cc79f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dd7297e49b14eac4c3653bf64e93e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715943eb6c0319caefcda2c66f44ddb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e160bfd19e13828c0c573b816ce93c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc2054f0347eb4b645f34e08ca7f6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff8eb6b7c4139967266cb0012fb61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725595585a4b0bc14ce8d27ec75dfee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff3df439f7dd8ada8187b67d34b4e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316672ceb6b3e29204d5931f29c3d78a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51268ff846b93135741b357bcbe5c920218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32e9783ef11bb687d7669f115f25a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054bed3302112c5003e76ea5559e57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191f924f8d647d6c3a2e06c3b7e68c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1949f800795e7d53d43df97a9bad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a834d0e1b6a84aa907834416c58ab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb075feaefd8123662978adb021006224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215e850b927c3c1fa13ac550038b7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d660fa6ea4284512a817dd62980d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f62b9998c4c89cd04adf511c916db9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd6f70e60892737b6fbdb179b774f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6be958f9acd790f48100115d777d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e611f7dc469b4e43e81dc6f870b95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb2020becf37aea51e5be8c734e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023cc33b5a301ee59edc8ad1043ccd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4f7d74067496415c04b09c8c6a21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e362847592bbc471aa8803e9f11b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3de8405c7fd29887c448e3df2885b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f256745a1bbdb833293481664aeef7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54514fe9a180642517a1044d350877b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd85161a64bf0f109d4873a5e2d107238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320879c9961274353859da848027d20b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a455f268b1fff59a603607e913b68f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac9f48c1b6ed497fe02dd19587e1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0cd9fb03d36527d7076de8cdc5f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f965c5d498b744316676c5075a749243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5dd6433b70138ece1dc0d999a256244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a388a98ce9069a05fb0727c4d7bc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109f236daddb9c979089db98fef94e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac6f908886600b0c58629e2c38898247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5a07858cdaea41b7fd1df34a362b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545edf2f5670124fd9a02db6b2cc799249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d6a23d4c1fba923021fdd015b7dbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d0c925656f7ab35cfa15768c451c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670af8115070f8ab5307fff55bdd63f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc098deab9f56fd2a73bbf58c4dc8d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181010ffbb6fe6941574e60085c64f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0e1ec2be9997757e5051a136a145f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d073e88014c476469419ba4cb0aaa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f020d056f358dc569ed6f1734c9f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfce43c602e82a661e0dc934eadc71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc9c4d8d38fd459226c48bb2f38670259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c78e2ca61c8df81ead263eea0dc8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9178e80961fd74b8a42e9cdd4d0f23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306bda0efba819f700ccdbf4f907ff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfa1a67ce3f597e9156eb5c2a7217263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354fea3e33b2660612e38b6160f4ba9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603633f1de8215272d71b5d41ce6fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285616df2813daa9298bbeb1a7c50df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72914c264fbd7f8b9cac3e1d4d8ac6a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf99c7faa9891fde43bb005d5217a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ba07fdf2e3fa9a6ddd1cd1644c7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398923a9b7290aa5c3724402a756166a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8984f8d3429d9ed129b263a7630975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd923dcfaa7209a1c8a2ea14fdf41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e801efe98221439d87c13091ff75ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee83d7fe6c2a2af3ee20867ef3a33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb2f538a162d7cc9c1dc8742588c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbf712272450f4149ca14e8997469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708332589b566e86bc2b9cf4cba6750277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea46c78ca6ad28cabdee0dde20fa15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a116a4ce49365b518e9f02d9b31cd2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e5d735c24ce1aed9bf4aad0ec5fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c771822edaad3f20c4cd6e5a39ad96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3354e7ac7689e574e18197767c616f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43c61e5bc90d943c34ac81cedbd20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d56aca9d0f0f72f0e077522514ebf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66d16a9fe22b11988995595cec18c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6749e77d1bb46034d0726165cbe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f3285993f1daffede883e1892d07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430738cb4a9434b95a728464c69505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a9dff7c8e850fbd41b0b83cee79d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4d60b22763fc5f4b34fd4de61a19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5fc5e460cc9752f637e7561c98ed7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc50dd8f56bd60bb8c593b5cce3b0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae80391246849d53f7b7d1a0d0be16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e9dba34047772dcde2bedce7a452294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fdb94b9b6c255b23aa3ea7feace6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eea743166f119f301602697fc2821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435bf25f5163b322968d1e91f48c9cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153592b684cc3138e24b29533cae83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14fb8c9d29c4801da6be3b6c42211299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd4a497e1dbe97ad36f4c554e64f29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfe5d30eac0e26fd5d2323fa7d919b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542d6c20c38890c9ec8b2bbe21f185302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08325184cdab9b10afcdbad89f5ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b2a45b59df5baea1d7b165dec2c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0fd845d02a80b564d5428ae3f9d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e1f8a1adb8e085baf834f0a2e895306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e0e2cd618e2ffdb4c381d3378348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47ac6880ea4dc8bab48f0c30ab5d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e3fca866594a84d4a21c61a85201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd68865a6402b4b4c2ffcc6e4c13e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c781e68b5283c745ef30fcceb4541311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b401aebb62c5689b34422d51b337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d068f0b0868447dfca2386a9bc34a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a08639036ee77d88d1fe10cf0dbb84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6283f7518b7ccdfd0f96d1ecc46b94e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325802588e64357a06caaba78334b3ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f993858f6d082f814da1023299a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28f684d94348779b29d675d3ab4b7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507253a1af832c2722afe0f965f6c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ccb71bbbe11f3b5d1d28dc00a8c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9c441a0677154d238564af2ac46e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893a8a169ac443bf62aa949dff7adef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e903e8a7ff8c49357fd48af4424ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fa0e53f620e02b6eedcbe95075d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4e7d98bf434f5a03593d138bcbd9a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>