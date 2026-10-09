--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b070af46086fd358ba9506f3d57b6421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f355ad4fcf724c9bd54720d60fc362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d007224f2dc92fbc8f33c3d171aba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed364ca36bed2bc949ad9fa9fa5974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa34d1a7eb7b43de7c62891d992e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718255de3a312b63389c21817d0b8946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965507a5ad552571ed7b0b16970d3237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d552aded19f1aa749b806220a0f7f9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2b6a003640a2a10dbae87b81ac449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d8569d69a50462bb801bafb5fa3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a97b43de3829e61ee588b57a09db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b8e242f551bc4873ab57e60e2a57012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ace9acad21fb211807375fcfd86813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609d08ea37cb98a44c4582c0166ffb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb0ae180bd00791147fbdabe1c1b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2481364ca164c0ee2a21d14840c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333128b7180587547192896243758f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c7275ccc89ece0b88f54a0e214f1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee3ac96279d02cd6cff217eff592619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b92e3a2d5035a0d373d68578af4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d82fafb86e486d3d2ea6f388e7fb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d7fb44d99558e2dd61bc90b6c23a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c082d79d195dfb94873c07e69308323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305e74c84288cc3b3c5e232f59bcda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ab1fb6f0d038b161a8d70bcaacca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1aa4b9e9fbaa7f666295c45e7b0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2d516c80cbbc7722ef26ccfbbc1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aca7b080adfe94f4ef227d5afc44a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc12d8286161be6fc3697bb48409829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aee77577f05da10d99b866e08204a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca2a1f948fc62164ac7686c598cad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa87ad50caff87db9821121264329c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de50a73cbb1ee2e45da6d6698b84533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb21d94baeda81a61715fa74e3232d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358543f7d048be73f3c9d05518bbf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6658b15fdda1e6177e7e227f9f4b4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973465ddf054890943adb5b894de0e0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e620aaec023fdbfd73d8f313b3d78c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9611ab93fc7999d2b57183bea0953339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d76203fa2a432cc6901647a5a39e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321c87b336d0ff35aa8ca7836ca750241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbd74980bfe04174a6e399dcec8b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa28790335d71a8aa732a95fefa298743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dbe14eb214dfc0c3ddae5983ab1eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee3ab4d830f0a1c81a0804632ca0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21fc0fce835a189ba8534c863fbaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e4857427f5be60d58afeb97436c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603a68ae12f3047a465d295005dcc3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebb1dba7e303f257049e672cd222db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d90e31b3794651e85ce284f09a3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36351c4095673f1725a63909694bd9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113d19ef578ea04aa93739ba07d79f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b9e16a154a815552ae5fc8365c1c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6610dbd16e0d2261bc7f0d58608501354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf31ae6c12791b07ac845deebe98e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07da644e566ec4039115d9ec507e5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970683950afe8c51ad51dbf8edbbfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1d51de210b88a738243294bcfb5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3d3489c259f790e6f4f8d022c7cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158457dc7013fb4e599de328f5c6773560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e44a80cb80ee88c0c63c6383aba1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9acb3603b68de8451bf06db84a9a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc25b997aaa86b3e4cb7fc64b5c9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928951566e4d96d040ef4ac32b33c1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992fe53a0b96c26c26108c74b8025c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc76a14ad03253f8450b9de3e93797866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec800965ef895f454ac30d0c3633a3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a185eadf263abd2c3980523fc17afcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812f37ea9fea00ddd26af977873ff8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac722ad9a0ffe8a35f6ede76c2b8fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439272727dfb40a9a3a0c74ffff1a5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306f5b801bef80c470ab8251e2af9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc72ad4da16a4b549b3c542cccbe4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e094b3d5bde9f18ec7b4612060fcfbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d03874ed7488f57496c18a4eb753375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f06e4b547f80971f1ea75a70fcd0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c625453bcc968ca8dd793937e35148b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c2dc81a8d1722ec92a182221862478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a52985f2e9baa4cd36b66b52fd7fb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ede1a734b7c126484c94bab80f8f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac43781b8aa2488e16fb2e3e1aa05981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8df6086ba98fbf1bbdac446aa66e3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c14c5afc09ec736470190885b26eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d827f65b0e39aebe70c862db8d9f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263cf90856808d0f9365d38cbeb076c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f88fffd5c3272bb0abb9d1ead28086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cce5468ff2a5b2d02a5da1243aeda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07cbfc0e3e674d525689d0d0e7bb1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b52074aeabe839b4a5d118eeb3d67289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462361bcd7b5cb37279a37de3cd87e3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3a711fa91b05dd007805ba50334c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879cb6f36401072294bd7ea431630092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73a469a4bccf697f10f4aa093a678093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb704a1f51cc2ff3204bf8a413c86cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e48f74b0ec8f9a1da3d539a39be4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d20fd504194ac7ffa898a99809b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecda5222e56ffe91e1ccf21a5b57797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906808735ce4ce8b386898cd0ade5df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8c387c3d6d9b9f351662006391c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3121b980efd8895024cfc0d794772100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51273ddf000a0818a3a75a5d015aa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793743f1f541e018ac914aeb30c9ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0c14eb804d39737cc25579e2c3e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa691868510f1bed3576f857dd224104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc20234377d4305d494c09e75da1a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e1419e1a78fa658fad4c905f7e50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309fa363d1e2e62f01b5eda3a1a61b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779481ca03355ef7aa46854436b2d0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f00914fec9af06f9a3f67aeb5a86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac475072dc448ace2263b45e355acb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420b401d6eae4c7053a15e007c3bcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611933fd136a0b5611e1b9100c9c0a32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b721bee11d7f396dc7013375ab8a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ceba8652187758b8b291e4ff28565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34b83078d8a42fe352a35e2f097218115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c8ca836541acd8754806f968eeb17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae00426ea98e42b56df42232e92a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea9ccf74d8b313098dffbe693f7a5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558133f8b2a641ef209edf03ad858a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56799e7f17f646c7835c0e20efb56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ebe0e9b22d0a59d648df93be78ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00295902d7ed0a1dbcdb46bc2632e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f206aaa443f7d1bc26adfe0318e02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad96943e88e7207ec9801300c53e4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0431aef6be089f9efabe49c85a49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d8d7f04160e33e5b9e2044767ca0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb056230fc167a794f4fdd1bb1c8950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c42f8a5b1bc10a70ec5d0443f97a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e3ee4e051359c412fa6198a1de85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ad620ea0d418d19c951894cafe11c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b0487c168f37d2ef171e61155005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b1cb6fb017e61de5e779b59cd065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c7a6898456050e1ad8ab4a575fc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25862600103a44b827a0b381fb456134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432807c37dbbffe962aa049a68740d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3841b3d440c4ae63203ba335502145136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289ea1a809e20ba3b26fddac71d197137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498faee5ce06a522341a9bb50f960f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37fac1575fde064a334cf1b6fc93e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fb22a3890c941e15ab719cf292401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84f9d90866b9c4cd87873d2b464a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe03fd5a7a7b1205fd765d971d618142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81bd59332a6bb366aeed64458ef85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1dd95528b10f6d6e79583f68dc05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ca0a84535b4990ee9a5313bec111145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cb39d590e7d26b7d2f9e9fcc0e24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabfbc325049f696a8762ef03ac9374147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dda921a99281213e999c02514a8b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7cd991b1ddc93bd4adcf26132720b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa0b18155e15d0c7c75e2afc8ff4ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d441b99148faf2b6267dc80236d167151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7759a58beb63de977ab580f43a54df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ad8a5ea13e681b098df23b52ecef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676eb42143651dabde8c82ca41ee605154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d529b45d9c5631a20893e459a31b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ea0035969df1683f25e568a19bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bf290747d72eddf122cf010ed751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd9d17249b7c128faa400065652176158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41224fd70559914540c1eb50ebb5d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf369e235be4e45bed8e10d11c1340f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729542be7b089f9a4992f1131ecd4f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10eb1342f72c0f2722dd83325fb13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa03515a94e79d07db8b0b29326cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976071ea72e08a166b8d4d93e5b9f22b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a277a41fcb5a1844915ec596d6d59d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ac166b34d0d8fc664ed48e64018b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82697a40e434209a93b166aefcbdfab4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031858ed63d8104a32055c129f8d5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c474aedcc41e7f8048691436797a16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599617b3cc9aab4005b88ba23861bc60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d3a104bb53778c8fe5673eff4bafe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5b1950d043f22e95136abce7e49f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1ab18a36db2b8df1cda12d0559e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6402593b07cfbdb5425274c09c43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afcd0d6587c7e917a9cca471eaf087175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc89ba26ec8af64e77ad56b187ee7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a479e6ae5eb2d560e8f8cb61d5a58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacad7e35444dc9c786c03eb574459f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f9f321a2b0a0d5a0f26f8c459e8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f025dc9ffd927a228df9ef89ec1b35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf096d41ee630838c7c7b3260ac45b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e7ab27454b8f8a5b316bc45008f99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050576023ec6eb86654e450573f902183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc7a82d0778ff6bc41e3f8674ddce8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1cc8de3d2b4c3c77cb559cae3467185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0552f599a879b266298298f1e9fc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b81b9841e6e15e6f2ad0549a977401187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9271180ef0173f32632c648f2eb56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ddd5fa84e6bad30b3e824871add62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105da59721f2137327043158c2489f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cffb3232bea74b087bff7dd066a6d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883a3795ea0b4b75e8dbde27b1d2b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5e8b7ba32005b8a8f3f21772dfe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e6c5ee76e58e754aef3a5042ee26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c5177446845f1b347a95a770dffb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2dab447557b91c7db74a27bfb438d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1ad2692f0ff1f98bcbb88f4009e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8d5b96f8912aa7dd600f31d9430c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf6fc59527a5b846f9ea0dc4af7a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e2a1f4fbf0346024f39e3fabe3e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad50ee4319560247e24732f37ca3d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f6d23f8c5a5a2fa9869f0bcc403c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46768ec6b53d17e2455cdf5be00785203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef23617c75c30786967b3edc0f3425c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe5f58ca479fb1d560ef2b92afe8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649575f2e1af1bb21e02846aba0b12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed7ef17996461c5db88380bed8707207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1e761960dc8c7cf90932271b96d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb5d12a1f52b001bd567f3056a696209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3632c26b1782a7ad05fa5ed97c8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306f4f51677d0f0e50a7f38a92b430211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb181e06b1f26a8123dcc0da69865212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1bd554575b6752afd73b6ff9f35a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17c7633bd86dcc9b616874076070c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb9adcf0c3eaf4289f414f803a9e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b37219c73844f5520dbb193f1a399216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7f1e21eb6d2100b11146f9144574e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f27db6b43c00518474d048ffa9061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce46afdf163aaf158b932e2b372c00f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a3ccc95ce6c97c68b67dc4de36ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd14e7ba7ca46499cad58ca0139d99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ccc58c7ba0747eaaa79a633df521222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf37d5960835a2c6b26d4cc084e55aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6843cd12778aa2860883a81ce6601f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183069e9dd623cbb700449cb00dcc69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b7f984d4f50cbb83fb6520ce469e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4f6f9cd9acc7b3a2f2c2dc0dc235a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba2b3722ef67aa94f237b14a040fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2d43103c160ff5ea809154685d51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82784fc973a53024c6aabef97396bd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eae461b38b8ddc643cffe122bf67b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6625460628dc45c76e2080c5767d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca92fe6b9ce874be811ceae286afa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f421c5703461e73eeab6c58a2b497234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829874e5405e516960a0cefa504e625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340a18d608b271385ab97547f03b4c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c6352a5f9c52029fcd1c67fb1339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d7c4df435e584da11052f26521c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335aecc99138a50c4cc226e637847a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3c00d5c6ddb02c9d6253d753ee5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7d16a41827ae8ccce79b7d73aa92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6ff0ff934bc1951935e5136705f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5600e808524bc9279a1c24e7e4a024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a212921861cca3726e8fde01c00f92c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8b0d73f93e48c64f6be6f2af4196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642dc05482254bb5dd24e7440239be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234fce7c7793855f454aefd856666a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93568baeb8651db6bf6ae9df28cca47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fa23cdb241ac128e7d3102e75546249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c97565eae45ed26d11a16edb13230250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21152ec91e4efe34e45604fb6fb70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe9c746969f2ff80ab36904a717e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c7151e0111c090cda21a42793f06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cb70a8f8ade93d79ac4e0c2cb52a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa28d87c6b5e6f4b897a4f40ba9c09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b904fa4243b53ad03cd71408ed944e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada82a54fba311da12d618a09536eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f0a571b8f3f5e1291ed5c7b7af0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bdf72d6713fd1ced2beafcb29ddaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d50078008a437ddddbf88fce6dbef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3588e67a42598784c729c7df1aee80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ba3cbfd225a630f35a9c8938b4c4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe193a39f48c2bc9e337b3cd70e306e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920e1897e0740de9815f40ce49e8a1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a6b941b3aefd6f1ca9e035be2e1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cdce14ef719841053840a0ba7f212266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0616226a450331d1d70d02436214f26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a85af12aa2bac5aef6d69707dd05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571689a9f49e58b49425b09f583e9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d01508afdc4324707ccc4ec091775270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061125160965821384badf3dfb91da7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de81916829826c1c36c0d3d5dad481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97054f25252e54d8fc8d473ec4b9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a43aa771d674a8addc6a60275e20b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06a9011739a26bccf524af0a5ac4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574c2132cb3181c6a0bdf7dff76d54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f19bb518a6970dcc45dbea8bbf7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53018979dbf6baa99f94cacc5a7d4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b896ff3dbac26ac27d7c8b3bf366f23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adea184c0b217fad0bd556fafdbafa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57793a24a6f09f1595bbfe25324757281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef54bd5d348d19cc1d52264f2e64d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451341deb017e5911a16865eadd5e651283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2257401a0c14550d14bd5e9c47cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0bbc9e202aeaa75e691a87c564b81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c96b44bf46d66e3e37f0f346e8ea1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c402220a13a4349cc1938dfcb80a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d032bafa7b32b3a31044049ed558288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b44f245482f243acdb5eae7331b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abfbd6f2a79c5cceed27d05b4f4a51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b269dbe551c4c1b99ab1757250343291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0de15811b78955a3beecf4748b49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcee6d85aec395ce7e0da3a736277293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125e694fc20367de6af4e234035cc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64ffa9837938b33f25cad877fb71e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5846da9a09bd027490469f9a3eeda5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c766ac97e4cfdad563ce1ed6ce6ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b272c458e592fe5cc53b4c874581298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f021963e7d2bd2fcfaba8b1c3df4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282e39575517838b9358027e50dd80c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a790f47680ce3e83befd03de8243301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d61b572d7b2f1b9d9507b31300faf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9be91cc80aeb6f5bc5484cec93b7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be313d51f581e29ab94b02d44cf156e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea1bf4989bdfeaa5e10b7c88a1d799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc2e9aff7f55a115b6dbc0e923ac20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08274778b6bc1b63a864178eee1669f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4ebe01132c575f798ee3f61a30de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a261559367db84701a6a72da43f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234183ce09c28f813c8cf3998208e925310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef05042cc9d12f9a881945530555e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a39fd3d068b3e48014892f81ad61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b98e4095f5420e3bd250e9e9ce89b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef4b110cf906cd6695f3174b7b8b2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2318e212d0add8db4e4621694045c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4434fc4b1c139d3008c50c9f07beb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db2a5dade508e40e055f9c965cb163317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be58616178cd4ce6893c718d68ee642318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc74eb3cbd50f4a49102e0f64318481319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7984dc0ce0fed43f7f19333abc28a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebdb459f2c4a8d47f61d35de16afa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e127a2141e6c5a868eb3d0013a34c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b177cd0535be0d3d2f68330cbb534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0c5fb903d759bf8a8d39ec7d7750324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f979a07265d7b67a144b33d6c3dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56624df488bdfb6a10579cac711d0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8302f1264f02b83fba949aeeb568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ab7543cd9f833f6685f37a5a1ae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedc75a2b1a01c2d8d071a0e9d39ae4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f994a12d931684a6c19ba4f34f32f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb8d7c436b127fe9b2c4f04837140331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f657ea3ff539161df56cff896956a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649505d46276968ac261ce8663fca0f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d4ae598d8d127d6f67d68e290d9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5342dcb55059e99262062ec524f792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a1e072bebeeb2d4a4b5d60ab4cdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7402ca160fd690387b7b56df242bd1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0cfa076463ec754697d94f000b8765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40ea488ae9f8af8967aa991d388fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23626c3b43159f53f986f315b0e11d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c066aab98d6c167b4a3de6c57a7f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf990b2aaa3a80ae763382af59a629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68403f7492a738b9f53af5379c01b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d4dd61511670b7f3376323226ba411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5776fabff58e29638c966d611f20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b8a8b4998aca4f471c4a7e05990013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db686651f8038cc5578c276dd87f00414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4d21990a570025ca046c90b320a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0fec6c431672bb914b5fe8a9470616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdbc9a31a29d4b1183c6e9494f03b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd230a54f41e67f7c50d6918c9fba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15f28f352cb1a6be32c4586391ee5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87173daec809c84586fc173c97fd6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cd4987d3e2a27bab8bd087dfcbf9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c4db68c1c948028240e8b4b3758122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191670b7e38cd1463bbcf9531ce48823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6210575010d12f10fbd8cfe8bdee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55412e4f157c84891dbbe90a389e59425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac66e9aade36a8e11f1d41a03d835426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6723b1831fa75aa7b0cb8509c4c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de89c4ec894b08bc571252a0a314b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a7c9065d30e7232ee26c302115ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842768e66f030fba548c49f2a04c8fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea74a941f347c99e19e6c11344789f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46148f34d8c085507b8ff93d806b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc95ea62834dc04266af0e365411cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09566a4bee8ad70e3abb161becc05334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31955c8b62d0791766f6ce551a578c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597654974430a7d341a60eda295fe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f153dc68912970e1156eb85a39ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026b5412f9cbc677bc339c9e215cc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787cd48a50cd9e5b3496ce6ce7e8fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c823982f89cca7981fc317e1dfff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f85e30f9af79242b3630953b0e5cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64c0abf1fa199f7a2ac639589f04542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ac4928db1d71a7209bb7de45c0ac943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271b797204ba20e4033cbf00cdbeb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ab048a1ff5547790e3e665339a5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500553fd3776674c723e4e04a0695d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621dfc7b3f06e4b5962564c24a8d97047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eed0f1a17263efecca8ef74b7501648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d49f67274ff26f7ad4abc701417449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d4adf796b9b7ca9b686ba1841de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888d33ca0dd51e33fb3f139bcc6efe751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1136f125a74457eceb3e0a14fd84152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd61aeae7868412d4b35b48b4863b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f38c0d800a240c7e795f1ce3aa27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c4834236b0ac225184de9edbf55b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ba44e7af0ff335c6d59536d14ad1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6bdee0107ab6e72deb948c12996e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fc6fe0fb8eb58b32def67808dffc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a6d73a05da8ed870b44e7ac03c1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cab5c317bbba12d4c81fde6f8c46c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bdcc8d65491d73b56672ee84460e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df315824106cdb7d8d0b4dc27299b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47b2dc0b63da1f7b5b6951900a2a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1bb08d04d64857eed8d8da73856b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a5f6f3be45688b5a7ccf601013b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83948ae934af5c281fcc4a89807a0ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ead69ae7c3442ed44cf64ba5abee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f9bb0d48700d64b71f972323b36b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ec88e6f0d6b7ac3be3d64ac8f64069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcefcb3bfe4a2fc836067d24274aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3c56f71c3bc6698be518db057a5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e0243d59c9465d200e354a54486672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53072b4dd6626b86df83c432a0fa4a3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854e3ac637e486f97e611de2dbcc5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c334fbe6266e2e45c0cf87bbbeeaf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d247c53fd1e21b5a8d65211ba4c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6738040c1f02140eb325bf3c6c8a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3e1d40274d2f061f4e0e23c3747e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334949e9f5b48b6af50a71880907da679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c1155de7928bb05f7f379276ff4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddceb66e11c3ed5fb50faabcc6c2da281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679753d5acc54fa3440403b35d9c78582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153ded05eb5c842288be621ee47fbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefaf7a3eabc77fc8926c670aa4e25d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833726ee4df5c15a071a5b08d2d8413785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa128ce3129d91baf3135a340786c6e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57b7fb66e36de58030d48a2a91faf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33acf5df31dd255010469e38c978888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9653806a862d194544ff4635eb11f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fed7797cb98ad3e86ac9ad68dd7e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1329aba29036a29ab2f45014823bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cdc3f761d8b5cb7163b65bb8f033292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f92df5757925949af967c8a898f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1b3fccf96a0a50e3ad7c34dca07594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c65f653c1df3cffde9e0fc8055be5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fc84fa5c01b400ad4ad6964d8f14b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a8b657f142e929065a41fedb122f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf58b6d0698e72f8c02c3c6109e97898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad20458da3025ef2c55235a9af2e3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd3411046accca414260578e636fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e113781b83150df8d794d0b3da0064101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3c86a0590c27173e2f2a90b8397f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965caf3ccf4259d16f1271312ce42ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc87e8b75b694a02d91ec87876a85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899bf4ef5a8d1ca6fcee730b6506f46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc562c74f891e4cc93cbf95f21c7ce3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999fd976c83b21400b3b36da7afc0c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6177782c4297a3c99a62ee0138d5f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2da4a7151743bcbe5ab462d3e0fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c8b631f37ebcbb22c927847017e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d4dfb69e224ff1eff0f4098b4f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf620872cda6f820e72c9de37366ee27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc8bf5ba5964538244d4f00788b30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802df3a6219b683022559921b64626a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9f137ee740148610337fa58d9fc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e4f4161b60f027c59f7335d19639116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50360e2843ae9e453bcb202b4b155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fcd8896de49de955fe910a8d26fd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f05d7b1f1b2bcabce1e5fe779700f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae416fb4c88fa251498b48ab0f3e22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7dbd5d917501995f0792193e5b816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feadb6f958df6a12eaba2d9a1529b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eee0f2b17538f6c8dfacd5b1d977a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe55a8f1640cd9d9f91840593307e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92485efe63259951a4deaafd4530dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce80c9f6d36f43d39542cd946b640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101ab49e0cf155998558e92800500d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a86f28a979fc286eca6d8119139ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfe9b9f94deff2a1aac66e659d16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc309fd28c17b5b07e132bce17263c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36901fbd1fe9168a71d95d18469c9558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75048a8340c7bd4c45174e4e487e24a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62c85b5c0042a3a4b3a50a5666eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10a26638dbf1a264c49db1770e951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46087f0185e0cab8c752c1cca03fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54362f83e8c7d38258d325fc1b5b21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496449d5e36426aac37ecd66a8e48a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119b68a60b417a882ee0370a7fcf36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9609e6560759d39c29f0226425cd57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd06b723edd77b279d93ffb2d3cead140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc8c4fee463a3dcda113217a9f68f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389c10935ba2959bb90dc02fb3d882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccc441e35b1243d4e2b82d537a343143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb441eb97c11f003da07267575457144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a09e53e9f518bf1eac132b264f9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f09c4eae068a6fa25aa0aa8abda8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a7bc599c8ef8855dd6379c4411ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b98422088e7b7300dfba697e481b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be5a4f103f31e300f27bcbbb78830149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6fe75010b9a8bda25207c286989e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ae54354b81f5cf2221bebf4fefd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b6cde68828b122a754fbd6b0740e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85758520fec9be42dcbbae040b4bd32d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbff922a20facdfb8ce9de9790c7bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004f5e4ecdedc44b860c350daa3bda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa25faa54d039eb0905dd8dda6e6a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e51e0d1c31634ffc6f8934e779421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7fc73f2de9616db6b435c8b23745c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5757cc397d15331b3149b0ea43317159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2b34ddf74f7df61d872eb197fac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8029d146bded013da84bd5a67c54ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c9fddae1864591cdff3a4da0713e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f38998e37eb1245ae72aa7c78969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65252841e976c03ac5e8c020201a506164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a89017fb4af9ef7329d51c5812400165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb76361c6288e75fc003cca0ecdfd77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8d915e7772b021bdd4dfcb6ee4c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246d3218d331ccb2f6b95122d0516f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4f01ddb0ca070d1460f0eece0824169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309959b5766169053de7d642b407486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b5f1d45ca975e9c34c6af399658f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e4f9702d5f01cdf26ca26d98e4c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568ff3da5f3e432c219b018993f7d68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d14b8d96dd8a786ae1ff1c8e1f97f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cbc266a08f9dcd0277aeb7d5d2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ef6681d83d20c427de3d5a5f1a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255d423e0a6bd6ad29419a82872bb74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b4da0b0c3b1ee45648cb5f29486c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8c9da5d42889fff010f995fbaa1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b379e9d1cca91c2b03007cc0608639180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c017189fa8b76b2bbf6b7f0d6211181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffda4d2d31c2ff6558620660c313885182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7691dd02e7056bb4b91c4bfa6fbd375183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948164988b518f8829587c1e16f7e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d059846e00626304843d36f9bfda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365d8f8c2f279290bd2794859c8b09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e923f4e5effce925a686299752f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ca0c278211ea8f2d41c0f6b9cdbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4289929633be5cd7c8180033ba3da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09031384f0eb701d81abd28cde9866c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a024ad7cb7498006170051714f7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc354904d947a1c56495b6d535616192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272cf84dadf38ab2f5a6999197bb936193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4abdc8f728debae3d88aa53d77d3ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a473848103fd7eac78628a431f61e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd55a54e2fe4687f6cff1d0a7f58491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c16cbb1161d80c8875d9c4c1d0d85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69212e679a3a43b4f7ddba0b69a46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a6607e73c3e322972c8f382676760199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2924d6c1a9b1176230b85f5c00d11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9ce83001dfbc792f55b7a412aff4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f07151ca2dac3e0c71e5e361fedd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d451f3336168810ebb6b46901c90404203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c623dd0b83020522caa0731b1d9a72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b7b31d9942855f8139eda4c5119f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a7c27c27f6ddf7599e46171d5cc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff75975bd4be1e1f2b2f9cbcc2b3b54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6501f86dc2a72fee3c864eca8d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a644ada3e93cd187c3aa1dd63af2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507b9e955c4a5c2c3dadfa47172dd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f1988a4e160f843a6be4de4bd557211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cf55eda162cf7c27551b6b214cac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a06d4a6b12c191a56e5df86f0d26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756fe2c2987ef6ccfbe9631526a153a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19136d8a57c0d2eab65ce808926dfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af5bf5acd1e09b9b41066316889694216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8cf8948175e1e080d3a6cf2c1ed27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3b3f0342b8423b87b54b878e00a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8846c29cca12ece5f00b4b9b3d69120219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18392e1762feb042ba6d990ed84c5ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baabe73a28fb6d48bd557dec03cb8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3392c521c543ca40bb04cda24112a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd74064d19e6ddf4e4e5a1d81aaa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64f8006b28d40b93edb461723d68f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169977f74761596d0693795d60667cb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e951f37ed25057b3bdb1d45e7b09d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235bfd75df3cc18024fdd6c5e30442227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748200dfbf999a8085aa0a956edf5e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ed6505f1cf0476d684fd6b073bf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434f0c4a34ed74b96d1808c693692d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d47035924be18dc08ec7c48e2330d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059481825121fd439db629cc6e9a652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe366f9ab62211847eaa21595ff3bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c50078c977f8b76516a746179f85f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4849447cb70e09393bdd47876114235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb77bf132d7b36b493cab5f9ed5ab6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb853f74501f4e223c9918048790200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153a80c04a569d2d95710bb044ba0e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa926c982e978abdafc0bca90ad5d5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cedf9b8a87261bf6c0814379a033e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed52b06a44fe082e00cfda646fa3b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db63e9684d0e6648119e641ac8b827242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3cf1078a7d8ed7fd9d7b74840890e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645047e2f8dbb24e3e9e395be1806fdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e204ed07fbafe57bf2f4a7c62fa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a039da3921780d9422094210921cd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4018b2e1b88cb16bebf99ad3d61bdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190cdef89dcdc8000f8ea8aa1acc7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60bc19639d33c4e6a978a688727f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70432fc007372332f419cb4b19ca6d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1c594d33b2d1dc067fc2cb178380251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe281ab3ca989c49b2d176c7b17f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7a5542ae99b8d0d3e5a003b744e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d101d8f55099744cd04822ef4042254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a32d22ca9b53c9ecbe281ede8e85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e8ab893c24224f6da341420ca628e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739ad2d3b6b641e53f32318a86cc89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80076c869bd0cda3f547cc5b4487b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6017de0a6821a6b009d7c8e91c1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3534030e46f8bd6f8f69f9cd2409a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691816d98f10ed1ad0cd08f086ae73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3ebb9e8f039d89e3ec688ef03d6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951623e4b75bc20cab93707807ff5cec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18fdb0a161c458c0a31c7ec28bb4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1ff6ac96443ef76848d2d3cc82a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d41dfd0c056794d8f4b64e6adcc7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12247d99106efe322f0082ce12a721267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e0177e68dac125832440c7bb4c0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc823f6479e1ede2d419ced04638d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b06435e4f8502b25a9e4fb79255cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6170fafa105c40a2ad0e332acb8700c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba66248b8664b58349c854e3a67475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ab4f48a36fa8af961857e7cd4216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592e562e2bcbb8a545fdb5bb34ca169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a4497181b0f9e5f4f24e1ae299f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd6a1bdcce543d962cfd785b7f4c7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f62047a999ffc9670aab0d70c4fff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0231df1f6c51bbd5fd18e62b2c9f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1523af7ac7a0ac0a45b8f932434a43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c1a2cd051bd2025973295791f3c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ce60548383c0b1c2db9ce8bce44ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd69d81015e6a6f0c93b5162dcacc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361802fd0f122fb0e0f6346ad776f4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a100817cdba3583d2ec6c8a9d121e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c28f161acfe6499e51ce6d1026c506285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95e3ebc5e542643c4e4d6a7366be4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88760cb9955c6f0bfd767ee71f2c48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141d8fd689650ad7bb51b04cbcd920f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c25235fd94de9cc3488f2a9e5e28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357afc56de462518a8c84a7195ccc143290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db594bf72bc47d334d4e0f4603f1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd18a36c1f1e310aedb05dd76dc2fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24bdd7f2c28bc5a64000acaeadd99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e71eb57dc6be2aff79608bc60680af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7fdb830cfbb97823a2313a75e9f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219880af82364c06e4eb9d91b60986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107bc988d0bb5c1ac2ec48a31bb4d7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a742951da8f7ec19dec724b3d1dd8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deba8dad8d3508a9f17afacb6149b6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0ce2e876026000f7ffac95b044f4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2756b1306cc3abbedce0c2be31818a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e40e1769b5541a86762e01f050f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796022541ae4b0477e3a8a4b06212a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27cc6b1ab2249b2a397124db16105304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286e56ca86f6ac05ae7a0e93c7ca7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237616bfaa897f81819ff7ed52b6159d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f932f6e11e4c9447753955a822de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87929841ad96f53bbe790b85f53dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fbe3e722dfee649fcc0e56aff0d57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff060d8f3c58cbc5063372a5666b99d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c3d6fd34bd5307966121944bd1fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad7e5481762461fba08cbf71c9e61a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff465486df72308ad4a17bcdb6f95c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126955e97b5fbc35d6a3a486181768314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878955b6193659bad5a62abc759004b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5909aab64d69db576195e3dd6858684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88de317b4e8d3c6e7263465f6b7327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e85e6162c8ab57fb2ac8ca326a5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ad780d0c9357cc5325b8d982bf76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17423ff5a3f667be2d6c4e9335d70cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975f9d68a052d927f2e39bedf946fd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255bbd6f39b99ca397a7724f1714ae8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389fa80f0eae520314372dac92cf27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a899a900f7c67b1d7a101fda13c221a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf572cadf0c9c1d90fa0a5d22f7925325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>