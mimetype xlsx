--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef878a2cec03d9a74537b70718cda611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ed805bd81ec027c573d94a6805342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6b1ed291081b50bdbc569cd4111c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30d4c97e407d6cacce000cbaca33a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57ccf4fd6379a8de065f385b6ee185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634f45483c3630fb83837a8aa6805566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdb9a85119bacb5ff6b349b76c84f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d177236ce5028ec303f9194697ad88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e87cb3c132b4d4b9a38994dd083e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34e332b145514b454103f0492cbed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98dd618f7c4b570f5c33b74884df5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5993b5593da179747b6d981e6eba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b17a3ffa2ea2d70136b71c3bc82a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee369ef274f40309d8dda7c8b3da9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44fc2748748280ddfdeb3fba5dd83d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721f3cb8a04171fe04a414f00805c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cefd8940f42aed4e91d6a411366f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3b936cf74856ac74a8126f8ab76718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f04319a0e112b1441ecc54683f02519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226eef0f608bd9024223340130cd5b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b2afa6f90db96eb021f8c90f989221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469df7715c7a6b84c4f8f8b1866af03e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10689718180b11377f344b80b33b60323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27300944b1dab48da216bd73e4067024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ca9fccea6e1434f90a60dafcf314625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3c415a7122ae30c387c8bedb3f0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee30cfc9cab6cfb872cf51924bba8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bd7bf13899e7448d133ea2139ea4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d4f120f5b98b7e1bd874d39abd5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b55b3512a52eb6bc48a289c3a6f9b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515397467f300dcf54b5be29cbf8191e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b4f62de611df2400f08bbd33c7e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ec27ee4b06130288cf7d9791e92e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18abe90a3936cd0530e3c053c47ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8c38058820c084b7c983026b8e7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a973402a3e9fc6ab7abd145e0d457536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01731fd4766559aa04f6908b5c89c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14030b316a5058972a1782f2602a7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf4d91f89ff6b954bf4dc39ce468739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6825c8d0ecfe14dececa6afae3f640c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bc2bab3421b5548b6289e8fa6538f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475871fbb9a79af80e7e60c5fc79a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edfce702e47a5ab6ae2e540ace3dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5257c8d0df28231a089debc5e388444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb89942cf229f162520317fcc7452d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4efd668626dcbf5f9f8d3fbc3f78c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299498809298dffbab937f67960c62747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d87294e29326f04a9ca01ceb3387e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cd04947a584635c56ecfac730c7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f7d044b548dee083760890551c0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9ab7c640b0f88b52668b2730226251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8cc03ef0b2847a3d70a13772239b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f428aef7c6dcaa079dbe7228580bf6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb72feaea727fbcdb93c853eee42e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee912aa59c84f480956d217f247ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a688eacde57c18c96d4af919901556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f9bca74a7c5cc8be9ab0d51abea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15272c71c03c3dd70c38bb3f8a77564e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319d7cbb06742f96b4706188e95a5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e65968cda281c2709a42f4d0b4e3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36331c34c10732508b69847348e89861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4bf78cb2964c5ee8d4736447fdfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c7154876ee45fd9d653b6dc3f9ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0f551f2a587cfbdc335afc5436e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a346daa38b7205dea3d6ee28585765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac01432960f30c51a3929a163f81d2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e68c0cc5886a01021c6a78bf03e2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786d46dc24a13a0f2092b1a1564531d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4d8b5bac2510c738f3ffbca8305969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24053d16c67efeafacd2d9ed873a130d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36e5a100a6fd727e87b7a20cfa381371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b832f12bd59e48ceeec71ecefb2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980bae56c4a0818de1e5f7f21c0625d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110b5438170a63b038fa979e24a2e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d63cff9064d3ff338e83eadf3f5f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b115c6063f43b1a2a092346f0a762b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c857e547334559d5a0592ec0a50c0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c75bf6b3936f5acc0644998891f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864926c29cf69f4a8796b1c3e183f06779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96665f43ba3f70ee6cbb84f91910f1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0812b9f444f5d44417079cb916cfa681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dfaf0b2eb71546f1138797acad4cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5af800b6545206e04ab868e200d1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc309f53510dd62603466574236e6d1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6f76a5fa065142238316e01eb92dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b06d44714de33bcb7f4188bb634586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bdf9fd8eec607edd77d686447c75987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714deb6037fdd0ca9bf2b211d1e607f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023c06be8c77f63f30a99c6b037efd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463dcf65440005ab4c6f18bebcc78690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd98f5429b1e1707df05a0c39a439191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4620f5dc110b01c80efb0472b040292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015679f8b80fce55f855b28abb7f4aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af533862bbabd8588e64d86fcc03ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd38131e9388ed3f2c1be6492d53c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbfa2af2d6779ef5fb8b26389640c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7f91ff1fd3a2401d6410f969c4d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca71d22e71b2891d7c64d5e720a1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59542edc106c361574ac8b05cb87cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381998e82f966200a5636a37ad3fe509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79248cc3b7b26f92ba2b29f8b4991101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028dcdc7bda7c4013cbc670d22c07ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e256a95144f034ad091d42dda57a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796253b84153abb109f224f3a6e71c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434c84d56641ae49ff463e5bfce91a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c54f971195f3b70941895ba549af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee3a2f3ec6e4aeafac8fcacd8ee98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f3a18ef0ca12266fc0e8299b506f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733481e14fd853d11c5f00f7da18570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c279baec5a9eef6d934ed8713dd65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe51c8e6885b98a7f52a2f9f5fdff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a819457770601630226b5cdb8080191112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd7ccd4333cb7dfd501e6f5fb9692113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52377353c2270e9ff3165e1cf473bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012224d77dd0ee4e724e0a9dacf5b0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dce46bbe2e963bfdae510c57a9077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc23c6ef6e0534392d2f82ebef9dda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a42958fda0c2a15bea24fcccdf32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1b0a0684cd8cdc6fb689fbc896c5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3705447662230b267595da34484f71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3938070b7d58965421221e8815e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8fc96179bb9428b18c5d01f97f9ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c77f67f6679734ec5510cf4bc391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477977e8afebee106ac387031fd758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103559c8af3ac0e534eeeb62794f43eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5090a516fe6b580b4570ebab95e3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee187c3a96c7a2f7d04a8f0b9d245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6089d8be20ea2e3513802c9e2cdd49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db52d19156dd5d8e843f2789afbf65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03758a9f5ab651294c27e7aeac91c4f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697734b63d6e34f8aed685390072f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77876ba5613bf45f582dcf13dab6840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6888fc6464f25e203e354fbd78cf80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47973f2df9d1a6d34c6bc9de835377a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ea69b66ba1bc3892ad4ea6f5e752135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e07522ea0cf358cc4f2d39117849b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97cdafd6828bceca05410a69eab03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ff406dbbbc4e1856d0dc213d4ec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99190f973614806dd777b841c27cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45d22b0b44a249bfb8aad1d917aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c5bb18c85ed8a9c30853f697fdf14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374524353476b8125881ac2fdc0b10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c602e013d7e48136198b379730c2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10ad0797fb82797cc1e700eca9d93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07db83b98df83261591c2735acb49a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f86aa095d2d60ddbdd2c2904d4e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa79f50b695a8a1f64c3c9f14f2756147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27a3c24a7ac3821781b038d585795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c147b390da145015c92c279fd2e887a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f23fdc9801d2aa847e19a7884f2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f54143bed110b16a61851627f370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf2626e3bc58e637cb091e8de2d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cfb144e4c5843c8287c7977a4f927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97922f5c88d2c1bbdb8fa5afeea73f1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cfb0da33fea1d66479d49cf4749a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be879cba3f88148002d26193e9b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0b46c059575d523c2bcb738e5ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aa24f35a6e006c0bb62bffd80bdd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90868ae8070c3b839d23acceda7a614d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c49e2804e6de9ed877a23ff273e3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99969904d2d2d4e95f47ce228d435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac2e2cb89337cb85d53e98a2f2f86c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a292c4d147bce55fc672b6a773deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5145e0f511c2efcbe2125733d648ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55bdce470b76f3b1aed7e3037653d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f644af11eed467c87d76a75f0d6fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337df59c3edd2dd1ca46b4274a08b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10547092bac12caf43dd2b97c3d1f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40464394ecf1b5b63aedef3c4af0e0ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c600eedbbdbe523bedb650f070aa3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa19710caac4754d381bba0969b16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ab01eb0146f06c7f1ed936c37cb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ded0d42ca3a1d73015d394b99763173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b2accee5970e939c9ceafaf2928f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9153b4e32cbfadefce3dca8e64671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f09f23db6b2481a4478b853b6ffda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d766169d6363855a828c02e021b6ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407da6487e6ef996b4c10e94e24980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb588cbed179c483e0dcfae2f5255179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399b2396d79fbba5680e38826ed289180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa01a922c120fb44cc7276466b4067181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3bff4a6b1092949abfcc73e36dffc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332303cdc2f836ad92f007af22552f8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31394738f7eccdb4909f697b002b43ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d015610896718d4ebd7e8315be2a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e4d7c63c678c3df207c74dbb81613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c6bfcb188dcffbc628d2589a5572187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f8a8080650639a6e9441a93d7231188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef03cb0a962191f2e7164e31de1c39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af837bb4658a5d8338815bb62868dc56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6b7aab988ac9093f0a93bdc9dc81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481eba2e3f816bb16a6dc704b57350e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9a292470a9fab27179eebec9a860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100d345197ef1e955c398e92cc349d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2504ffbf97e617f2ba357b22ce8cff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845279cd6ca028a93d676ca62483dce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac7a2f668615ce87f7776bf740646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98364ca14b1adcd5812126dee6de9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bead61899d24e44635954a2f6dadb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7d7687a4790bf12466f05f4b60e60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf67b2b8a2f0980163580143e84a06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d98741658fb4cfe0440f9f2c59a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736ff2334a767f2a5c9a95d402143c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13238fa3d2e64decc4d1e83fe2cf6a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b6d24a5df6ac499dec8177924d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d16f54e9892f1d3c1525f6b93cfbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6b973f0902f3c8f645f8e5dad6aa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0749767679e019b0e097771c855293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f485d513d7ad88f283b6da34d5bd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954454c65b8ff499c2ba87f8b339ce93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e9aa2425c6d04deabc6d96bb5fbfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf361eaa4a212da42ea48f30324702212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b75d958d76838bd4f7eb8806f13c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16117c4402616ff0f7ac2836563892214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2929a1aa04d7dc0f0abe0ad23296215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810557df1c2fa98bb1b567bd7fa91edd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123197087148574a458627873c35ccbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a8dc7734c7bd8ec6d82515cff6c87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08476c2fc66c29e667ade3b7c69b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90bfc609be662104a810aa3c5ecb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0ffe06ed5c2125c4a00c3b81a8ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a19b6d5d41b9bf8a9746204f7d1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c7c7f63b3c0f1b37280711e95967223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb208bb0edc65b6fb035d9dd3aa311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dd37186b83e22a05e34974bb69d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83e6cb537caadcc9cfdc72659d3c36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c795373492819171ebcf301bfa292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320f6524259c177a960c48aceac15e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a7923870404ed3117f4f3c225aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e011306514866a805e6d5658e82893230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5ae1092293fc1854b7f5f401ccc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02850005249ca9004ab903fd9af295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed792f76ee289cec63c44732405b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d99b735d4b3c3499916fba4c052e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25846911a951b63a0a4b71a6e80a6168235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebdc94a02e498f2452b460160f57a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a04df2090754036e14e6dc769710f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e42fd0d6b74a1d14126832348ad97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2cccf311c5e67ee3e6861db83229239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eea2ed2091f30bfa57e8857cab6d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7a06f9036fa951b96ef48ed42d38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a48b2d4694e95f0c53394f628a31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e856c04e4499263452cc2c432d5e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17804c1ec2a7792b48f75c1bd7d631244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42d9e3920bec9588f863e4c1a844e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d11954933dbf151fb8c35859282cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194727810c96df270ef9c453c81a7c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaab4c68833d0706b75b255b6ccc37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba33f3a96fc1a0c707ea81d8ae32c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04481e354e512fa654cbe75b2d279c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c92bd9b35f612035fae1e209d4ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c004db80e1921ad0f6e8df531119f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6dc5597144c332269c0ab2da8d35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dcd73641c6901e21581a30cd81b0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf06a5248a34196560f3dd7df006478255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82bfc26e050b2981b2bbe6ea29d8f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a834a274e45f33e49348d7ff8b74d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4f3f478de6d4939157eaf57738c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3b89578d2c446bd16d8df97b88a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06e84e1ca082218b13ddfdb716620a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e6f9b8afc80ce99cd5e0b6ac7347261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036367a0ec22866a9430e099bd32d5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0df84e47fc35c9b870f9e10fafaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79794196ce9790121859fab38ac2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b73754fce4a375839f367afb7b7fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0e179d662be92b5a10bb01baa824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ac44e64f22e390ab35b0199350207267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f5b1186b8f302ff3b9ba9943b460268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d36d78e70fd7ef2d4ab852ce14ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a71ca35922c5e3b63de9364759bab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f25a3ab7ee827f9ae330ffe018046d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fdf9756e5840af951392f62bf1e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168b32e8451aa8849bc90ef3683147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0cec8c344aca247d11ac9f3472666274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ecf848186e609c1d2297301207e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6846cfaa9189eedd235a832904eedc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a74a394fdab80ece30087e32f392277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8cebac9cd48fbba0dc0b0e9cc8600278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8de0f74836d29bbbaf68550857d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26295adc987a5c7c3e3b7f3e0826a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83f2973d76b46453a3aed4eefeb01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97fc96255ac509566a8816ec8ea912282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e44fe126a900ed82697853aa291f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc38be0715ecb5fb9a78f73219b44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755564d7272e1811351b75fc55e82fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ac1b208947293334a77d46a200b3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc1a04bfcbc8df0490376d2e4ac6e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0edb7e0f0adf7df529f22aeb98d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729cd43ffc1995ec59278834a55d72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab7842538e6cbc7f7a90d6019af87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920c270c971306e6906b16125cd210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ca4cbcb33cf3b448e5b2552dd1c1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e711c992546eb7753c310ed568229293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409721c864b6d58a32196fc7e20b562b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf78d93c0618341ce113b54adb911f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4ca5ca6003cd2bfd185071aa042e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b31d31324280798ca785f7e21dab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6595d8ef40ba16a55adcb215e59477298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592ad52ac7f99d59365445c7106dde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f887c44b96c3d0df9d9106bfb2be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16a20ae3a59578548aeed33fccc07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0570e6ce1308d8bd5fa6c00f7297b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0479859a88daa76f7afba9364b70965303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0487659c765789996e95139f665585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81143a6b47cf7617a3a5602253fc8ceb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774461fcebfe80d7fbaddc4419cb89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473ce29eece8ca9aa2722202bcf56e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ef052891b9b727531f322f8eb1d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33ca8ebf3396c2bab7d8fbb40379d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c609685d7a0bac850436a30d93f55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516956d5f051b202693b369b6a79d541311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa99adbc0b3af29f0ab2395bc971e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345057a9279100f3190c1cc1a1f40b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9c1e343d540504d28296d47f6fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f2c2c3ca0f8c08d8a2182b56a176315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb333966fdc2d98a52bfcbb4e791e516316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315a0cd6563856218a8f58f1c68c9c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b65f33dcf99fbc151922c6fc832b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6034a738fcb9f98682fbe8479e4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c9e47807bd7b15a97bdfa870b2cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9729b9cfa73d0d57e820a2d456d0dcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6ede11ae47a43e29975ad4bf9bf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a85277e2f9e7457148be9d3eef799323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e52808293379de3d49f36a9394860324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c833b9631f46b2c4d97ca65cc0ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1cb80dbbc5b724258f380c867955326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8dbea93390e8ea71075a7521b8c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7691f4cdb8a24c82bf7b55d81ef1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa117c5e327bfa22e11fa2f601f58e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606819e99a402ad52a093ebcf1a44ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78180b1d4980692912dd4762e993a04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43275d842a03e6e334b18530d52d4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40010fbc018071c6aebc93ca44e95be6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c11122630d23be7af256daafb31c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946a91d75432cccd6d88ef59282d7d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec45df41c801bbf6a7ca94c3a9a44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650078e1d3b77b25dab1ca664e53c028337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7ccf2f8d43e3ca0926219668bc3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09a180385b6f962e59306d56e212b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04cce01ffbb42346819104843199a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f17828e9bd03f14bda57bc9c34690f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221a011ff0696548953415df84e44d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be1d13a82555a28e148e9ad0527b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b89107c521dd9e92e376cdb4283b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9706e223d373638b6e30d0c785334b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb506df51538603d64b5b229c8fce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64808f54b951eeecd3f81472015b00f347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb8efe24b95e9487bae3c07fe91901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d0b2edf88a1ded526f3eb450f9852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f305cb2d5b0ec6aeb376e1918f143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b02d09c2468219c9dcc9bd822c23f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971eb0400ffb1c6f83f65d6e43beec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6516f37c9476132e0cd94579b6f98cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933fedf0528ce9d43633f431ba3da917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb8530755341cae8dd425d3125e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c350a5c4a8276601fd3c6728d95a109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c24458ef2d2c47ca6a8a1253f176910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060f8ae3eb9b5cbf3e092be529db7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a3fe3ec195957527e8832d907a66c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b57f5040aa367e709f74dc7d3569a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1fe87e12cc1006e33b26f8d69c3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b0e2767fd0fe153331bc8986ad2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6063aa4320ee669a9eef0a94b3e8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46bdb8a1dc05b21ee1e11a0bf87c4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68379fc2253b81d731d846257ac6ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9d63cb469b727b819be596e9268119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2b8bfd981fafba9b05b638ce32fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c548c168296ccfd70be9757e8ee3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6043ccc6a5941ed907a94dc2dce73322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d105ea1a9c2204b1cf1d6c80a79723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ac0f236dd1999807d68dd1ff37eb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2245a702127b0d0cbf4f6c02f53591625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4008a26ca4f104f047f25f32615d3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a655d64adcdf3268f4dbeef0bce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781005c9efd88c7a0710d0a1eb70a6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ff31f7bd12d54b71f80450a1f9ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3655a394539722f4953d7bee077230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75262e16350705846b1192c995bf9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67773d257488608da71ee2e7f3c0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f8fcda21bf66f0e794111d58bfdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a4cf6549485b7ac0200f341fa1b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff478b315615bfa39e976c15bb05e7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3722e6251ec2c38b353ebd8b046e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bcec6f32b0a5a3383c251996d40d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e4c28a732a748df255ba9afa411238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb8dea4237362546c16f036fced8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346fcc34594d5ba312ca75537aea7dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04356677f4c2f006089461946a0df3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d8b88e6bda3a8a5ebabcb04eb54f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791b5c17cdae2fc0b977ec7862b72d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6da0a8a1696b258253678f735ce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266257b2caa6b5fd8d3f568515917e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358797327f48ffa479b1e4b3b36ff7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13161ad50ba1d7de2fdd6d4b78c5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bf624196b87e74021a9cef95512748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178076257f4d8f802b804e6f2fe9a59c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689548262e6f9a559706d31f1438a65250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4853db51e44f4dc24b1db0d8b523551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3015d93e6b19fa40c466e95edffef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b909ff3d46d146c39e0d09e1e9b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437b32f8ba1310b0671e41a67e7b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec03528172cd8e0d5d84bdfbdbcc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab10de789db64d785b788bee68fc9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa5b43ff8ec997dc8243595f5694557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6ba79550408375e5a8c6ed9b440f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8ab09177ec7f2056f5c8d0c6613c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2770434bd22365a3b0f4d84d3917260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bbd3437885d9686feec78d540709e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edf5a57ebc95e1baafdf2fca3f2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fa3da6f499b7405581448bd7d5f1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849dacbeb1941bdce34e196e71bff764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb575dbc949f8b9b80678ef3db5834065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f53a9ae02e763c8416a11779dcb1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec6da1d869ee6c37135b8f048b69567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b86a7161d92e5b3e87e6093dc5e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34956075b0d76e0d4bfffa3e3882970c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb97ab8b6ba59bf288ce7b4dc01d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e9ead4502fbc737e2dd18c493472271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2328fcacd5725404d8aa4cc03920d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831052626475213ec1cc0292d59b3dcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdc4dda105bbbbdb08757a589302bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196c98b16dd02121ba4d5d6b96755a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b50108c369395196a822994c39332176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b1118468d5b888b8caa0a93f7b61777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78585413e9c3b0086d97bebbda51e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828dd870222a1d4f16f83641383eb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a907893f4a183f48beea8e23f7bf44880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4439f17c9311424cd616451573884881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14223eac9f9fe157e34fc172dad55a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72db42bcd6d1b9c7741242dc5557c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563aedda84d4b742ba617f5aeeaee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1ce1276fedb717a07b02b2492bcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f889c5c60898db0abe7970d6703b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399ed06fc15fd27c39a65e412d0b7f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9feb4b039b6d82b8f96dca01b57288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a378470aeb7c1cc0cbffcb590c0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71902bd3881e1408a8e885f128a8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3bfdba795c84f308fd47e1fc12c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadcd0acd907894f455208c99fb52df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e31d91513d4d6d5f6bdd8c83ad9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06aeed14d4a32bc64842d7a77d1cde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b13e0b39d043fcd530b02f2975774695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404121db32a57b425795b56d21372d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e6629ca0ae09ea53cb61ab91a2f2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baa145136fe172521092a4aaee7cdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a73155034ebe53510372eeaf49f5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8bfe3931ce608a20fc941c104df8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43839d53092ae7400a58a59c6d348a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06f84630f004735b92793d125a6a38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c14622f89ad3b70471de7d8e98f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835deeb6207a53afa3dff06f91fde5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2df1751f4e269b02104ccd70315a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652080e00ff6239522a228eeae576d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bbb04e2506c0e4f05be9e778da264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c210424c4d73b5dc3c0a04767b0c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c378c5b8a11fe6b48beebeb84c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c41953c72a8fdd56bd1d98504b291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff728e5bb05a06bd59c74a836b358d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c14555f954f5561d6106739a3f9ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f30d35279735d48ec6e58480046dad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3ef51128de23f57ae9e626fd71c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac586fb6de595f10d067eae65cbb55aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491ac594e10e3b9b84ac85b15f7fed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad18199ef1d2feabdf5d9cece81884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d573a410b7add9f410ecb4bb4c9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7f4da0627d479b7cc97950b7e028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4edda6ebbba8e64c13d917039562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a82257319a939392bcc3f6b07e89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721cee03c0a62447f789a427747753d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3bc1416d61ec58dd7e784883dcd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d256fac67b02bea92903c4d6a7c735c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422146985c64de8d1adbabef37b4d159125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6522ce91ccddc9333012d5dc4685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1783dd420e9cfe7f28ad452c26d3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3f0be1b5d8f8a9fda5b7f215a16e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe60d7bf5015ae89f7e3956432b36b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace363d806fe9bba49616a04d7a78b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f0b556ea0c14ed86a4b4e766c041131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e2f65bfd88bb0833fafabac1dc00b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9023e2e7d608e61a3e40a8ef20796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b840c0ab2961acfab221b0ac8646f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d1a6acd8af3549d36c52b5409a9fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad08f8141fc7bdb2ec54a355bad257a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035b8d576cdabe411fe9e4a27c3620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5aa1a47963183a110d2b32cad2b6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3991831b496efc62e51486aa5486cb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c802eb90adc2d860f55f7ecc0d78d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2007dacf2d83627f44676875f50ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b24813a83051ba6fdb95870bed5be4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dbd8f757e3a292be842e4ef853cc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139752b3e3464b9df6599bcaf91643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0383e602dca267e9cb2c540179536145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745b7eb577391406c1a00b169144a9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7253731bbccb6807dc869a5821194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e87302ef60ee6871f6a3021d6a4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f31b31f8389043d05c7bcebd5b18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29ecf1bd37cac1c554cf5b91913f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141f518b5d85b0e782849c6c2c3653151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545c22f9349581f9cdced1aedacd7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70a02ebd4cb5900f581ecd4e70bb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a41c8b73e84e3219f4186ddc1e85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b8a421157ccedcadb294382c186c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68288c03f1883174b0a5a683c5a3fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66676dac5285d50af744607106ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9a861b27ceb6387c78d41aa57597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c457562d210b28e7ec71e57ffbcba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a120984b19fa3f00febdfcb9eb48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df10d9facebef14aa6975843dbbaab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced8c848be3c7129ad39d6a2a933ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b58a01daa103956ff61015ee9627163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55769bbae456b97fb11a20dd737505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cea0561bac3173c93e7f6e4e7cef2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1f96ebf859826828b9a9999f4179166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369ca611376c9ce210423b518e0a5f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8380bf42c02fe07a6b1a219466db06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6eb710379ed3b800415730890a9b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abc3038608ac728a6ea2eff880d04a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc4d990ffeaefd965fd50b9de30056171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a23078113e943787590b62ee9154f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4395a8e502f1ee96e6802ffc3b2d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130148e61d78150351e85ad831d35aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ca712ca68529b9c593c9f97d0e98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eabbf4f624712e9611f812990de6d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ffeab0cda5cf320e3264c9fafc25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4ffbb40d88387438630cede1a5492178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd438d4c1bc1c6fb9d17e96cf09498d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df99de88516a33d94e7dae6f1e3a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caee0915a2b0aa10fabd23faeb3f94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829750d0ef234718f6cebc95bb3033182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb031611f5d8844d8991e12ac188b74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360a9dc81d7460280636eeb56d3122d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807209bdd0dfa924020a96942083b676185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555fb0a10c2b5d584a9393f52e225f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dad43b11e47ca0ae70af0d47297a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648763f4e3b4bd15ef08c20ff471485188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862383dc352655a1c6abc143e17d6cd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58813ee05c483f89959c73daf32a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d2388830691ca7d3cc83f7cb0165f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1164678aa9026994c0c132edacacb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423e856e7c93ac6daaf2e4ea70d8bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63abd476ea83b49216254b70bd9b714194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438c44ac5c1a3c198051fd33152376195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e686bf7916968fe3fde945db2214c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7935946ff7d9004d47badc9484851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526f447211e7afa84b5e368058e13f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dfb10e0b7519044c01a762e60de4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74db1585901a3d91fd670a86b29ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478fc25332bd3f5912c58b250360cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18842a10ed56c295c6b3fae66aefc12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769edece3cd7b202be98ee7f97a3306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf54c0304a4d51d476f36525de340e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ad2156f56dcae974882c76bf6143205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b3fb6ed291980e573b810fa0764a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31bd8411d6510d8007bb4ec47b0055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2c44b783089f6d3a8fb4210323bda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee92c8d9bd98a0c1eb84ace48963a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45abcb0e7b6e3f99de2c8a5cb6891af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf023dbe3b1f528116836044f4780211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beffd7a8bf83a6ba736de200a470c35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4ff61c934d1f270a2a31c9c0e1c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8e4deff5997475c7ef771b426be41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34778a08c6acd871040be116453d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a94b317a5316fa07cadf80d40323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499247518f6d98eb6ad748a86d7e6b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cca991bf7738f875596ed4fc5cbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34f030518d59b02562ee662008c9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efadfcf57cb54b7441dc42e9c0c1aa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a337306981d38c62f1f96c2687b190221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa0d00dd7223a509c82f5b1935782222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03fad42bb95d8091d26da8b6a2ecf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537f0754c657b953049f8c5cb85eabb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5378a2d8940082c2c0b6ee99107e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792075d58e42f7d634c08d95ebe9978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250d92770e090d9c6f686a36dada3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388112992278e0f8d4a784a71a6ed53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a86a92102bbf4ff4e1ae65bee3f4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f597fecb6a71cfec8480ba59b032b94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbda9ab8f73d2073ea480a5fd98bbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9b6a247e816a6863deac72bb0760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f497d5a1785b79031269ecadd190d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7b127bb6546366e479fcfcda6f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e1996c9067ebeb5a230275a29c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd68c636f903e3f3128c681850289b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381bdc3aaafb13322515e47e4648386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ebe9197b571af0483ca2a4726ce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59ed3917a71f239a34343394e91cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45f430d269289367d2dd5153ecce9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf66cafc1c5b168c974e9642350187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889cf33566de578acdb43a837a33e51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960689ef2eee9d2963f523a2f9f26f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0acef2159c36cf2d9060bbe2397b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d35b57949a9c450746f761226eda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1deec8f4132fa616caa524f43fc711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14506491910b672f0c33b0a313eba3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58c99a103da0934b08398b9a9cd0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f3701769c168ede3e1ef6d69ac3e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9b5171285a0d6c7ea4047edd11f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c456034ac8c5fe4d36e8b0ec8ceff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297218ca5411ffaab5a41c0561eacafd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d847ecab21117667457a52dfe8bdf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e211aae8eb1586759ca3bc8bc0cabc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea38635fe2c6d4f75bdb9bfb3da67f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822af6001665f5e0a3d0a9688527d0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79f189f741e57e03d9465fce96af7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5547b3b274f280cbebc1e5e91ecc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a7b519885843038ddabc81e2ec3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5aadd1a870bca2a6b79006ffdaba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc9d2c73e6af279885091f9d51c56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7130dcc84356b25cdda823de9221262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ebce74a8c4837e53feb4605b4c33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96c7cc5f99813421f62a62766db36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758da2cf5501fb929a9bd048ff03d20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0a910f6d19c05a3b74cd63849943266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ffe93f1bbc74621768cf6429cab9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382cc9894fdc3e10d6ba56d6f25578268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c1f128461245a92111342b3a6930269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15a1ac2948d1f4cf216de0b5d35a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce8b192ffc6a2b733287a36ccf5b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d90efc67a1fc73774a439b906bd07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c205fe8dd90edf9f1127f2ced601f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24104f584b4976b5da6101024bc8e1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff254c1f288088ee37666123946ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce497e93cc17a2e804189e88d860fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e030e68a5a4f28eeb069588712c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093958e4cfa98e52bdc6d570244b9cfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592d8656ff86adf278c6aad975b5c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264057a59c347039aba9c2206a69c28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927713309bade5081e5794ab481f20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed679e17b00e344234258c30f0edef9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90ce0df0d574c59ef1b743f976fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06d99f7c0c173ef95ada305c1a734284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6583b4b3cdff576719734eafe22c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7579cfb869178012b6ba33c358fa6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a173398420cad37c590bbb14d1b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac4506fef330657ccb533090e7ae5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9cba2777d1eb222823b6917205fe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f8e076de38a709e15a3b7910c32de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af6d47219e1fb7eb805969e5669e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a2884e90268e89fa7722a9461b9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07826a517589d798596c4789d366371e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f0186afe1f795081697b8c212681f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be264d26e32d4c3da6c6b18dd7e902d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b9aabacb02285e8c1ea487f6517c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703732b082090f6498df0a3e108ff2b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9245c96b0e625e02eda3c1de1adcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a521650dd7acadbaf0a4ce97927bcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920a331f21c36f203d256a9661ffe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3581f7090e62dcaa5d4a48aabc0cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5264c54ad1a054702bb43aa62d302a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43a2e03f22f1523ffea7e5fe1f7b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef75f0dbcb7e9a82678f3bd010ed43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370df6dd1571e9490afa02ed8ebf74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef36a9f9b58e3905d0032e9af323d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1a6ffcec3f35bc8b24bfb37a5bc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29fbd20486979e1aeead4613538f9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96fc3dbb3e41dfc806b730566d7a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fb38a332e334753a0f3da6eea983310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b740acbaa23bba7ac6be1daca522d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e098bfde267d30deba5ab0163476312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d5764792516ff68305a035c24bb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954bcb08c664120199d8035504e7e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0caecdadcb7d94735135bca78d075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f95a9227bf6fea1fe3e0a5f674cae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894301a678948dfe76dd6ee14712734317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1555b979fd3bd0f2363d222470b27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025880effdd4b337e9095d925b0d36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb689dc6262202609fea00baa2930320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dcf03f0062e4b1a8f2ccd3cacb455321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe42c0b614e4558a1eeec1fa602a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67df717d28ef0a8835fc1364b86c63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d22ed84afcb3556ae1867e2b801f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91e71cc25887fdf4b7d0a7c7de7dc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>