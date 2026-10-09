--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c2dab9d11c1e100e8ba6637adc2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509d044715e50b1118aba73e85bea12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d2469719b34a50bf704e16658d783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb136eedd99bf3aca259d486c911c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ba65e4ab60aef3799f9c05f9bfb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc883adff2d681091e018abbc4f7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73eb9fe012d41707466ae621b6ba387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a98b1eb1f4b9805c23664d14b84e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc541b281017ca0bba35b6e772fd9539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0647d64a1c80a2b7cf122b2f6bc7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef900753f6072bd5074b96c600a68811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcf4e02fbce9a26873c5d88fb03a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f66a1c9679144e8ce6da2d14048413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e437afc8d2a041547c038b56a6e3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ffcb7ad114813373d9b9a3b0c51715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c456028e1e06ef89647c25d42f64e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd77314d0831d2f0ce2ebe9cc8c9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ba72cbdb848315cdae4afe960b66a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643826d002c12e2ed0f250b833d3e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bbb3ffbc137ca57cdef261b0cfaa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9910e8a483809f2c5c2a48997bd54c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c225768103650862d87d38ff9c53222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9898e602f6ccf2ab6293b9215f0607f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e554ea8b765e481a92c186776cff824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba81856437c28b47d6bae4e370009d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f9cee38ccc18521e24f9e28ef7e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05a85ffbf1571349270f01bcd477527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba99a5a210131d9eb04d597b9d75128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde4c09af3065b079f0efe9430e2d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366b01b748c080ea2b63ad37057de330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1058f5e38119c46f126fd7978a2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605fde6691b42be9d09c6a89addbea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503978c66bfd70efa262955991767b0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d6846ec3861b6c9b2eb2f8e6d41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5b8342b3f26be38ef581d263374335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca57fd6d598bdcf71af5e2a284d4e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b4b3dbbaf56f69073699f99aa26737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974eb1e856c2e7e1861914f99a729238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372397239464cf1bc16785e9d0425c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708d93b3c46ab5c0719b5dc0c063bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52aeab26c4fe32aad1e764e6119e1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d40ee89a9ca4ec4b2e34a2592b05842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3e449edbdda340d629cdbd2961e6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3656fc0a14cf90c9a5e1908d20b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e603175ebc1c199058a4e7e4955325745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d40ad82e4eacadc507c34273d115146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b3ff687d26eafd4cad3f447dffc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c66223f4ee5716299a215686199948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207018016971745a527d6387f07236449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647246f5fe5571924a72bfcc1d05340350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7d74e9e374661d53d523183c4ea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb67cc988659f4dd9a23122b07fb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595fa88c040efa0129fc0f8cf425bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a6de36636e3c53b7fcc17012b1ca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7094c23a2da5a1bf3e32a9f9d4bf81f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe244c5527e0b4d820a12e15722bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebfcdd7093527f87f408cac86855457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae04037e3f7112be566ac23c233735158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572deb2fe855f300b4c4435783b3be159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48d915eb58268cb92e1ecf696ecc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b6ec7e7e03ff67456fa88d44e27e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8a31718418a6362b0c6b115eb5abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8881189c5495ec886a6233345666f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b7de81b02a11d338ad2699a25ef764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de934361b9aed9f5dc70373f8b118265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e80cdceb3160d8a69ea1b6a2a5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f2eb50d73e728a76408fff21db8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8545ed24c55577aac3631701a34fb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c8ae2c96fce25eb6da836b2508e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9893d78c7c9bd99e9e907f283a80e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21299da1abe59d2d54981d669ee20f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2949f4b99af684e085fccbb47d44b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7030cc73ebbb43d652d1f7d54da9f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9aea62f34cbf408fe91cdb53cf2de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8788f45201e53ecaea8fe652314bec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb978a0bfeba376292e7b75457e6ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7eb98c12de517dd378bf6472de07c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd78601d15c96e3a0782b7deff870ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51847d563fdc4552addc21299840a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dcde97924d097221c94f252274b3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6205aba6e9d8244c1e839e28f5e991f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6a4ba454bb0d23ac6891c6fd6fbc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e7f58142f19f703786ae72e34a52283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281085916b4e3233e3b1beded7f2af5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1bda09779b56b8de6867bc79fe11485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f16c15001cd2e638640e3833008b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46902b8d1def40b69fc795a972cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2774653e81104bc97f62f2ad874b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7f65e2c784d29929101a0548e79389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12fb0f7754d896905414f0bf2212f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a03193780727bbff14d6954520efb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44584a67decd8f154f21e56007d6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a587524a94cec978241f5c029cb058693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1088a163af8a6c8d2e9b37f1f9828294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d9444ea886a2d037339ecae1d81595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f6ba4f638516dfd46981b75e0cc7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb141455fdfd8dc22e9098c71bc8774097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513eeb3692cd71202051282a75e04f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d56c51b994734e9dac9117f2f9ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718760c37494c0df6c2175af8e1055f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cfbbc86bbbe700cea75af7aaf9433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4be844424455ed5b5d4f80c32a2830102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b186365a244087d0b6eceb78529ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754204f12bcd591093551b77d3a07a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef98f5c319bc88624eee3791f8a52c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1c92e5efda6dfddb4fb5837a7d438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68ddd1f5006eb4f14b0bf0a6a618d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ca0525acca377401bae430f4be58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e805828ebfda98adfee4c28cf3c85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2a4bf77f809fe37f3ea35c222d969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8918f2adf436803d159308dd67ba04d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038929980c2faad919d9dd7daaa617b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c0e65747e966a51e0a1214d93a09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab5a6ae68a012f6b4b720ede94446114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0d93d087cf92f17a081b9464270d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746c78529695aa7c5feef7bd203bdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223424abec2e001c892ad453793defc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94045d3707b100fcdb18514780ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f1636b46a85a3de030cfa80f08a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533feb7d43bc630a1ca788cf3b67871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f5b1ae6ebc7cdb7b1175ba58b96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524cfe486e6e635fce0217a93514034122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9b9603d836e395b72ad4db09da81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f88f4c51e43d3884a39a067ef422124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e793be3d50e2cbee3d015df8ca5bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066624fe13d741a51df0d490bc80b24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e826fef6891b8e72237114c77d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b01bacd35e4a1de41315892982a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39ff2a36a9bfac2ee50c10998f7f39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c091790b8d4e2d26a21fbb7d03705130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea1527064463995bb902f017f24718131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dc77176d9ebe5e5f495638770cc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8f440d216d64b1cacc4fcdc1060d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4f8075e443e0c98e2e6e0f9aecfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132182ab8adf0043d09801cf6779555135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6eb0c7c4c23d50ac9b5e2c69b8ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973f079268237a3482350d5fc9f6f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98547415f4b25146f63ab5118745f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d47ad625d26d1f75ad5637413d10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f39730c3c9defdd30634a85469307140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626cecd7899bf2aaba2c2f0032db2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c35a7ad3ba0bd044b36e7a3457389142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df8922a8c3d37d1c1960ee36b359d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a9c9639f0fefe5983c03264bd0894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb88324f0970086f42ae678cdded7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ba275973cd9e1164b625a8308303146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e1f52adce30d568e198a519c030a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1365d07147faa46580fab151332b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b4cf1de5150509d2b4c300a377f92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75dabaa4f4434e9281d558405c5c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53fe6c8f0299c015fe79e59c4e6cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c7f80be751e903884f77bce73751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6cc15521c34322ee579ce831d3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e93dedb7a60a44f1063888c4113057154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999126edd66f594578a5e976866e7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b881448977343138a4925df10dcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3fea350e87c93890d69ebeaa266e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53139c81b7bf98fe25ca2e517cc3340158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95232365a107ebf45af9d87783a3fa3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8c25675fde0be2f844402bd0ddaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9f5e6a7b6054f43c2e8067dd1e406161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc673bb678a36ac35ac37930bba9e34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c034594c3e56ba374d5c35fd48559b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9018162a254fb1baaa0b6c5f0438176164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214002927b3498a24d8ba7119442fc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb528477fe59d1fa710a3edf635c07c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c37bdd7271d273972aff92266fa26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a220e9c41bde62dc065f0c92c612a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c44f05f3406793c347e70021d88e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c9287c2aac5a8ddf75c13eb4d131170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715cf9c08af3cd4e83e5d55fa76ba34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94f94a30ea2a195a5df506fd0ad38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e318740e3e492f7a57f22a7b2914173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d6179b24358d8771311b1e16cb70a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf26a0ed5a72832ba073d1b556b89a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc0f08b51010799726592bc6f01072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659bd46d8743bab4d2c98018e244f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7097ce5a368294a6decf26cef9b4f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6492c5b38577a5eb9ff5b6844b9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2af23fa91c228f970d508e147b30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474048a620e3dc2f5901d7f95a8c600f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74663521467657c34178f71ce4333fef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23190d798e4771a9eb71934de94589183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd522bec3c5770abef9bc1945d37d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533c10903add507fb48b621872c27c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c31fb8103c4ab4c75c201635f566e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a116cc56ce2b147430d53d638d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1be8b1c3e8ae5404b55abc46dcc18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858aaffc921f9ce2a904a661ed426f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ee0dd7924b6b732d7341efaa3e7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174a4033ee4b7d851cab356b6a8e3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0561f49c61459606f6106a2ba6456192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110c47a24ef34c8ac785d225b714a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca503a59fcbbf4e9b02c9c5e1376c4ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f602f002cae78c3d11e1da23f1f8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d2b7deee54daaee721a7d73153e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e933429e8e2379949aa5e70714e91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff3ee4a935329998ce4d5d9519ddc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1973bbae573d476a635a05e69f98372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785525c1ceefe1071b01b071d80899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbb4638be562346a1e7f7a152f6ad4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d6166658162132d0db25efd6e3c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d08e075038b12b23310eeccaa89f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c4bddb2ec0b2f370b2b3e05c25f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b04272900845c25f7146859c4cd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152cded7f5f86050cc4a50aaebf89ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf50e4f93938ecfe821342aa967df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb442b2004d84d2f7cdae93e871aeed1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6be156cb307c3ebd88ad969073cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc6dcc704cf2584d65c08d8eea8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5affc0717e7a2b42f1b86a1f301b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440f400c8a58fe4094651b606867f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c81acd70ac337f68bf053cb34f917d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d10d27289a543853fd2e8b4acf566214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1839f9caf4f2b03e814140e4e65be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93694706aea3a86f8bdab6812b2123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c231a2f0cbdff191c7141d40287c4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853100e661544b56dcd469523e30ba02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18b63f349e7eb13215e505b974e09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998469c640b5e393d935d24f29760e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7055af6fe9b67f2210fdfda37bee40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830fb47d65091914f481e3e24b59d29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32921f82d0035182c8fa8f641854b9c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26f606a9153ca13afa4a2698f00d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff03b93836bea7f5ca637ed6362a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55327216561cbf3f8729d6711644f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd319544accdaaa9c049f4b9489a9459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54565d1e261b351dc8cd75f28496324d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80057eac80f41e8f12f303bffee43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef407b32d24d252b4bd7f018657f70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360bb5e3d7ab9bac8776340f6d2572231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e4ad7df5653aa3aa68550192c007232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476175076c909a0078bef43d259b877b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86040b99bc633ac28d320ddfb17a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d39ee1c352294ec3925196687e025235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992cb3c85404e96fef702010d987e7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502e7cc5dfa6936c3e0dd0123e6178237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e62eec2c770e412038f5aab228b4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd263a1e8863a5dea9c9c756229b22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9afbc64b3ecaabfbaf3cca3f09ded240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4565854df5e2fbe7466654223ed3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63483d0c3dc2d4b73d197a4d694bf00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912296b647871018f669a312c5a67a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e10856d4668bc7898dfdcc4e964cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d7619244a7dec072127ea2abb8d76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6453da9099d8bb135581419d8b1b69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa086053a77fa2838d9232045e3f7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca743538c43690e30cdf4ae91de66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db80e665fbfb38e2a310e2af12956b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9689dd396cb20482fceb6b8e1b370250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056dbec315ac09d1631b1052db97e15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0889e337d4c88700d7e5d1b838a170252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ed1cbc7731e56f4e28a90ad18c69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551ae500c9e5a739daa0f5504342291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2789ae76d375aa72f46aff8e768459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8bc667012c35ea40be8a2f9401a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09994adbf9c69ac64a1e6235102558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425d97e61b958ecc98345cae80791d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d30409543c4bf50de205293576524259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3e1e45b72ae22b9c99402b5c1a29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889593f07e17ca271061b5c32251a3f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe29320318966f7b72ac84d14647ef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598255b160a27bd27314094350a6a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e78f3f9160b960fd1af891ae19d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d12e08c9eb26e045403e0af4814cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82f0b9dcdc1eaf0c1804aadfece05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930e96e38749572d814898f2a8945d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6eac2aaeea1b5da0188bae9733eb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0966070c6b1f8690a996d85ed3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee97e8196183c24748dcb725224d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba57eda681e976492388e9b44ab90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfcbdf580bf1adeaffc68649e39cd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62f19ee7aec600e83c973769540b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71203ff40ee95a03ed8bd0682ac86c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a273f3331d68ef633b29464d5fd804275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a842a80a5c44683ae9f2894897eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3190daf4596040ef29affc4d1fbace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303b74ac398587d2a3bf8ccd54d6c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2812c7c3577a22a2f634e5b073a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299914543846c938a17204935e9a063280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966d70dca3f38ca20d5c79d4839a2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c7bc152855d2f0498d628951648ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d92cfde6c12070ee8cd584e21fbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fda7fade1efba7374c1d86abdf23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb82c067d819f4c6f7865127182fc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b5798a934660893037d470bdbe7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e21342622e660dc8ca12c185935b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a5a45f16252fdeee6fd9e9c5aacf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dffd3ecea95eaaa7924b5c86be0ea5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8eb9d95fa13f3c6aae99216d26c85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9282d0c819b09dc0684e40bc86d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b2129bbb9bbc7c617579ea29cb3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9de3ddea69d8ba151d93e26626eec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf0708417d1ce74bd0725b3d5d7928294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83ec36ae85bce7a32d03777a3930b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd12a9dcb5f948531ec7a116decfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55418f0ed437e4c3e04a894c5e06cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe088646a7a37333f8864f42f4aff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da1b7c5c400d9d05ebe0cf7c62fa7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed082343fcbe9121e710cac1e1ae5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3421aa26bbf9bf72bd1490c145e65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263fa2dc0e01215c7faabcbc8f55cca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed788b97a9179bd89f57023c08ace08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eda8bafe9d5ab561b5cb9866c3cf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db89ae9d73d73c5159ca6b086f74c13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba681c5284f5036615fb9a6514ab5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c927f1c2f0ab92f5b7bacd9dbff9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494039b04cf95fb7c73581647df87260308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e46ec4121d2a65f0648194797c05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142719c939bd9010b968727c6741e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950d315e41db4d354ec330ccd6d8d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef33dc6b0a46c4c015497487293d43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38f06aae50eed67ad8b2168c738adf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d513130db0d293e8d056c0abf83c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf1d99e20e2ab4c52d908e9975fe0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d212888ce38043f9babfa72e62f0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af81d6f5b9ab16a5e34ffa6cfce713317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543a5209ee3b0854157b429afdd50a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081245d4c8c913ea0516b9bc635cc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78901fdebed9947d8440f1c666addaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec560a502937bebcb4b8ce5a38373f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74647944e16910f8b82672a6a8827dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32ff0d08ecc161513dfa1a8639a00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d2b2eafcbeaa2e7c676a22f3f506324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d4bf384bde19ea87f2f3fd105e7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a132921fe3104eed3c9a763d65dec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f851170b10dbeeae1cbd79d436c17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04be0289285eeee1d609297130b9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d993b7bd5f830c82bfa888800aae9f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1dabbc1af9c692aa40982f124231330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b358f9746c318bb167c9d86f9974c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1c9194bb62f283887d1494dcf965332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de8fa95b44e25bd5bd34c0b3a3dfb333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28c6e079a46c34582b81a2c4fc21e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f1fdfa9af8c8d9eb18b256e5b72a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f247861bcbd1fb9d154f2f8b303283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5cb0ce4ec75df395756c9c88980274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee4f6648093130f5744d08e1b45245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d819bc1b5b12cb97a7e831cf5a27986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d99b6e20a42de23699f7b5a14bee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95220e04f5d2cb7bd5c27545743c1008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015150a7bf0d84aba57e30d3939e94319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135d954a8efb8d5499542e9edc57a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af901da5f42cd7fdfe27b65a8157fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f7593d7dfc228eec910d13d668b8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e502ed51e08892ec4e33c5e1398213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e52423c60d67ae83905871062f59514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1ee5d01d323379b708fc2060147515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533b2017f02596627b2eefd839a89716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cafaebebfd1ee1a4af9b30649fee217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723a20c6faa3caf16fa61190ff8c0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959a36c1f55b8fb65e6495d66a24c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3cf0b6a31a9aceb34858d19888bf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1943a5eb97c1c3923c3453ebc6a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf6e731b246eb0f7ef7a100e597ab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87518eb923290c81e5081b53dc76e52323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d49c1f84d4452bd0e4d632f521c1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62688cf5db0aa49ac93d5207b17a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a4d4d28416b682ea5929157c16bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a620947f7aea05c1baf8a87d708fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a278fdd19727811a75a5c86ebd1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24afa93427029cb136f46b60518b3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c626c3971e66fee943390dfde03230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7fcf6475597e98cd028a2fbb1148931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9bff699a1879583bb86316e052eed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d5787087be6fbb560baec4667f2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ab960622d43f365205d8562833d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323036598852825d8aed66717cba8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248ce82d19d3055d7530acdd57543536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0054a6c1a8f14ea0a0ce9789857b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce359f526f7b4ada0791fa9598b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2925d99bddfc7f98a3ba725287f78d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e9045938a751b15dc7295ca786ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9d99d9dab2208cb0af940e16810d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d62b5984b32847de6368bde9cb305a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c6011d34254b94391e8dcca8f06143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca89e94fc7738275ba75aaadc3bfec444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b244b6150001f5993ff20589043445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb8e93882fda32e9a4dcd94651af146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f8d1e4763ed45d75162653e1f7ad147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bfab7fb9a20ba611a6f3a93f191f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd011f821b4712f12c971283205d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a1e6757a90ec069e2e4963830a40950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9f6edcc6673c3d8f4cb8f3bd538f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d6f68000b62f46fd9c14456bf84d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f6ce5dd803c041e92ad1bff3551553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd594e2f33f5d149212117d00d19754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04880d050482994d791fecff614eed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841127b29bca37792c9a116bf0d15656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ebf7efec5147657ebc1e46323a4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c23483572b34adb7fb8dfd9c73e8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7217943a946c9a4621794153c6b9df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc3d3a830df8b67ff3c1a9a0a1e2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0daf439de325a133a6ee8ee7b1b7ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccdc19e1d3364e542936f5438b11d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266b0fc8f0ff68eb9e3476200df8d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f308f8430b7e99dd50c2cf7a3dbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbcc2d91e435942a74d50adba5bab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5a240ffec0b34c947a851ef75e1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273726c75f34f6ac147fa9c0ac137a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912d4505c0ba3617a2fbd496f73e45c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523dea5cf5a59905f34094b23f6b2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e744c6492b1e71292a1a48712160a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed8e7973e897ab628a86352ed9fee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f490b9b7221feab0989c6e5a937a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2051be500bf8baadd5f8dfd34a22473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbecf8d63ce9ec7a3a40b56d5be1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bdb84bce7f3ce93780165422e3b4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27476938dd4768bfa19ffe0ff349755876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f2bdc93610a555c63835c46304be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c624873fd92fa203af3f3682a2b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8119c820d5f78b818ed0c45cc53e0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b770ada9a25bad0dec0fe7492d9d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb709263a4089dbae93a50b1ac86581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f19f2c4d1d531ee089f810857983982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b706fcdd5bb39f7253fcd32df614d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1898f8bdc65377de0d1cb17a4f5cfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6733bae6f52fa0ad5b948e4968abfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc6be544eaa224b679b4f40334e7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d836dfc6d9dd0e8c5f252ce15e12787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c72fe95999d7d867ca146381c5aba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31eae8bfd77c821f1a5bda701b05389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f58c922a865d85a9f91dadd0fb1b0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b980751638b2b4ae01060a33fbec99491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cfb50a019cd15a222c4df93cea51792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c868ad87359287ba9f5dded005cf8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff5dbe43c52ea99391b6aa0689bfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2bf86184cd46ad85911213b64cfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d51a8f4a7ffcf874b81016ff6a8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf50576a51709e6ee0c714ed3d27a6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36abe966292311381b078fabb8b31998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e4a0344c2443c1ca45e213cde7bbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6054c8a98a794af82afa96d64cef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1df3a2d8b9e8d381033465f6bd5aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4088c771a9f6fb2095f9e8feaec2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e23b708364c855c9ebdb860434bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e2d30fb7cf53d860bbfadb624e910104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5df695c2e5d62d7147d3da12a01a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20fba15120dfa167089ff5db127cbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175e897338bae27623a934333be157107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9175383fda86b941ea87c22b14ae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ac5a504da2261c98f4e573b30082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb9a263635ee9d42572dc0bad1002b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11f7c187a211476bc4b42e01cd801f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3744f5f5dbd5667b220af3ce9143112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace070de5856daaafd086dc23783f54a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a687cf2446cbd3e4557206bf2e82e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af3b73f5856bf4502d02ef0857d64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385bdd332e4817e6a79e9619695e96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3862502335c474a33bd9e919bc591117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846bd12bf716991d1193ef9f7736ec2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb7ef8530b6fe078adf8220e1c0c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe9104427eb85b4d1aed25e463f848120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e18ad8d9a13ee51992371ef49836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b757f116f56bab0bc82b9a77a2c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c9fe59229137f21601914e2cbc98f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794077d593c775319da353eb669ae669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06898d5a94e504bacf2c2328a9551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21032e43b31aecfb73eeb5a0f00e3d33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba9b2f1226021e5d0f50602c5a886127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a03a30d60035e6097513c70e0ff3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c7cb5cbaffa0db8318b440d248d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b112a760601cf8ec3fcc22393dba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ac559973102fb97ce1c320aac5d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c4b32f6ddf6b329240ef819e37d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948ad9e4d08d62b055118721495f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c0d285b3ba4e01cae0d8774e1c15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01201157537cbbdb31b06b04eac19aa5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ae3815a4e9285fb6f04b5147b637136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c35c8c750be0ca3078f0fcb6b102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa1265ff0800f1ed141a458a0b000138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e531a185ca9d932356978d59ef79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18d683582c9451482452e6025c3e7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff941469af352e9d2eebb3167b44e3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297142b638e5b2aab3e0158710d874a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa793d31a867bf0b3e1279c410384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1e10171fdb762c2c9bce1b1751bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71c0ec8d8a696211fd2b8881a4b94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b7ba0e0fd9bb48b0ea42ab45402a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1905ba93e6455477bfdfaf5ef164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bf2faf031add047e285d59200504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6154c8b640a220190de3d7003e192149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4751aa3d3d32ace536e295e4c433318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0b698b1a241b9d560a58b84994a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d7f4f0857e0a939ba4f562bd3bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fc1eb719191c229c846ac9ffcfd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f606bda42658f91012b0b9ce797ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004011b3f087751cce8ecec3703368c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570acecb7dd743d5c752ebfb33de98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89eda1bbf78ef8ce1fce0e4ffa1ed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dede348ea9f70faa0eafde9d38283f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ef324c36ec2272d0edbb9c78a5d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45425299a9c0d1038ebd1402f0fb19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb98c52b0f740e1948914f3daa21fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a3dd9c920a7fee050df5379b65d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4fb739fa7a3fdce41dee8c70c2d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c1c0167b15e6af8fcaea45b3ac7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbb25437cc0aac705f62b64c3e715165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feab4579edef32ea5ba99f90b530dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d81d3088a3714fe40eb7f7890e476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f208c3ca047f51330e2b85e3d6018d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520309d4c15aaf7fa4f2703d72a671e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e12f7dd4c192c51f8f61b8b717fb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188b937c7d3bfaf8788b0cb4d72ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e57355ab90c099a815cdf0c028704172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76246fdca6c4153933f1bf26bbec0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4da883e8899aefe3c5db0a657263174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3d1ed7aaaade9c6f95f21c2f1edc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b72a50708b26fa8602e1a618dbdd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327694f71bdadad565995da49094796177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4492df0da207e26f3031baa0ca674178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10ba59adeba21e4ac987b933b6da8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1183e8436c508ef78fbeb3adfe9a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef9760ef73d32a3b2412e961a6713f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb242af98b12b8e7ba12f36346b535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e8df278dfdcc497dad97152a9ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6f9c3ef9768f8d0a18afaf27f803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770121fe00e213b97b70c31c75d1de38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ac905305f43442e9de134c926a4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89812331c76527ec3e0b978ae67f3d51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116f7a6055266009319b45a295c06ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fff7aa1742cba192e12ae0e33ca9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb109c96f79f05b3cce11657c7f5cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aff128bd95b067dc0f15c0aba9d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791a7a1a291fdfd9eac7bfa6074cad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7c88cae60d3b747b200c0ba3f9682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be33891834ad31fce2ea3461a11d24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1286a0b95ae96f05c160761c66046195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce9ec68f104fed24afe4cbe1a8f4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf566940abe0fc310fbacf77ebe9193197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696499a0082f01e62ed7cf76879e98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a294313b0247089b3ab6dd98c3bedc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a903ce9776d1e1499124c91ab087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4203db96327bcc326f6f6ccfae910e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675befccb3cf78fb039d5572f69955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34984dea9a3da2227e8739b93c2513f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d1ff28e5017ded25620f7662644f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b7b1a17b19e8f2f7eb42cbdbcc31c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332c3ebac66901cdcbf19e43622b4b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2c72393c39aa2707a474d1bde057207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f511a474fb7c69e2becd7e5f4c05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304cb8938d5ae338c4c29adb520d8da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d36f9628a3f313a8fbad3fa5be23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418d65f52514528deea74171910a6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672a793e190b7480c0aee205c8145b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137052d9947bcc0383e4a72733a7f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5e947dd0e133fdb5d3076f448673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23139505be5eded39b978df3c660d23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7b703e6c8611f54c66c4fff85a8e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961eb4f297a42543c44e8633c424603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488dcd4597d4b4dc1dee7261a450e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a2a806544db34c6949984a745d9d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b6db7f6afda04b7861611e0d08af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58dbcc7f727610e01cec2f76d1aa76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5f29769467df59c6f4891c6ac289b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce10ccd230e02c8c6784535dfdace223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5892b99943b71f472d0e36250d65c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970142065238298ed5c7a9967f6bb6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdfcfcae940b9d795a08036e9f75e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21d9d34d41b490a00399ba03d0d1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ce35607c4bf290050403eefd3756c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4da7515c871438d05da7acbadf5dc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e264cb7a3cf6c6d55697920a05ca0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403eaf3d0bc96f55f9b88186039b34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4b6222359cb8a6d5969cb1d7f1ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b28eced8de23d13799d56966aab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4352077539461799fab3f0fb78b6ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bbbc077621c9ea255ed0510e31dc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27f186826c8dacf284cb5a4e4b6b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0388024c082d13c1c101f0781e1b3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503be158734c945d7bf5dfbb4ada63e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da43bf79b505035b36231158d78430239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c309960bcac3bda254edee00863651240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b57d52a17b05b672c57b631e5698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c082b6256292e76fdc1e72b96060c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495cbe0b893242525dc941ed68b8c4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bc00d2b24414ab27a0d79adb18049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec72ab18d615c1b24f20f6810831b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af73906fb713db59cc43cdd47712ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7068d77634def3865e22c57a1b68b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0815db933aeab4182306c1e9962f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99b0741f5307d72c5b4d3e0fb8a2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff216cc4885a84fb2b324bd3b384b1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad598ff1dada897f9dcbe7e1f1bb33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b3ffa432858cbef2c3b184ae8a552252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b70dcfcc6aa7313a0cbe2fc741eed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6697bda4c4d91334ced923d3e09f3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd9a46fe2c443d44cf808c45f18c30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b9f1b18c33f4b43de25f8b8f6d8a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479267910a7089c62bf38eed7e637262257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d043876dd0832e621b28285fe8371258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfd702b50a9eec07050dcce1f49da0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58e5c6b2f9485eccd2f0bbc326b4da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2bcdf07ce590d26de3e6506fe8b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205f5de980cb3bbd48de49b8b4237b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2e6ab645e9d27a44fe7c0a4ed735263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb2f07a13e14246a6580574eb6bb05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc6b2405210689c02fc707f09edf62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3d8387a015799ac0b64991688c25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a60c644a99c2aca62e667203f23d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31bac0481ad0c1ac6299732002e477268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406239e4061c32cc4df037e72f57dc7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbda850c4196e8e1da9f86eb1232e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac7b131cb185deb506259b4b5a82f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd12165934966dcbc439cfd03fdaaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ea273c43d816813f6a9ae101733d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536490cac641f0bd65fa535b0688c0b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245eeea69fbf3ee489ed7ee3d46e64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c3740418e5bdb6931e8f74ee9e21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f190d6fca2dd64c81875b034d579277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f1af7c943d4bf3dbb36c5170fd05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209208883edf981c4292a5bff992801c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a1a8ac170aaee3f03f230042692c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffdae412150b17c2ff1cc2c6598c80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559a493083ea37ed3f6fd0087f4968f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903a21e0d24c79108e1744f7cf22d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b53d45b95fcb88d02f873244220b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79e86ef6d4c33b3dc30dd453463f88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4afdccaffc84548b674af7fba02d3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198bcc6e107175cb8d061961bf0e6c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc032e71da3753fd1564ccb1601c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2343e2da554fb82edfacd25ab378f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed532ad2939e07e0dfe3c46673f7b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbbe99f016a37dcc9e58aa21787f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d4f8646fc5a7cb301fc9219c7f76c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4a2fd51b8d49924f85f16378d2523293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64a2faa450c2a8e471af9e2b4229e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2555aadd59086e6f60956e871dc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fa75feaea29223b3c523fa68442a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5e088d78a503b1e85bba275ad598297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691698f1f5ff2512ab9109dfdb5d5c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb4fb42c53a1bc98cce6fb66c4eb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b80b86b4a7fa7ebfc0b3af1240b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0203c8de5229f8a47cc905c87a496301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b7e14eff77402529210debc08b08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774157aecb723fc2a1516a22ea8e3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae55074ac3f99b80909961db0afc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20511d2f69b21479141c8bbdfbcc2e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed0fdbdd4c07dc4ce000acfcbe0d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006872f3c5c8ca16ea3c4cccdcbe348307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4b6e2bfe2cd6b5a14e5b47ba42ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba42e0871fe8fa9aac5fa06e7c0f9db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b24100e4a8ba8d35c25e446f18ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0575fe000842211ebb4e2f0a6d56b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454352cfaffba6a673a691422c88b75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab219d4145be8ed3ca26577d352128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8136e5aabbda636cf9556b567963314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e231cd97d4c148cf679f1a381f26ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed10f9c749a355c3b091e575e9e1ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1b583cfb06e21099baf2839126a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b0f86b6dab4cabe86b76ed4f40b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008739bc0c7a0b69f16b80b2b82faa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd007ecd924b0fbaf9dbd061f5d94e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a438760db9d8349f86a8fc268d7e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c8e192db2106777208c38b0546422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f4c6f22d3cd55c82c195fbf4b3c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3110569382ef9a478cc7bff9d4de0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef3c6d1b3e70abad9211737f80cdf0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>