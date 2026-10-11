--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4115b1a41c0e3622d8af89cdd1a9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862a2385b9ecbef1466cad54c60f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e370afd3bce543ecb935b848873a0453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352fee292e103f3320f29c26b6d72024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb4500a2434de2b3dad6d09cfe3e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b9469fcc77ecbf6bc0abf5b3fd85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a132b5c179a9dce36c9c7da90db27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a3c9c711b5515cdf0523c9081cf1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3a3317db62035199c975d5b783c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255984dda1644c4cebd7689d0975357b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662f9e2e87f593a450eaaee9a82e83311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66784a0eaeed21c9c6f9143c30afc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f601764089e77440a60b9cec1b20d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77eb9eb8557639715b912a5bd4a7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f90de36551f613e9ee10debe2ea1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf33c52bfaa353b8d64c29d1989e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44da27637658c3f64d6d0570e730017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362708124587a08c50d84eaaa20b411018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706e9779539d29a8ff15df3645406419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec3ed0bbfdcbdf1b5026d79905adfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a456c41d0956ceda57d88e363a6c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be396a7b1e3818f556e6ba411a1accb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b94d741e03a7dd9b4bff4250cd8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a9f088291fd834ca3a46e55b9fa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283b975b337f43e6e4283ee873822c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee396ac137389cd14221632a618e1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16de088301e2b9ac3fd7e19e18bca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666326e68516d238cda6e065ac60bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6781543c7d82fc90afa9be1455b90929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4577bfe62726150bcfcea91a1e58e5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a48cf153172b4c2e53e2220bc2cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390f763c8ca29392f431ef6fba035232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cea92ea0fc9c953be9326dec70d0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96296cf7fd607f564e269285ddb7822834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330dd0d2017b60eeafb3a4ff438c1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f786c29763279c8d51a7c33c8a17f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68c5c860cc7b126bcceda56ef5367837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f68b8dbf0deb4dfbee5001a3d600438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1fefd1725708e35db3a6290bd53239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224fc4f5f74c5c9e7699ee1a2977e5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf251e0c240e8b2362b67dbc010fb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8360415253f43cb17484eb5b491c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9e6b88cdca0faebc994990de5c2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b401603a336fe0bb1ee01e4eaf40a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bb3117d3bd5f607b8ac3863fd340645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d786309fe92b0cfef3b24cafe33d0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148f8bf0b7889676930b1723defe7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af4626b77727d8bfebdd4b4512d3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71241ff28c15b193df40e98618a56c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f383201d18456dc7c68c18c0f61db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732015bc42e3de4bf9c7bd49dbf63e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ae7b184bd06fb9b42a6838b4ba4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb522c7bce3419c8fb7a4a1396d63653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592344d23f99721e99aa274283898a3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae154a16a57cce6377f2a1e632a6e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb838cbc978f46c8cca020242452c0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0dad3b01cde0622661a568bb1450557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379701ef64e31a278e124293052afb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be81793ccbc68a4cbb8c074854ac159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ce86f36cc6c4635c0a880cad95ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc25c64a950d66c371f42981cd02961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0563a7a8962fa7adeac94f2e25a90762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c950fca1e50c2eef0882b91e2fd26963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4977e5ebacbe2a6ece90fa1ea2c5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a9fe8f3e70c34b06777f382a74e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab529c51cc03e8c5f865fc177f6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003783895a02e7c1e9a2900a494b562d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff7788f440928121518863e04697b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0328dccb842fafb771bc8e3162aecd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540638645e6e0d9cfcc1cb4d3322da970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a214d4454dae9b80e4fb9c48733071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4785f1e8d180cc6162ea68898e950b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d33539a597d94aff837fea16c150873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e285355af9beecb7fa1a6a09fd409c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8523de293d7f9c3f19f1667fd33c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f3be82fa90267d3acec3245cd37a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc40d8d9c0c50bd588a20d518e6b3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7eebf15595da6cd8076b309f1411b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c4d3cd511c3de556c282119ab6df179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8adb78484d396e97b9f5bf7e416480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2b6cec9b7c14d5b9ffce5430cc9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e8ef5fb0cdb4858162d581ec341f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a8fa77747966a438c3553e52472d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6c57109a09859f909d33fd9a276384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a7d403d8d79781db7e798783ec6a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019152974a39322271da5e39ce6b6f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c1c7880eb51b89f79df9f606690b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e771fb0ae9b848b989f820268b151188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef08693697ce98ac859ad1475e8b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5ccf8695f08e06dda0d9c1069e8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae859163d7c91446fff358953927391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33857bcd77b87b69491307086035590d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed2d2dbb50a6794511d38ef8923fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb2f6221577ed63493f5df55ba14894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755ddade38408589268f37386783a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8310135ec712ef0ab5ebd5c481846ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af6977f0fab0b9d3cdad3e57d1e8da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24fb9b1bf2291dc271bf5731ba3fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c590e2b156bf793edd001480cb33f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cab38fa658df8085924c211da6d05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440fb4f0be74accd5bc6675262eaf9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842818e0b83fae52f419df502c3f24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef98d630ecb6314df490238084332f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9d3be091a235f7f2819d4d32713ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757199aff49b63d2e37e544cb53436d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0603bfbd5f97aab9d792ad38b12342106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e5b482a19d146942bd4a748eef76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023fdea4388084b03c1ec50c587dd8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4891312284df345f2368416df7e7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b80ce13c1dc13ab6795122c5324d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345904bff8576afb6b81f856c06bdc4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad85bd66e935ebfcab815ee71ddad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36fc5c90e3b0f17ad999e5ddb9d2be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5137be3033477327bc05be0832f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d48a01dc8ba8ed91beeee1e78d606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55af517e75668882809300af0ddebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c832b08bf784bb67bed64eeae404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67f629242fad7b641d7aa817d03ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89981637136b2d9195151e27e8a0f7b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5603ce03d96cd1d495c9bd04b8cd06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85d0109967ec4ea1745406e4b65dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92825c449ca397793aa442eb291a033122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fab35bbdc74b127441fbfc032fd85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492ffb2cadc1416bb290d6d389bc10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f20a09700917b63fcab9481afc23fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e101c3fe487bcbfcb5d62f9cf3adfc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdaf7b8d7e6e08c333c07bb5cf4491127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2669f81171efc79cf3d7e7a758608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a7243d1e7e7875a8179ad3186575129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b10e08cfe3d5d5c8b263010d703d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53c3ce87e4b6f07f4120d39dc3e43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b889f2eb3301964210488475b777132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1bf0b2abad17ce1d3da26eaec27ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5e05980c03e567555f11db92fa37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8b800900bd1a3423005cb04fcce4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91f6c7bd6db409cf8506bdf29e053136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc77ed1d1a91e8b57ed793c801a75f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa19125cec86e57499000470fa685a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767d05afb6ad077e49e44926be1fc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfd34f3f4fd8abdfa910079ade1b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01cbe33d309cdac1ac81b29e844a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850060161e9babb6a4c4915316196c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a07293ba9881a5ac82600df19fdef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719d9923ec0d3e7d2716b079788c1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b079f8d5c5c54782bf1af3966063b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2e14e29c1908d45d6643176e9628146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455664e34ce3d0cf9ec985115550fef5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dbb21d5bb6b55867253d08dcf898d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac51af15fd17839206ceecf39ba43f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd0f1464e502e3476cfd0212d8edee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd50ec0bdd9949c5f60fb791bc98d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0c26300f512f4a9d29eef57b7fcb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c246b37b6b75f44e6064eaeea3328b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af281ef212c216d6efe2b4d252dbae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca072d75a61d9129c916145fae6b2819155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d83503ea23588e18be64d49a49ab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573b63dda044a9cc0964d7edb96f91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e43c3401cb3855503344e92b5beb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da2f778042e18129a5b460cc9de492159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e62160394a43d5472aad42a358b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cb9f7ab2584039fac68beaef3a54c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05362d77e4003c5387c5d4cc4fc1c19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb75a03c5700db36f9cbc597f2687c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3ace18ab30d1b4dfe2a86dab1137164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403615379e8757667beda71f46265dcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb6d84eaddf4ed8e94274a8d55617166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23995afc49fa10d5c31a2494cd1c6ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87935eb7371b087eb729332653bfdce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d59ef5f05bd8e4f70b12cf5c676bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82539729c84f30ea8d438c0e2f10f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88372ffa4da9ced2f59c2eed604a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561db503a5100c2ffee64dab30f856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64626f7802023a105ba78ba34f94cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3f36df882b75809c017f000df66a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce3aaab4c7d3c3f51534a191f7722175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec4263033056e1ab76647a318a885176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720b32173f1c54e9594e656e6eed5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d881d15fa3fe8e7ea8a9cd7117578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8014d15a6ed21090f63b76809ec5ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe545604f4b73dd3eb6da6254f6354180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880cce648ac0bda2bd092be5d56f03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6989b21a82d66b4cebf38be04bf1bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1665eda56564f7a4525efa80aa01a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b412c1bdde5e8343496a25864506184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b9d7ef5805792286c61e38a32a168185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe52f53fa0aa9c40adb6e4a0810e4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d28998f6c780e59a37728e776f558187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba24fe77f0f173be71ba73e1de7b73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e5f9810808a0c0cae0013b74999f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b83a0dddfda868110c22f10b069e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3cad242cd8819c72b809ca96bc7aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c27db8659802eb2c2f0dfde6185f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ad94c4e26820b3715bc69eef88824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3010de5f738cff0c62c1844d7b4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ce27090afd7b29f76306deaa902b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea67a33801b786053d2b7ab7ddd470196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cd836e05172d5788bedfd14bc752a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada6400b8cb0959cae8e6fcda3334d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc921a92fc9ee9eba51d2da251a3ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0737f764a33a01daacbcc42b62087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ef01a09d8f1cbeef5f57cf63601e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e4061a6ed29b834245df720a6466e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e69903e6cef856427e0a75eef37fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9d4f10d8fddf7d0a7de7cf0fa4df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455ee71907d4831ca195884b2e4444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ddf6f185b5e788c34da97cad5c6f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae779a850fda8d770cf6d2d6d5c86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525916bbafe9dab2e53c9bb8c9966c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0cead78b0f93f5bfd357f71fff89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50eb3ba64dd10a43c3e304a1153f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbb2bdc9c6cd487efb1ef10b64bc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40823639d340ee195c49d40456b6a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e3d2f2ac06ca32697fdaed4536df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd8126d021359ea8be4453edbe0e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7abe3a42bcc8a9c5eeb1c9b91c8649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51d08cde4864af7ba28935e058503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ece37a81e34f0cf2fac95626ec98b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f047d76199391cdbe37388ed28a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f39fd9e7fa72dcc0bd3e47a3e26e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61afebe24c5e0aaa75145a6e43e775220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837d1efd48dfbbe4196328933ec75c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b2dd6dea2ecf7682d2d987d327550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc84132b120e0accd2a2f6d6c0cb2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbb8e0f1ece47a0077f539d704ac49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c2aa9e677741b73ba2ab73a0d91d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e5f141f7528d6d43a30d3b10f2f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69b059635354490cbe459e165c982227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05591c8649d5d44fd4e2924aa2f6ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7204004f85b34fa218b623c358d0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525b5573c3d5801922fff090d33920230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5a586fd8a5a3c28ee75ecb9a7da2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f781dfeff744bdf0d086738180925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec335d2efa7088a175437fb85a0cc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee89b25f0680f1dad5ff617726413234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1ca67a338ae44e2fdd52fce7997b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e96422a8fcb1bf2ea528c2efd488f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3fdc5a70bcb0629eaefcd9ec9dae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe240f3ba7989285216a21d075c940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d20757d3119388dd9ab9774e786e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ea29f87fda54aaeb528e3c9dc0b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae65acf9a42dbef4e4402e19ef717241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80f8a93d390a3ce73a47ce3676be2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a15dd3105657811c8521449642af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a21dff151e8ce2dc4046d4a1fb9166244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee547ec1a2b7b7382cac01d06d1525d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a50d936cbadf817de657d041b96f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6bef3631be3d6dcdf16ff969cbed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff21b2f802202750f380f61ece9f29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b302e118a910d1f33fe33b501b5bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6415712ec63c958cabe64c2effecbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debca43ca74e8dd5d48a8cf75a33a2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76899374e1a84fde5844a9822e65d727252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eac5526f6b816c922c218e2c003ac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bde65363508ecfa36d909aeb166eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e5c098a61624b84fa6ea5ffb66e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a179f651cf7d33c10b46242587e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275014160937943fedb11a17a5b31c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa91875d34a1514787bc38fbf0d73b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8a9584cf5faffbf32eb3f3d98964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9084b134038d6453d4feb4c3bfa6b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021423339d3afce3e8db229e20c9453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0a021a2ebedc887398bdb750704d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555231c8291d2d416a9181b54ffb0dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040020be5656bf60a951fd19af81a84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10a9524b088ce2304126af1c96c1a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c443e3fd5a0918f7b4db5f030471ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b7704ef8da58e506d23acf152b84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac648c164d1b54711cc47e4b29f736e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d937434a8c22b19860ee5380317de2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0831317c54a7b4d59148bc5a74c85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1430b0d3a97038135282dee99fe23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a67debb4732113c047d51e17ea6632272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5888de1870539f530d1a803d4a4ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850cb9171301a1c0569c9f5a1d0933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe4619a0a3832d17540a81e68acc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c34ad7ada65c87802b85bbaf03601276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb1440ca49fd8e557bc971eee5ebb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd068af2f2e80edfe9aef30ffdf1fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76ccf2e4b0bd72b7a81499b05ae0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d9c870979a9186cdefd5edb391ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32cd2c13cc95c0650070d4ccfcb126281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daacfb7b3299027ec2afc3762ec84b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9a5c21bfdd695fc73e4f07a1da83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e2663a38066239857c26758c5e474284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad69d9f654f6becb26ed0a9c0411d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf97f17249d22dbde671ad304bb4537286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f97afaad53b503a1079bbf927c1d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd71a085c68bd4dbcf9bea747f8d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46facfdbfed304feb6b7ace3fda218f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a77a146114b61af89c74df7e845e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338517170411418187f3af793bda9cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a082d570efb6902354729e08068f23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc415ede446112f7e8349e229d0ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a75ad2367df1fabe248c69528d40cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319b057e83c3556be91eda499a0977295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cf24793515348471e445ef08d1cd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaccd736a71cd7b3860739055c7503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543959abc6832b271ed678ad7c3d68e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccfcd7f7c69891dc34256fc2caa975299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a659841c16c5916b3b401832894e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d14b610fbe409d3cb30b8c2cad83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf449975679a8c1f5763e59a0249b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b47c7a260f9121857ea69feb6bb852303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051acc28bb6b025ae15dddbeff2ed88c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ead246a0d8ca2081e285b6cbb6d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183fe93abd647530d55344bb6b16a70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac4e90a10b25f1882ec7d0ccfc6233307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00949b0bde18342fba611a362a4abc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86faae9176625c22f52c11762aa199a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb0c23a271cd5ca7d5ade713e709e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0994293b677224c9e940bfeacd09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3d370b3a27ed3a5260beccccff21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6678f7f22e58e672032aec38ba5dc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97368110146e02a93bcd5ea23c768d7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8774620f751d35d679867babba42b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f20dfe0b8d0406d17a32d7febd5c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7198965400a18788eb43df710c578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0eac32020219014c70941857210cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb3c80a31b7e14c2bdcdb42307d8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb8af7b84f44bb124895a379cc007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde310de952b693a1658f84059c7d73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b36e18563bdc7116ff833952360b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0416f2d0a2bdf1a72efb199634cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a32a2c9eebc8d4331ce5fae7afba7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a937d9814d2856d81c82537c995d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf92a334b6b691843db006d0adcf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ffabff132a3227d48741ced56286327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1150c89ce5aa971d45688a0be9cbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbf346406af5e8ee3102b04f7b6c92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8d7231ebffdea879cf2e2438b0c32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f09f26a18647a2043b10c51d89d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a5442a595c3df464c4e33d904a50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66918bc4671c6004f9d416c5e24706333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbfc74b1cd67c33be0ce2d4cb36423334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f60859350e3c2ab07dbc0ff334c44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c7edbb0f5ba3aa6e1c8f2ecd89cab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8374762c69346445e0a99400c5d6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2181823c2e72319725894574bb072f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9cb4f13f18f3f1c6b63d7b2ba1807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27934dfc3265dbaa7d822507c09b4e46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e97ee2111648e0c7ddaa34369172c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ef7cf6b0ae1f4c0ec0a3afbf9a45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693972c0a0c0234fc44aaa631af0cfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1800121beb5c50a3eee97966cac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986117cefb5f75df820740317f15bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b2117149eb3ff57f7fa3286f46e8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b49c91dce4bb20295cd08fa216478347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23542796276756a8e6ab51222953c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5b6d5ae12c1ce9fa77f62c1c8e042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551f0313171c1e04864144883b43b943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2fbc8e61cb051715455ea9a5ab6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591fd7a99f5cdbbbe90ecbbcd131d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b168ae1c75d8304488cdbb72355c776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa89b8b76e302f744dbe868560870f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbac90354525c189e094edd77b84f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e67e221ae887738f48ccb8b924ae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102881625ba8d7e8396b9db242f56a3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf6d9c07b91fa30a74557dab2ed47611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8178b75d1498cf494e0789c117bf4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a484ab43fc2aa0e4381f7216ad7e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1efbba68c21fa7f991fdb47a682b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd2e390cf1460e89a620f59aaeaa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf16d967001f6e2f5925c964131d2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cb6a03e652eca1e41aced72303fac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271cd813717a43649689d404bdb046118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc70828d18b9b66e121a0b4ade84c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e26f1a63fc3926f98d414f71c5c4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eaad6afd4cabd42d6038e2156b26421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc53a5036d190c98a8972f52b205e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c969e0a1c88388b52cc2f4f0d53fa9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ab1a73d31afaf20cb8b9ac8bf9ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de843029552a4538e49f16ceccf6e08a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661f218ae70d681aee7b329738a1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7958f16c5a06bdba3a3e633d8aba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b881c4ca3f0b574faaad29c20c69228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4884be2786831fd6fb044a37b67ef7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be826382a444242268a5924b7e7a1ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3e21425692ec814ac8b05b1ab86f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec39a8c4fecd4e1255e1b7f6bbca8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68e5a9022b29e347facc816e6388233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4bdb1114be1e88f99272206d4df0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e6212ff78cfb9d9625d28e8d600a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda78c161c15121d333574c4e032267036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e645d8bfc6b7700c70127c540c23e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614de4dd7a16be9dab8d3f3fefa140a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0866f8a0650718f0f0eca770fdf8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470cdd5b267ddaf089b3be02f59eff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd084e268f3cf895ad5a6d51b2395e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0227842df5ff81626be85dec1c75e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023ced9f6c58a2077a13f2124c882f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bbbb88846a00bca36804fabe5a69044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df0ba0cc5b821f713b912c3611cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3181c2d6723dd6647b19bcbaecc1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512240c9af13b14953fd4f0083940e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e48434467feabc7acc409fba08b1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317b2b457e79ed104ffd0b4380402149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365dcc323140f323b2ac56fd23c856350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba723c3208f05220c7dd4471a2d1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef6b1dab5183abeff47a217fa3fcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf6278a60e65f2e29b6c87546ca6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9d4f9b56080c53830ceef92e4dc0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3f8b1850264b6954eedc8a4760e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3adb5e08992dab5776c37fb1720856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d890e0fc4ab5e3ab7ad397b3344057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bbd88baa0a000fc6f38a012903e7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011efdb8eebee91ff8ca1a9d55a66e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332454a88e0140f62b5561fc262dc21260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef38d600aa929856dcd2a6f6324afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc3af9bdec547d0e7b14ac442a68c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14d1dd2b12113c352a7d72299e05b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6dafecba69584b101725a90df620c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ca64317f07963738bdd04e43bc9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5c56c95b5662c86aa6c371e69095566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c80df20b1edb6b5fc1e791dda9f7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5797848b60ecc0ddf014ea5d02afc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2344580408fb70338824402b0f1ceb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560067f272bdc0b1b6259f6efaab895470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764e71afb09dbe17a3d251ec78019f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815ca8261c661504a1e2732877179772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af15bf85d5eba18b7a0a5599d6ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7867e19dd0a31c86456b73eebe6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b74a39f3ed1ae46bd13c3dcc7d52d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a5a164ee3fce2a52b36d27250d03c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017541d85e58a62f2477ce49de69fff877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed72a1a9534931a780bfca3d625fd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35a2b4da0129d4cbcf8249f2e8adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4b10708222145c1c4feab06e3d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40cbe6d869658da94271ec80b13b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5946b484a8b1ef0fc6d0e2b96fa86e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b38e5a9d14cfd0b1a83fa56310ec0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f428555f217b5354d9934cc7b3bd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7018e6e4d8208c0c163943d6537985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65038645d080e27ffb8ef898151e560d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e6664bda7ac36781cb2f7fdaa6ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6016a30a890055becc7b5807cf52988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bac51936c2b30782222ad18d882f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c5708ef6e049b8938aff6b3a8cd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662432f1623219cf8982900d785a4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8b9c666f2ae8cfdcaa74ee3ed4b8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6196efad539ec9203e1e17664764393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885fb54ab66487ee592f986b4c369394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6fc0b4f5d5c767a51799fae0528a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed7f740614ed7090f561e723279eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaea0aa39e9cbc962a882b7452c95997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477691f389af23ba404341817fb9d6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53050ba6b44c47b6211c91168333689599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff25ce61ee0722b49e3a548a832375100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c2ae27f8071b56e0bc42e264408bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a880025deb1d2c51ffe76ee3a81e73e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e387a93dfa44fd45682f4017f5d474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190d4d5ce907ba8dad9ec222813ae2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d4b83bc40a041bf6929a76a28c3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e28d9c2d1e64b7609452df164eb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86963148abf1c3006a6f92aed1ab11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280f1129565b013a812345a048bc89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74584e709aa272df00585537a0e51f96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1784ea84090b2a2bba668c8fcb1235110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2f4149fff62e247459b29875548a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25488364b187b76e7b2e7a76cb761cbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053873d20397b81b74fafff48cdde950113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327820258cea5fd66c7e921f7a4b29e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d46b36fb122ce3e109d28e9d4796115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a2c20dc6011edb8f9d4beba9c4db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd92796e700fb7c5fb611d18d23aff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92316c9c59fd3c678632369b0d0d862a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08cf69d4a35d01ce542ec91e8af03b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433b48788d6667aac56f961867d495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258409109170e91c354c8a637b4a1fcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861126e80faf11875d6b2d939dd435122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205bf0197631d314653cc44bf7bb585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329688976613efad052dc974cdf2d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ddcd1347c13e99e3ca510d5fba125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3a532636b50d55f70d67147adcfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6471ce807f52036e53f379b3919315127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229e08e8ed105b3f24428a8ca6823d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a84b78a5c11f820142b4b3d64cd1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce6960812bc4d9ff4220465bd528c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7f2123e295be8c4c59329815ab82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94a2236a453f85c32fec7559bb733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d39a1dcb9b912dd2a8efaf6330c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f628b31af0181a4a2ca4e1adeb01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83609244ff5ebd92d871afc0c5162d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4da0a66071cdb5a7ab3053cbdaa93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579b85f9848b8aea392982bade794a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd234b81ae8fb503a363bfc9437b2af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e686c3f9ed1185333695011eac23c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645237803c38990ed7c7d4ef23c4f6c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78109665eab0acc73adfe0f893eda580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e28844db2f504946e872e23adf61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20992dfad58c0b82508562d679dafa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0958ee7077b588613ca492b5ef2908144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cdab2f1dfb0349b20831cb86d4bbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959bbf999a65cb68ccc9831dc6ac208146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d142cd7930c7bef54b50b4a547029e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a0367c87ce3bab7fcae98b2e7cf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61a664fe2c8f2efd7794767543acc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456b78cb24718664cc0571f59635f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a68eedf6348c5d196baff7cd66a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e137da0a49b2cf79484919f4d0799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a294e6583a5e5f99cac0313c3546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b768ff16af8c249d1535ce5e80a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75191cf22aeeacfeab8abbc3fdd68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0872d5db2c6b14068d964ecbeacb13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86bc4921cf41f81127786a55fe8fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96bd1b48bf5e3a7475c95185b062c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5c236daf688b28363e11351301ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4836aea990d8eab638825a3d1e23b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0cfa61b39cdb79c5e5a63bd108f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d66722f7c21f62fb3af93a0e9b41a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6df08088a9e4db558555d09eb2eb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604020c7fa6fcbf95e7f62836ec5eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc075dfec141c001081e8cc5ef240963165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef78fc1f9d9663cfc103e0df060c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931359b35827a9a1f1f0bf5b2af2f5a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a3542940732427de58dc6ccb7c7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a3b157e34a11718adc70905cd084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf8261a32210a7ed27b8fbe90784c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9397b7601a4f326ed147b616d66d57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484118f3fd091c41632d584fa583b813172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dcf7ef9519a597ea113ffa0437296173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2525c3d7860a823c735f507de68bc45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc7649fdc626702f4b1763464cf1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27c5a0883ccb668452c901b43d47f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d29db762ee375c0d36fb58ecc579177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76932c7e44c8a717d4388e8fd4b888178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bced259444770b2c8a0cdd1e25855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ef7f9bdec0ac411752ffee64797f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d40ac6400af78e454b075877ba77f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d1bcd479f50eca89da366dbe3b3e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220318454d3f0b8ee23f21494edef53f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8433e36a086e29f70650f2454dc7ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186023b8b8aced04eec018ace28654d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4909504c3529203cf19e4c253082595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae263840a21a91fc2699268fcacb63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205a023708e91a61408fbefdb3f131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3b8c1620e204407c3b71adb5c1df9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e14dd0406150bc0f9e6a0c8ae4d8d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b39776486fa8c5e63d3f461589f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f0b5661abe74b5ebfc0fab913568e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc9323a4d64862ad44a85f4952d6cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a78d3ea9eb9d0a03e4221452d9d7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396936bb3b8856fe46a55785ea00821e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f5ffc7d9b9604fdf6f0579a99453b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77847e098064953cd25a3173da39c36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86bbf883120b16c7428bab6844ca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae758e69cc4751beab3b7a0a399aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd55a96ac9e54f5f3431a713372ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca131eefeafad6d7d7a9e739d44bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eae3951cfca12c71c244e0d1230d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b13433642060cba5f24148d01927c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0665c6fc57e7fa2bcb4a8700572c4f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06ee7d37d1145f2ef67569f206009f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6cbe4805d22bec8e4bda8a56c9ab8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc549c1bac20351d9d81d6d1d15bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d92b0007df9d940487adcb416fa67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d3476f52ec898a7b3a5a617f3339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753bd11bff8ad666b3afd5ce2263acf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28e391a7c13778b8c15151731eec1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0cc555eb0b9eeef6905e1d1173ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa3b9e4c1e059d8ac5a863f41a30a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6260a1dfd16c1edb8d844aef1ef44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e2c6cb5caf83fc4b83cb1515a176215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fee52c2d64dfe3916547c98fa8f94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b4a2abecc746a7cd2667b5b91b77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26551b738fbda6c14e1c8f98ab5f50d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ce67b86f60c91fca8bb2de12ad23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694672e720ac8ec2de5da60b6d38b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eecf914eca30b6f549052b33f1725221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df33e2f0908d7174755026cc333cc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b8569488c3013c300c5742fbc72b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344dbd092773fc6ced3c386c5a823b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6626ba54310406d75215f1ca93cfd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d37af5a7b03df8cf038d0e827e40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56a3e7ae612aa9c9c4cb65dbf0628227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c73fd1bced13a9bf049164c28588228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736501b6362a90668b5b9bd91c0af18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ba7820dd8710b26c0d5cd611a8a05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebdb023cc5cab50c839ef2383a27a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833f2c9254378e3cf88d1f42f6ce65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067caa48f71f08589b85930ae484846233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc5b9bfd255e53587190a5c23c7de7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346feb592fba9953b280db605880df5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638e59b4c62744a840ffa2ff93c3852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5286f133f1724b3b7819886ae969237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23381d3d0367b75d92e28bb73a134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621994a924386460e817c79a8aacea5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45587694b0cb98e706ceb870089ed5db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233238254ecb91eca081c748d1b3fc94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88d903652ab4dbf20103d2a1d92ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ea5715606fcac60163bfb0b5e15d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42935e96e7a1d086f27db8b7318b474244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c369ac100b1a242a9d46f2b6c7a63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890088fa30bef4078d0cca05756b2aff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f86e183eaa063bd87f8d29b8c63c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01233be248899cfa7f9a9df64a370af2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43bd569829e94e22cf375be69b37a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882f9e09af5c1fd6ccd306fe3c73ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57dfdf38c4c0892f2372b41603ac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df7a9d22251a81937999ff182bc4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9ea3e37ccd32f806eeafcf6864c05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10c4c30e0bc73ddc0f01268543854254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c3e1c386b44079f049f13a95f1013255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c969bbe5bf2888c45f5df2408eb296256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea237b18525e46de3c9a2e8e62195b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839373a9227bee11a6c48c2445e807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e47593c088b165739653ea0b708cda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19548d13105890860acad2d5009c16cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e8233a12ad992d5e43ea5625dd82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc985a14102d293d314f58157fcaf78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76926ee8b7c9acdc96a2bbe0f601de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58613adfc8d8be27480830ad6f101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a0fae01dae5a55a6e208ee6a10f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d71419c8f16a72fc511e61f393598266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef0169a77af1f43ae595c8cc7888ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceea98a85c890514c0405ea2e9ddb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d3275a522de4c8a07835fd308262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848143d27ec657c8111e6aa4931e6e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834995b8784da4c5b8dac7da8e616931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde1c73b6d33d23357394f895525277272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6d4edd3e8119cbb3d6b21f549425273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa32c7237bad4b843e748ed8f1fee9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e253f4ada9ab04f1bb146c46a678275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de948bffbe5ca7a89b693cb1b4d5fb17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cac946e6271f5123c8a0c4bc80011277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869f4955889bb1f4ed0a149238fbd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347738895a661bda514669b3b0f56a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a56142df7d7453a010ad644be0bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a1de3d8b88e9b3290bcee2012602281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78de2706799d4dbd725cf7bf6603d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba2ec2eee5222b7c16d540eb6252e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c5e6aaea269b9d70f42df7b029482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2cd0a7dace18e3862a537eba76cd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f945550433f88a60f8fd1372ca76b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71166008da25507f5f93c099086286287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d23d62b0ad5367ba7296ff7e714e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d830c80ad03887acae9f403c98b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1de0278fd0804ff101c20e8b411d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32490c4f250eb0b8259e17d8ffbfb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd724462487d952c49b4d2f529923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea705a8c4ac804935c76d79e30787bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413813a01bc71ec5248536ea320528294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b45724f96813416de1688ed255f95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8362d33d4f24f5fc99ed1ff78d9902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc84048807922b488237de21f13ff8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13922abfb950ece725fcc1fd9aa65a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d764e6e3716b15916b068d3253c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b046b7854cb01d646d8cbfe25d87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e37c38cd699ea02f9926b050e971d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa018b9d3c97fa9a978ff934f5d262302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971513f1b190bd1b6396f1d7f2bb5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33309e44708c35d8238ade300184b6a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9f6b7cdc273a77542702a2b41c3c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154d53e3d1876b2f6b13a2ba77416d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c63340d8f8afae4866dca22a35cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b7dfb1f4a62b1ad802cda714076d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925f4267ca0846d0ec3e72cbd2184b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4ea50c3878a9b343ede8673299392310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc44c77d62235dc30c4b1e9ed8069311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4248d64d05247bdba9be2b610b32f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd5cd7e13069fe0cbe4c48cf38eeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1534bf5f29b583e380047de0fcdde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76b0f0147418e2782f207c1b5676a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cf008069bc322fcf2d6184ff14d18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdabf9c71ad00f8de5faad01d5f73b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c534547ca2ed3c1217a3c754a391ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5225ebcaee3c29d0b54930dfbbbf49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc3bab25c176e6bc84f6fd5466067320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc670ddaea94f281405b79e7dc038321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc148925ca48135dfcaa8ee218d434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb66e5b3eaf7f259d274ed9a070ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e3ec9f7f9218bc4b81a07a6554ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe6e8d268eae143e4f324efc1b5b8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>