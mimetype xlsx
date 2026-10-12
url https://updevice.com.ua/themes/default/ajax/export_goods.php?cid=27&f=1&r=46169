--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d323f550786b4cd2b52563ce9cf911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf447cb77c5bfe92e896385f212cbb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a88858052c49b01be0be9ac954c1053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb419ade81ffb5121b84684ddc53b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51928f604c3fa4e5893f3f7b717af765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf004b8c9b1dde8c76a70de8fc7b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff98c7b6c64c72ceeb07cd6e657dbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f44451f342cb6ec4b73e77d89b80c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec705ab761a80744b3acd5e5837c0b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b2a6152774e9bbb550fd791cbe5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ce5b407b5389b8b87b8d78b39a0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f463c53aedda3c0f27f185433012ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb579cd1e2abe83e63559a7bad2f6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec5aade9e94ca6a4771387e7ef26d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12d0de58fb438cd7d0784fc0d1355315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc6b807d847e832c9ffa2524c2659b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48083f79bba08aaa98596e026d61bbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d288a5b3cbac9519722e388232ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d86314e6538b7e7b54b72d16879ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5b189ed912993ab4641dbd53701f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c94dbf080c4090dca14e2acdd515221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b79ab869cfbb2224f37f8d2079708a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68002cfcd90489680c652d8b3cadd6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fbf7adfe5d55d8f7ce3c710519c5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316764d39e1711811d802ab3d1f8a9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d8e0b00781564194355382ffdbf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e30172bc97a7de20442178bbba16727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32198c72eac9d2d53da47c0a489b17cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b72cca50528d8f990163aea2184a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16863d28ed1083eff02decf0d2b3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ccafe61229a6be6bdf3e0aafca42231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c286faf1fcfb2d66e169329c006995f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d6a1ebc22abdf3b082fee9805c03433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5999bc487ddc12035cb260d6cd1cf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ecc98b6e48eb700f64e9ee64526135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750bfb054e9d0ba0d4147cbb6414d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767fbd2adc4c4f690e2bc730c56cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510979c8ad68ed96ce067b68cb9672538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803b200c5c3b71b9afc71c177f6fdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e381040d8102c65ea2ea5c700b2fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154c240efd0610181c1a9531d5fdda541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a20b43e00d8f972cee7c296c1d04042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06fcfe30352e82004f6c276948d63f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df8a18007885bb3cc5320a6059176f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e135df9a7e32baca7316ccec1be659645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13862d27731f252a6c97a8f9f9626fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369038dff2e3dfd32323fdca5a1dcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecf74871d671e6e04f3c9683500d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b895f545bfc0619963fa43efebf3af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d4058afc57f2195f8d94387b00ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e582b4adbfdb45a56270bbcc76b2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad42220d68e267b50f6a5216d95761752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478612cde4212bbc48499743757fdad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509508c8f161b2218443e5194355f8d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04184bb166e9675bcb093fc1b5489c1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebb77749996a650256855b6279b4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567bfc6ce9aff934b2d71ad3c7b55557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe71422a8482518479cf87cc6203b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c7d43dd56a035599515acc7f621b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca6e98844a01d05be7f4c54d3567f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc034566ddc4934425aa5267b9119461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1bdd84501e425be51fb82187b2f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ebc7dde8826c520d1bf1f50adb9aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267e8d98629a6d14d14db92dd333e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c1f1dd2576a3a4183edb9a1819d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd26d79a19a84909cacbe6e91c981966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79ab7213abc31f0ad6321409b94b0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38575a5e6fc1f11a137e7c3c2e79a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750023918d45f7853ee2e300dbd66b7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc78ea34b3b63fd131d2de5f2b6c1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c64de1de12635e426d4e6ce2556f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac323e3527cd3cd99ef5273e1507b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc2ec79821be372a2f7075294d90373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba48f5c283feaaf67dcf2ec4977f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be5649f06c0d2bce9e2f8de07c58d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de056bc4ca3621b9fa68edfa7ab483276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1351d8157c9a89eef286ac640dc5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad428d419c17630113ba730080c25778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e72df6e4c56382fe54f7448a931579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058129edd3cc461a66af46ea97d03c6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36c9f3f08c12035573c0371a3455a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6839986ea3a67f9751144a9dee2d03882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b11d3b3913bb3ffed6fdb950be4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f18b2c9b78181a5a9e08f7d73886884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a2918b96d8055e86ea99d4afea89e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea948103f196cd5d13f6973f0eebe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25668b8343ed2ca34f3de23568439ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5e28b215adc2ca73ef02b57623fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b36191e7c36c8b41f9d8b7e7fa08b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4231cf61b935fd718574700496549d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac3ce627869aac123d5c3ac9ff93291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a63838e977a9677ab4342a5872e94592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cbf4bb38f888eafb6fb69166d0b5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a85dcd21772cbb7b389450795ef7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51103ccb7aa93c764b3017573bf1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c856f1f240903bf9f1650f3a701b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99393eebf16093a6436335c844e430fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b08aeecfb95af4440adae62902d2eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd07327be2a4b9e37e4064af1bc2a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9085724217cf4b0f1c8c967ee322cd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cccd27637e41762ca00b2161197c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6326cb230925058ceeb3c9feac56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414cffeb2e492998111ebc72f90102103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66ba9776555629743f28b2f6e691f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ced0a4b3f232e89059aee55a512f30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b60584879e93b2a841d2990b1796d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c23fa0613338832c5c9a4bbb14727107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068e7d74b7f700718df4d2016b6e6a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f501fa9ddd37f9259df04064daa58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098da05f7dd5a3aad703b7ffb3c0a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d928225f201a442a7194d1343007a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c120c7c3ed1ea31da572e6ef18ca8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e22d44458a718c9d2f81196ff36ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690350eb04da4cd894c0459c2b88b418114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ea813924d331a36e23c9738bfe62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ee8346809e51c697c79aeefd8b45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6891c31985160cb4568ccf5b0223437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e8021a88b1148672281527cd8efa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0543e52d41ebbbb04ddf4e1c85633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02426b774c8328e7b4f3c03e8fb51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035104b9e09180aa777d1d4f6583d6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2665df4cc2302bf612a3e46b7f1a2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548339d88fd65c393b7b20697cfb7539123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e625440652c656239c7149e1533d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5277b9d1277a7b319416698eed75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa12af547ba3c6bb6036da29a6824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8841c096eacb292317c039c5331dfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238db599ce61bab314e720ac67e3e10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e7879cbd488abbbf8d795b44cc5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daaa6ab66901fd559dd0ba0ac29ff6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ea5e6a2cc23e30c764d3f6bbb5ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ca5bb9df63f10ec2af4c38c04e44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8785a9d4004f15b40ccf452f66a1621133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd9ea0e217892ae9b402c1cabe24d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359adafe378b63d16f153ef0eb12db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326ab96a21a5f1f79a1337c86cbd16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c16765a4ea60dbbc42aca1f4d6af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f9946b6e15121203344d7362ee26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c840a87527f75e39ebb73b9a8c42c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c4a80a4ebb2472108cc61cb61dbe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d38fdedffc4b5cd98a0aa4db2cf0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1884c89ef989315376ae3d5ca6dfca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a1b0ca6c8a11677d3347ad78be69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cf97e06aa3f4cd5738cffb7f87218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772307d72582205c049d4e5396c0ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24171d767ee1756aaa7fe7a2ed2dc2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eddcda758fc075a2c0cf610376c889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dba84d9ffff59a9bea51ba10d6941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cc1856280a2efe1101954e3a5d31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec109e8aebd595a8e85bec09b0930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c391682e511cd33fe63c437a496b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69c48b56e01a3b66f7ea26ec0f73a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bbacba330d3e8521b219d33600c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ba66cf6f98a3370c5b443f0767d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f00e5d54a0cc3d3d74069e11dc89e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463e92c2e96327fd2c3ba907b9555b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce229c1067ec672485a9736e4bfc15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34107feccb6d2651611ce1778b993158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71347fb6f820bfbb561865458ff6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461ada5a26dfd2cd34a08216eecb22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a3ec8e9dd2628c2e6d0831ebd393161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47376bae1e324530ca2477da5ae473162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6a8c7036810a8b53f318cbf62467163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfa1e25b76f0dc73bcdda562648f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ccd52ae21c2473eb72effe6958894165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa437dd5535c6516e130beec41d128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97506d3ce7b1a0e899e6a0e5eab855fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5157036bf0f0870b9b59e34d5fa5569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a547415af7ea0f5b7fa4667fc1ec3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b37e5a2fb23b27724fab6a3331935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baafee80db9c2f0375eba8724b646c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba9da77bd04a0df2170abfcffb16a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89a475b6033f5ebe39f3638317f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e36e270e7d8c984b8c213ff01696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d4da550dc851576544e2b1bee49c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c971ced99b2246ac9d9008a185d6ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31240133182e378665dd81e037b694e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce969ce7b65736090b550e935cbb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259488b608d22e731fc8b1e2f93eb64b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7b8dd315ba8908c03209a96a81b3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf539dca621e86be5e86da0a999c78d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affca48c21f538fe23ca404c4644201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f7391e96287721a9a3116136789bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeaf21fd4ed38fb526d4dd88c8076e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472c27cf620ba98cc8cd010f5423b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f3a08274262a38d6c011e2bba178186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235330b6a779329d6501fa5ec788bb6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc7aa677fcdac813cfb4bdb93bd33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea5de548247d6bb3c41ff6ce479a65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb79e899c72fa164131a8c30789451190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157370f3735df596bdd572fbd04d3e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3592024d9df2148756110f7da1038ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e5fed8d7971edf544d41da740603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e52d7db082388d1d055eb85e9b698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb6d0f7942fc893d228a2034efc0b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd4c0fae65d8829d91469b3991373d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac00145fe0b8553566b8472525858197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c16cdd9c40670518023bddb60ebc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f44a8ffa8af7c47c25cdd0947e861199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a886b12273c5183bb24294411070200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c5ec380381a43fcc088840e80940201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb7650308c7eea2830404a4e07261c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977268bfeae96de0e760f563c498545203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564cb5f86ea172d22424524b227692c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832f1eb4ac3b99a2c06a84cc8551b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1673f271d0d21d6accbe6f4f98f6c21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091911d81fe5956f9aa8b7f1ff3f89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c11a5d1d94897a953bc5c3f055b309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553e25b73a83ef2e4bb936efaf4104209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d91224a84fc5ef6909809131f6076210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c762194579ea75b24fe5f447f6a2a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd1c7fc0013673bc2ce36c2bee1069212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9ae42e99e7a03d24d71454e52ab7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a2c4626242f728e93962a4c5105c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce059360f6254ccfbc291c21be5c04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80565b249610cd32ec9c711f7f100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d9cf9e258c344de7da0f4d2b345a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58c81a0b9ecfb29b20340e65d40e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb7da095f1c40e817d8744acc81fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e62e2ac9c8946ee497514a2bb9a08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446d37dccabaee619150e0aaa053d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126bd6e4fa4f0aad332869946b6b98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d271f379f7681013eee3beeb88eff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a3f946e5bbfde4f61dd1278a08c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da879bdc7c6a8e9fe671e917dfba80c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c023e8689a51512284ffabeac8e5c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92761a1ffe8607bfdc788be5a001c6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d508d0006246528818a80404ff8b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee95c51dfb4985553f820bfa5ee195229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c40b2262cdacf72933e4bb5367066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325120b49ed30134b11f2b7258ae06ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e94ff9cbff6630f313c3cfe1a996232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda2c5238841000723b3f3fa2f85b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e4add0e8a31ebd7f3be6988a9dff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf030818603de8f540073d055668c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0bbeff9b6f0129b5d3089b48255a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f23de3cf9a5ff26679f90a56a5330237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ae143c143c7820d54cf3edd6e78e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c72c81e3493eaef5c19994605686239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321a7b95414a4932e8b3630ad0562b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d07322e16700cb3f54481bae2982d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a370f17647e021a5a3ebd12f3f85e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a6b4a6055fcd7162d5be38a2bffa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0442562a9cfdf35efbaea98aeb289e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a65c105987512518d22f16bf79e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913660ef22381991aa0c002c871f08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f00f94299bc9bdd556643b790225a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dbd0f3650ee45da83fa0c8262c72f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db452db88f9e953d5ac16d15e18726b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadc4bb66d4fa578e1cc84cc9bfeef8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3815e4c16598f66b4917b14f30100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03f9ba4314591bf9c8d0fae135caaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee584cf7f042aee8fcda03239a988253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e7a69f7df4146c84721ef5fbf3b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2cfc95d2e502e5f8fcdc756a550db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d991f01a0cb480fb4ce0abad53aa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff81cdb431a2d2322e47547e83754257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a0094db271adbe716bf3e3c3762c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca4f183b24be2925075ee06a054ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cedd835b5d06fd064aa34f27876fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5699ff83f9ba3609f7ad3f9d9145a68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075dca6d863b4a2d6b9b83ce24bb44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb32a67b681a26e02ffaeaca91f482b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cf0930b86be023ae7500f494ec22a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba07fad61b24467ca03210f7c84b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710c404e893ac74b8a6557ff7326e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bbf2061b5997c9da453ae5c105897267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284fbb9e67cffc7d3b827d70e6cafc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00dbfa53c45f36a04766caeab2d391269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66c96f30455562ce81ffc772a7768270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f801ba541a33e218442424339a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58edd87dbdd125cf87a8ffea419b449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f68c82272aec3526247d8e88ef4ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8213c23f48cf649f1944168dc9045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3e0cf4de33256b70a5738069fd48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab23a38360f872b2ffb662ae33618276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e9895be71cb8639c9d9b1d2f9bf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1645a2b1adca3854dad3867973dfef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921c57a82bc1e33c2703f6252188aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d15075ccfd6542e89b921ab396b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fdafa819c90bd63abdcc6858b487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd627133831257affe77de6d31258a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e54577f84f7b79aa9884a0c7f0ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ecdf4df6e153e25a9e74ed728664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d8af35cfb709e59a3562d46ab697285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f615994b43a9e05b33e12cbc0f703d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b11c263f0a6e41b641108b1065404287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983573edb41f5092a039fc0087b4286288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee7b9edda1ee1ae4ff8e8ca217c4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a6fd5ebf0e7920f625a6505b729b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6f679829f41d545968861efaed16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8180116254bf967b920752d10c5c6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e28df863e05fc9b8b73090570f1fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206643dbdcaaf7624d714a4eb536dbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6bf8c7daf30c026fd95889c720280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10f7fa45c85a7343250f2e254414a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6002d669bd07ec24bac81c7f3aabad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef96b07127caef78fda2c911c8894e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ad7879f4490645165df370a230a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060942ca3a23bc7742b7e79cf252c34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4614a13ac08ad3b1d5d1d712cdd08c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60a319b1a7485c7fdcdab4eec14b17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fea67c4c2e58f9190caf46a57d4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5bc89a698dd6628582f4ea7c72abb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19624801a1b53520d935edb036dba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03678cf7a1cd43886290a8a0de686306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc50651ce349614b37a677fe55f11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a23aa746dc98ca3d69104e9fe2c7ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca02395fc02b8f2805165dc43cfed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0ee6b129adcde7aae59cba56c7b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516991c9b80bbc4f71b620b05de4bd16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33f3f9346a7c0b66b6e49d5ced5a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e2efee54bd283cd66bf1bd0c419e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f623fcb5bf19b3861446e87b6f280314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb389d0e0fff2c2f7f816f9b936da883315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8034eba1c6e4266a54cae41617a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d611546819c7fdd3a84551f556303317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cddf058fa40af7f7cba81a08a6035318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1fb669d4c22ab94033105fe2ac94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b89a747a0af7c822e75accf67a623320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d78a074fff6090586c755056e6ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ef25c0506facf152d08051a6e528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3b23e333bc403b199cacfe91447f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168f2a62d566f4849f6928270fc10c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1e054b9e7bdf66f2587fde50a601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b4a2073e42650b3e401a216356bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339b62907cb1831c98eb858e548d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f94105034b2e87cc9feb1814191f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33d373d1517f1f2d0f2e2300b46b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18878c42003d1d2355a4e6af07017d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371b650eec6f10cc76035557f8a148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a217c01bef73800f79043bdb65e94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8467a0fc6729e1f4381e8ea068285333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9412dffadd90539b8e6e8d659ca905334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1698abad8b5a512067670bd15c74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2994d69ea590ef9129918eb435626336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736021c86e7347f2ae0aa07e781eb3b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54f96817cd9dcd884bc839a489d40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480dbc06b0b122ff74c9419009b2e14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fb94c9f0502b72b12ede48a36264b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcce21b28316028944de1eb87f4085341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562809c3973fee89b913b39c4f6a041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b902b44372b08dd47853b16622cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87aa0a42f1f66de56f579911051ec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3c9ee2ec044d50a6adb15cd24283c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4230dcec8f88cf954b44f8477e705346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff6b7a6dcf502cca808aad6fa56b7347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620fcb78358f4e702b6251197fb5dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff48e9293c8c9f0d47faa38014ab0542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d3dd2e65a051044dda19300d53ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ef5c6b5dbb71560dd9c308fd13de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1104fd797039215cb1e3d929cf74875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029e1f7abdd58f6b026a1451334d1036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1fa9a2f3d7e7b57ea0ae58ee9d657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960183bf1460891e1b0644b871fa80b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23bec01d539a9925250e0b100391b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc76f7c4f70655d862e29bf21ac8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c4b70e71768212d879eac8875b3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864451cd11ddd50febe60f2cc210b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dee8152128435d761e0316cd9197613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f97d44eeefdd56e7bafff7206a77114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5544c02b7996c940a19332ff69e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b149c361337e719e386bc94758740016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fe1ccd6d0ee63dae4b137fa5e10a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57155e1646ad446e73dfd43471a73fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec15bf1dbf49ad3b78c8a94687446319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fa2db867808be437fab434b229bb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3293f7aa62784ffaf1e0b3aa0a7f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e0580bd6af438d478956bfe69ee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e37c18c3f46490c364eb7787aabc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7291a64ecd98f1b5e6a13020762a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6403ee52b7d53ce0ce366f67e6146b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f84f579403de5485ff53f2be9f45b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5eff4b074fc88cf494a76b7bc14027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428c1459234b7d18cfdcf304836d3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49acfdca0e53a826197319ce971c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60003c31c38d63bf7eb4b00c02a634130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1cbcc3523207a2ee314dc1bf500231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698cde83ca8fee0fa66027fa4b21a3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e88a8e880ea9953df8ee4d363822733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d8cd32dbf9ae3182d0d0b38f1dc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c91daffd8c27355800b3c28592c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b6c6ba34304499f18fc31ad96bee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b87194c5f98c820751cef860a093e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2344b2d0493c8710db3aa52e0bc97138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91b12c932479ecfdc0e2c52e7407339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298c320cb3950ed1b70a13080bdd5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22dca21262d874d74fc144b24c1ee841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344562ebb79e52db4c2c97bff7d2e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6997195753253401b843f1525bec9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4b1cbb5db70f92a3ef9d937151b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200db8d631f76b5a11a6690898a145745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d61063afbc0c2e50b85afae6e9dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a97d5f8d1d89a49112dd6339e83747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa060eccf6fe82caa533ba3b0337e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1fa23b276176707dcb7d5465a97b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a57bf7759b1d1c17a12c8b76139f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048f16191687ffa87d40066ff1c706a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a444919cefe67b4307ed030b620d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc6207d04bd837b7bc2ea0672966053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ba79ef32227c8b27dff0d233482d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e5c5536ef26dcb25c6f63c2fbb4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b4d492809106b5bc0f9ccb6d508056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a9033c92ab8e4e28161f9c6e34a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27ebabfa4674b8e21ee70c7ba95f4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dbc1c107f72c19fa8041272a4cf7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80569ce1fe8274b5b89150fd22121060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc87842906093ff1b395dd91746b19e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5d4f42f8ae9a0a4de5f754bb719962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3b63a6bd2a1600d44e6efd0256a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd024604a7fdbd9bbd28f4c94ee105f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c538001e3cb469fbc9ffa1212f887465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446b8350bb66c4699388c979d712e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b4379d8f4c40e7b07db85ccd600b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431fd0c55fe0544bea5fe49e828cdaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17a5a8f38c4108098149a9d80cc3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31082cbc241f2cdfd5b1a0d148e20170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e409fb017be4c0e95fcedbe306368b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e8634479400e5143a5d155241b0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e94467e12364fcb4ffef62778cfbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14d51d45dd17da55d9f5c2519e6b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625bb220db7ed72b64fad9fef0248a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d951871d9832894007668036d4ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3616da5f741fdb3835353633d927077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77fbd294671bd9e3bbaf435fe1f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66063b4d2639889f508dd5a648d30b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452bf0194213f68685183a5109d95fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c317209eb3a14d8812e524cd80b3a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378127ef5055e4a651a02e5365bcbbf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19493294e263654f08ddc3fe58fdf85583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12685267c79ff8c388369c0e872de184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062dc23ab32be33285c476117fde9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60dae0766461957857c801e97d15b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710cb89179209cefe4f6e516d9b7c0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae9c7a31736374001dfcbad93bee788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ec44072dd518384eac44b4a0d58389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a9a52c270784966db144c26a43e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d745cb1044b53259161bbdc5699a0fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376c93fbb8f89460448aaf0741a15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b212f01b1c4c92cbc3d02e0c52a99493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33f70358ba7933b44a20d2c036f8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb96aa220e91cb8416e989f8a7b87895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a7faa82af6633ba091daa52cb6ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061cfb23e19dced1ee09179395b6d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd9a715d180153dd6daef634d206c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bcbde17e31362b0bf28e9058d21b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc3be529cf64f423897d1404e1bd26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266db11039c5a0dccd287373eeb6867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af25135227bf112cfba5e4e792befaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efd082f4b72212169a73aa709e8f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e758e86f51fa276e21fd98b414fa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea88c44911fb26c23c49ff7bd87948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552b4274b3adf9203b7bcd35a866e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4194c6070ec1dc9b6fde2d14131fe2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2f85115250b939a6be57b5fc69c7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3828a145511a5b1a3ba95023ef92b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4b1fd255a0dcfd9dc62bbdf598a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2834e11c41b73ee3ae0f15a4829a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7804e1d1f1629859581f62bcdcd7b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2da1b18b59e5f25d9efb5f40c19a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2fb92382b7f75b5b42f7e3899364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33314c14471660250195b04552ad4084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938627c5a5869bfe69f797e46c3b4d6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58289dbf112f0107636549cc72c5093117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e238e1fbd6c505cd65b499c6baa44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef08906cc38fb9a7c462864721062c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d45a27b18f749a69b34e0125a704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025596182b3d82b3b95608d3c810bba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aeaea6fcc1e7697b1c0cced5f162d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a69699d24e8c6f1406aa37a2c2f77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beda22f5d36564f530fab3df8cadf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0093bf7f7f026eb507697a86b962125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2813e1e39df0f0a6fbabf556cc8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320bfaa6e3a93dfd081a426bfad3c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354294a2b3d08063777536bd8bdd19d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e57b7d4f8a52476a0c2ac4356590129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d4a6905d9c874890dc55b4c07104130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd27b11887c9225ca6480c27bbd3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712450e61e5e5d52aa7ab03189d87204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14674f43e7269d845fa1489c8cd07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b204c4ee67e42bec71d56b38c3866f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c93bfee283d8f64481ee59e777bf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54781a747e04d111c0728673da579136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607966d5309bdbb9957d12581041de9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2774d68a628d813a8b4558ca945c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eeff0f0283e065abc7c8acf3bf334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290363b961969db744b6e014ad5384f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4b3b6b4aada79408d559e6f2ca9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f4467882fecc9583fccc84240ac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147793ad3c8f00458cded9b4930501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a118b1d0b379b6f9994abadf2e1ae6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221910306337a731b2af023ad9cb7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1605162e4e2c80d2aa795fa9a614ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c97480207546b51771c91c183bc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec97204fdcdf3905ad4fe610160a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca4d010172dbb8abc6e00e6769858149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6bdf12060319307b2a701ed653e99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7afe268d22b98786c0aa1bbb1b45da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b333b60f441a1501ac46622cf763b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b7f6c740ab4333177a67b1da7697153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fdda7fe7f6bb63021d76e080f0e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f967e5944fc8d26cd10b479f7a3eef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b829b751b10711359935d9ac40e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a9e9d6d413d49c24c62328ddfb2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b9bdacd2a34a8eaf6ad9ab307c8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de373eb44260a379a8adac94ad5d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfca3be131e6e3702c2a8b153e6546160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b3e7e2a9dccdc1015c5978edfe9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310c93821a0867ae5a259c39935b4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80bfb829b6cf364eb17391c7acaf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53000db6c8214e468a65fc014e0db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b8bb9da1ea687225c50c138a5c40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf257036c73ae67f388469dd248fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d68a73e0fbe5ee2f32c354829fd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d56c9a89907a031f5f3214d0ecc2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904d4e5ac48c6ca71e2160d8348ea6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce866e1fbaf25ee3e3fa70b8b64f7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0b9b6b514db6738f3b70445784b5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ed0b1558ad85475c3482de916cdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e78c48d7128bec2ee73e4420ec18f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba46d3760a0f1fa9f0ab0adc014ee1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bccae66b9d8cced2a8b143d91d2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd349473072fbae2a46a662cdf120d01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a65294b9d2364221a2df4d1aa88f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910bf5ab8476fc40bfda732b57e9019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4d735b6bb84afc35f61341cf03c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627800940267e69c37854fbd1b5651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9abfcd371a88c42d5304df0d87f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbf7ae210a7a45c1c4a6dad4906ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5a67ea736c4c982517c228a5be4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc9507bdde61d2e60481f082381d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408299bec56893a9cda5c569fd18559185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63066b84e51c52fbfcb90a22962083c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad3e5c532ebbb36e172de07c72def187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569712389dd3a2d37268322de55b63d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68095b58d61efc5809b7060a501ad307189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c5f66f788deb38caab994022d18a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b3f8b7aa309a73c99109617a7791191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5108d7cfa3b811cdd4fe60af9c1b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d771f479f1d6a546eb5faf37465924193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9f08f234835e2ab2c9ccd00364fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518bd90558f0f148e3191159116247d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8cb7cab68b7728a39248b1d9e43a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb4c0ed2583aa556a213a760979a1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df740654b10e237396df76ca35655e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47897a90e5b2dbe570f7d956d6da75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eaebee474ee31a04377a68eabe31b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea682d4da2c505f9149df16383253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa47750afcba2c7dbcc479bd63bfdea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392a29112ce4a2359ed75d8bcb2cfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96165e482601f11d19efbce340f163d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57298fe55677f949a592c8c0917c8071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab03e940ca63a301f32dd5b7bf46f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3059d5b5fe9ac52cfebaa2461abcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9553f59400db513db715d93d41e8c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76d6928562c8008bc0aee3d61ae08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea75576d91c19464638fd24d773f5b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aabb33e432ebe4f6a4a4e61ce31de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf086bc2b8470ad1e133dd8287696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61f5b0d05cb90ab014e383d5dc697213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6342f8adf1ffdac88720954b28b07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715bc224dd7d458f17a487b93842d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b63d3c3371cc281c231966bf23bc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7d864f8285233bf7f83c95db6828217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751a354a693f2356fbf976f555b586218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35036b94aeb340737aeafe45c902468219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead5fabb03091b32efcfb55e6ac0d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d692cf9b99e7bae82d0f449e1a3571221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba17765018910b3d29d42a9485f5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848177fb6d981c825249f44792f0a4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7b0d411f3bb581028fe7c7b6cffe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd01b1d20bb9e918dfd47b2857d3fbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa74999e8744176e4ac6b8fbb207e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c4cc0a7a28e9bc63f88501e17f63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83995aa28c4ce93c4a97b0fbffb262d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3daaab4bb0c87e57713fea78aee2d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4669523734c48d31a8eb5e3b1e623a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b308be011b69cfa3eb5fe8ffcf58c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d8824b46ec421b3236608f362641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f120236fe7d468f6645b9b9114060a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa7122ff0c4a26f753fd80876f3f07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753bea11c6c594f642f7434280bd4f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159083d9ebb1b32e0b16dffd6f0bb564236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc872bb1de4327ed6dd18f7104e5349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72925eab270594340f7471d629412238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5b2f33fccc5d0999edcac516b93b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f293138229d85b976d2e244facf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166aad313fae7f536cec6c96361cf32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08509f83ddf1d006ff3cf8fac2c3d1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba214cb110d9b70c1915cae2749a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306413722e482e3867a1d188b51821a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265378f6dccc1eb78cf76a3cf1f4845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8cf84fbafb69115e1328c8c3c1e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed788492de6fc60b606a66e621c99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb1ca8a15c74c5ab04044b5f9a537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cbf4db8c1cb1eab185a5e74706aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53025e7d36414317101c491a22ab37c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae43025f4c24712fdc0ee232bd7ff5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841e51ffcc7d0af83ad80adb49fad4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5a2fa265d1220b5ea83cf892367e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06600c0c4a2675aa807b33c964d44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525893ba5fbfd20b53c6bc0a799ef831255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50bc01590ef980e964908d671a3e15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5530c51cdc4d13e0e5ff3675386a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fdff37d27961a484b667bbe2c72d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d730edf999b5b7f6615772e2f8403259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5242265ed65ca05610da1e94def4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f06bb632fe202d1cf37a2cde470026261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ebdd5b8914ab914dd4b6d62f65b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f5193a55c52b734ea9230c58c71e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ca4a360fff517facd6b97054b7f6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022adf397840a39941bcca2fa4c81eeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62903ccc7b09cd477ec96fd6d681c3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfcb9f1c279172b2d157719c7e8b78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e5c237cf5e0c9c5db96ae5f659c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ebaf63147a6f6145a29fe1e25f634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a610e06ba14be5c45d5c410e4ac86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a2995baeac65b125ccf15f418e69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b0df85f37dc75d354ed5c2a1a649272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ea49ce9295ec1f679b0ed803157b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697720ff9304fae78d39c15a6fd6014274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646cbba79ee155eca410c215b0f4ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fc28a97e477e4bc647840e0ffbed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf603c9e3d1fc0c527bdd7c04a9f0df9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2fefc9a3f57c8076a76cacda6d6bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15d5593822e3bf3d3d0cc5f54ef39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230acd0822144c166f52e0d2d3445028280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187558fb2f1b4be93a7522d374eefdc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75174b3377d95c2df92ddbc7dd9a45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac898213676037a68ca29f146cd7683283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9376e89e0c125457370bc6b3945cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8af36eeb4e33e64d675ac89fcac43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26111e22a40269f967079a747e09d30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a73f30bb0db363d183c37f433865287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabc0dbec13586b30755a9d53a7b703288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccef8e4f232cef7e1179ce34c6ffe0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcb9a8199a07609bc934ec76a5dcaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5110d6e0e181b7d62b3e8463709de2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc777b1f89eabfaff884395cbbdad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892889933a8f45838dfd6ab3b94023293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2175ea5a3921f7657776e6bb7bca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b3d96860b082083f7ec5b12c53a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d62c519971978128998ef4c57eeb27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3548ca3f0276774987ebbae9891331297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90ff2b7065f706e07f907e1c37a83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ed4bb641487599477cc2e6530ba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea175082bb08b5cbc8f16ffea989ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510f85057765ceff19bad4d342b64d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a2b09d34f9d6f931ce8999d283f32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3729be87b1f99bd05a8be16be37b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370dea1f49b2169b455ecb8df96f41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4213abc007fcf7f102b05fa571ec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce408087473412ba2e02a230a31d21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab99adabcbe6548d2789d27e22283f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355974b19c3205baa5e477e690ea89be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e2adf5fd008b63549d5852636ff88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f113f35c6e7f9626c06967788277a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594ed4131deeb370da84b319b0ab8f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed759b2eed92dd9861e09173581ab35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b48bcb3ca137eff8e11c9730828b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434896932fb594c0d3cd8580303dd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f53208e94f60a3585902115eb04a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191db3730a55f1e65dc4fc2ec1431e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b45d0ef3ef11367cf210351335d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c3475d9536b4a049a845051e94b8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920674730927ef5b7cd7623196dcfd33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601c0cff17cd8760b6c7c4f97681e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f53303485dd12cae4043d68efcfca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437a3c4d810829f16a16860c105243322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd643473c5fe01a728fb50eb4ddaeef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826753ddd6bad01de098392fc2fdce3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94dbde683d1f2ef45dbb2f7c72f796325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>