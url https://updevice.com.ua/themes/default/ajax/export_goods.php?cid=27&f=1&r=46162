--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c062290d71a4ef1c8d87c94800941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d468f1b0217dc2f6a5757f230672ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7666eaa3a5ca682b047da8c4ce5af453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535efadc815bee36d626297c1d9447554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34266c5cd6d814fbc63c3d807fdabc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ffd4a656a9e904ae5018f8af3772b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaacd14abd7827765f803b4ce1747617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca9f0d9845a07d18bc09b590b8da8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9bede1b4cb9645fe36cbfdc4b8caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758b56a4d09e62221d001312d5f851c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7edf3c587ddda1cbef1149a01b3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb38a921588acefe664bd3f8ad4c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d4a607b2ca901065f62940fdb0ff513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80f5d58ac89ae623e8a1e73ac117f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c59835e9dec7f89ba68a1b10308e4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076795db9cba1db025edbd2b6b220616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c999fd012f6b6d5441886fff781517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160c449d1e295f559d551ce0763a1df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea56965db8c76825ec194f568b00a2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420384f1bb951f69e1a71fa1c4e17c9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0adc45f549de0a0c724d9c1d2b53921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac7e7145c041d89e0f09c8a1eed0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda16efa552bb4c99649dffca916dc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7db07d37182423f857169131bf7d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d50174a01203f7de5115aafb81eaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f320ef088e23543ad3cc7d8e5b9d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d63053e0ff2b1569e5b92b0440b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84818f7d5065c028a6f4966924e0c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642149eea948ee661f43b65e47fe2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0db60a15834f0de090f210d179e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c64c105d2301cfefc8a819d5845131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81100a8f5ddb38391bc9bc837f9d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6946a0adcf3d9aa0ca64965ebd5c3ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e303428ef4c18b70c05b3bc46e3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd86e91506b5ea7610f0134f9251135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861a15bc09f9777390928397c06e3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0806127aacc21be0278f26e57e57937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e744eb0d62a024dbc10c146e8e0af738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462953442e2469000326796a80313c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d927f8e18420c84f3b09a64d22d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b125abb85090018e44e684f6ca1926541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2458535193f32b171402f73b6993842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c53ea4f62a3f1c3703f47da6e802843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209456f7fea5507f77b45d947e9e1e9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1251c0d4bd22e679afefce69ca3c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34360646167bbef109579ff3c33ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8451d5be6d20b7c6e92efbf5240047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f128fc328c627a1acd22c1c23bee848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f438a0dfd1442c424d00042c8d67a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efaf3a74261faa094b087bbcc9843950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558709de8f4cae1d54387673a9084f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461accac926e27fdb95c0ad98e932aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4222a38b378a9b5a65117510b154db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909245b6c7d02dcf8420e4a98ccac9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d23e5c4d81cab0656d11b875ba22355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a898264037742242e90d2c0d90d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd581800015f1cccd8e1f60ef727c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251f32f6482aa33561397c117d28f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc8dac4d8eab5e44a25668e3c5ec359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a8d906a6f37b867ba03e48dbb96860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c0465e7501019973efa729ecc92161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ca70e1d0fe50ed23ea22e1c0b80262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f2f209ca2b29b911fb32e4a6748763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac54b4073a32a7a412b0650a0dc1a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a8644131045b3274f911ad1b1c28b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aea8a078cf100043edb7eaa692a1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2e3b56f0f9381f140de1f4d9891d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff757c26616a0a7452ce1e95f4408be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c2f9a39ddb2fec3d6d97627f3250769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b3c0ddc7102a102e851683fab1e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141e7eccec5733dd7c91e31729a31471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbf624f41e89a7aecc867918469b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea500bb97c4286c62c28013b7d85b8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0570cbba2b64e9d7daf28617313f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e52024083ba0c62d40548f06625e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1a99afde9c677817ec1e027422e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c97685291858d4a77a31abcede5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c024e491917dcbe383bea49e03ff61778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8f9d144509ec1f7da1070439ccff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b13e7f79116c7e51514da0606888f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eef2934fb1b1b1387ed2c2118802181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef99d1a1ec99474dea06daf2994a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0565f1b0050d3492646da92003f0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec080d2761c6feea02337a21d44a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac0c2b2cb3d658ea7298870a4dfd2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b231b92c9f90ccedd4cd59307c93f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6eccba378b1caac805433cc2e6fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd56245e4468b51098f2a02a3112bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6aedc4762739d4fb94c5ed76d2c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a615d2ee29173ce5be09ac036b4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474e3b539ea114eead548f494838bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ddae2b43bf3414be4b13b24c953eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca219b0095910bccf08d64d1e28985293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e5fb48bf2b66137d9cf9f1497ad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf98792095b09a0b190ff3483f47895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f1f988543e840a94f74679993da596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1d5008ec8a0015e03bf57bc5871697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616642baa21e99ba364c97a9837d0df598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfa4e6df96c4422a470ff44ae09fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b944a866d1e64b32fc13051a38ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b997fea0f6e4ee609b15372ba0614101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa56f877ac02bd828dafb9df4b18d81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24b576110f7cdd1d4f1840776a09d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf060670047aee141140e14bdc27b24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba2b0ab82e59371fa167a0a09b725105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fc7bcf8e114b6c514d6c82734788e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3163f59eb4143bcb89c16da1c1bfeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576de71a8638948907d2d9e58adfb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530719327d5c4cdf4a60447e80fb35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546bd8dd78b21bca2afe25a4d0df3b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e776df1aef06a3bb17794b726030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a767ecbb13dcde0a266159a7850fd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8051272e59749033f84b22540e3f11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d191e654bb23e2148b7673ebf5af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecfcd7e48b818e4ec0cacc1dd59b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d00ac6e88500669883d0f5af58e97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3ee744329f95caadefdd35f25fe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89d3c0f4c2a808209382a9a9eeedb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d90fda3753b345e7abf2954d49f6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc42ac21be12605e997f902a0c7ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a06d0b06e4d1b4e341bb35deb388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07455be0efdba011d79a149bcd74b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55ff26aa4dc6d31bacb34bab60d78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ad44929c91ef9938df70e8343df8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079dbbbff27861b8e5f4c1138f3735125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3270c69ab5291be107ff9ef2ec48b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf467704349d2c850d82ae1ba6663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219599671f3f7fb2c06f8f45c16059a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e80cca92f541092b5b9444c6722c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53b396a3b00c11e6cf56136c2c11d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5cf29da6d3bd75ee827ac323e998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c13ee43942170a491061f0707e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60859954934a1950273c41b63a4fc35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3508db1280994d2f83d894e6c1338134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507b388e9efe71a664d3d2ee47ceec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394db4f38fffa55cacc8f39f25c90fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53bfadef316b17624e5ad322037da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8799d7f63f2829ed8a1248594d5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21bda35e37cda584133fb7aa162269139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a7ec6ba0ebd9292b1a5f58c9423f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b5d38282cee127c7e56b42f89db0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596405eb4300e1690b82c746aa06014142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306e8bc211c029d4f5ef499f6af7d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19adc7a1d8e427ee1c0dd1b7c224307144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be1d3bd63dccfa8434d13042056571145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8542ee3e23bc5f531dbf2e6f32c88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e20b7a5b65ec72a94eb7c983e7cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9d1325b16b1d5aa0579e20d51dee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a4e4e80b83e00986e95000cdb007149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b9175f3c11c963ec7859177d8070a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d13d0e21189001a44383f38f9016151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf5300afdfa4981512a9880cbc4237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392325f680e37bc0ef24953ca6c382c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3094882e1b6a4c008d7895464f28e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6cfbebc6c765022bd9e9a2ddaa8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea09552a3b7f41d2c95e22a5d9cbca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5660f53bf0b149a790fda43bc621157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3800bfc66b98410053259520d874d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb99561ca59c7066623050e8a75e97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97db301747f5147ebec07ba74c5e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a768a76ac98b62ccf15a8fd022a3bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689379347b266d5e786e001c49af436f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961f2fd2026ce1e3abdafffcd79beba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaefbad3edd8b1d2aba490197b2887d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ae08af93cfdb4d715d0030109f91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d0963e946c7bbd60ee7bb2a1ac54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b7165839901ddeb0c10c34c8ca0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7419562a608e231d15fca7a2588592168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5003cc9059964088e52228797db44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2bdc196ddf0ab10d94c62a83b2938170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560f8aa74ee5e210be9fcc784a190f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f329b449d94d972c692fab580e9f34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb613178910e89c8e5248d6fb6d4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc151b3baab16860ecbc69e4ab45f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353147b75e90994b3f4fc4cc808a691175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce7efed82ffd22c9f0c5fc0a72810e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c75bb97561ac83f669a9b6077f93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b9a8806633a630e0ac313966aee7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb0af5abd4cdc1fe8d7704721bdc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d4d029051328a8d62d5720b05cb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a9e86fde1eb0ae4015acd0f82a25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59ebea633b7a993a551e9fb5f41ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b754b724d42bc37a0ddd3d3c6891183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f91fe899aec0dc9fa9935a77cb99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beedf057624991991792b33e34eef10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abfa27c6b6f4dc0effb18cfd13467f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d82a0fb9e97041fa920d00ce52a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b366bb19166fbc65418d76663006188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c0cde8ddd3ae7ab20e861d134a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354349fd3275f97cdbbc4c9e3f1a10f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba4e67dcf3e5251b7123f79344ebf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9bbb48756010f2c94dc9e164a8f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4b70bd2baf5f5ec8f4c355941290193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741bf1ffcb3dc5c0bdbf2ceffba04f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833120097bf091a733c34479195663bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51db84d71f5f1e46e4ce667849e33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355d43ca7fe040c6b9b7e02a92f321197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b4ff3b4a3fdb32dbd9d87afe03e97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3682c5d0408cfb6c0c20cee49f2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c1ce243bef8f379e290f5b5f5f36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f660728998d7d413ea1999570561c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71672d5cf379a4324d5bb63c43aa78b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c3fcff5f61bdfafdf1e63a9a2d35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40418bb0c4a6ecdc1842113c11b3df67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7349eae762ca62ee19c47d22e2088205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12167199452d5719f4c5adb2579786f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112f9333f084a447843668a1ddf940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e5ecb87980784db019c9209643be0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda813eeb13967f3d4fa55cd7ba8029209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a62b16b0b800a495bc8ae18bd739d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3604c5abd4d4a72b281292a1ab965211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de41f38e3e6076b95ac93faedae3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12031dfa140966ae882b1040cdf4139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9250fb279d5f230a9dcf150c78c6b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec8902654c83de502241a6ec04b30a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0940108d8eb40c9e0b25f33f07bec1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59962df910913f361e6ff7a0217ce39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d727306b3e412b5ddd0f220e1902d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea4b42808f010c8533f198bc8d46ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c26435f099e8854079b1c649c8646220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8680682d02efa7428b9207d5f603221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31a5d5315c7e89202e3041b51ef1c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bde0c76b50e9e5a9ee111bb93aaa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821185e510126d53884404c84868ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df38a3d6f54d3c1bffa39ef79530ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39e51f98ed683b6a4a9a9db5e20ce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171463bb704bf73b10957ce6f28295da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f34fbf77224488b8ee640fc4d7755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc889833fea635d96805d301a207b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb790b7735cb8ce5bc7a00a2053ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc3e3827f2d2c6cd618f50b98ed69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eb20d105d769bdd3e70e07f6138e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486179f558cbe0aa511753904ecfe66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3e43f6eb76fe4eb5149a0635c13b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836d8ba44e120d6a8fc370c7e453f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6884d85607f8237a21fa48362afbf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb080bc8b6950dda6a8923ca579e98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f6c404f75308e4e7a116f2429cdb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e243622c54b614811eb24ea3a36659239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa952931fd8ca0876a81aae0941cc5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613fdfdb2cefa8a00c9e80c7008084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c45285cfd6ba65822c5ed86301129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb881aa8323e4e5b49cac018c30b5b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18145b86f01e79119869740f7dee9ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8931a06efdf5731cb606008f586698245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7ba9f98fdb0474137b2749a0b4c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccdf3aa3c75989348e455ec08d8f3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b8e34be74d7a034b2dc88cde0a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5b2942ae4258acb27274eff484a9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ecbcc80f7c9c9f00cd655fc81a670250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b59a2069ebf46e6444b983b7c17d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa1a051a969f673b5f2f4bd04b6d16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e753490492fb46393b361acf98ee9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1db15c3920123fbb78ed6f73e3286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a125e69975ef9e5faf45efafcef6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d3e1867782fa4d2e56ab1ba4b8ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ec1258a5d390dca8c63bc56853f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da85abf3d0ef2c6b6e05c8337e1eba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646afaeb82ec5070b7e1c4455febf97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52f9c161c82faacdc488a44de86ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa713c35ac1951a4bd9cf8c3346934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2299597fe4b791995bab38f2124fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e59f709bf8db94436ab1a68b7ae01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427ee1b280c6009b5d9b27fdcaecf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9720c1aacbd959929cafb506d066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edaaeae0876bc29ccb0fbfe8966297266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d7efdeb1b0c3d96914260ffa981a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf115468ae8daf9c01c37db56b743268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a108a4988b8afd557be7a07cb6cd27c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae146ed8b0da62ec5021a00e3f3d19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a1330724ef38da0a8741de57edd82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8ca2ce666da8830de1b53c018062272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e9f505cf7a1d356d98415c14896f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db148431669dcf9305e250b1b5959c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03e66c1100327ce195169be9645dd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f828343772dd148dc9d6e67f18d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebd2dfc3f316eb3c2f240323ca8ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207ebbb2c49ee2d258d6629819d06c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa852dc9135d627b2e241b4ae833a08e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0d5eb4d96105df90ab87e1a92bc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c816f65214a21fd249283418fe063281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f009e2fde344b6879cf207038a511282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecafcd198affa529aec41d455f7b420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef9cfed52c76b6ee95876312f1189b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f95e59bff88a678b4b93b4953fc0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efb40e8171e7c1d7409d3f52f1d90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d5bc32340978cdd66fac2e2b00ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238a6cad79dcf0c3a7308893a7575aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e22e90c7522d1ae3a2d45f38d7651289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc8d5709eb730817e242e2716d3ab9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97694c110d2c149f70e5711505af2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9038f446a5e218f96d53ba396318292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24085ac15897e3543c9d19e454217d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854a580e00fb81559418b624a1da39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e4a75cc03df7347adcfa646a8f89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fda828ce4709dc8ca639b0ab1b755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe995815890598d74ab5ed7056c169b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2a52a908b784e4a39801a7a5102c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519d2216144cd906848028efdc1ca4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9a32052e20fb0904d97726c4eb6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c223c0809996467ab5a4287ed76f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad890d7d2b88f0f5552a54eba92f9d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4614eb9203ecc55887ca43a6a3f56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761769d9fe26a6f184f3f8894dd26b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd31d6c6a8ef3218d0d5cd199f34e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da612d7bfc4dbefba628dbee9569b536306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a39451000b80f30429c9abc23517307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfb74ad9ca70c3bb9ac62d4768d40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8603e151bd14093163935d4af6d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9c29fd3a0f5a4c90f2c29b7ea41a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38081a3b12c3f103aa0bc114999073d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb6fb22c569abf25440f03ffc5da4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa763c3f66368e291efe0e1d8174ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e96933d58e3630705f9f4f261008314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702afb5976a0c91417bac45c89fa979315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459e6415a39b3a07b04e3d9214a6e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32f5cb5dbd48e4c3e9fbae8e967484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfbaebc2005e677559e1df2481e3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7a1c90941c154518e6418440c8fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a3dab521ad99b091d777ffad70bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccdd08e6c1a6a69cc849e73f5c18e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd83834a1263e76ceced647a94aaa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec2fc24a2bed8a98291ccaa2733b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f4e3a7ab37efb531fc8d75b39aa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad46383c371d0929b275372aecbad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d96dfd9d73e0995b2bcb7709a5748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6446981dff988472507be6af47af6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732450880a0048954fa31298540cd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2514b93cc01b7f5a72ba89ba1d55b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f6c72969e51269224e734d26d693c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba0ca36ed5758393836992bc6f7ae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d99447fed53143c47c88e36f170fff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb458e5b3c0f77005f19d82a7c38da333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba425a2c0814bf1a21380ff2f008cf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62d743b8f20f7e7dae8cc64df408022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410bd6831ce1a1fa15d76144b6191d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c04837eed98d48c78f0b61b1140c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53452fee7d79c193a33d9752179f275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72f4a7b68a85a026cdcced6943ee5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5c7799370b6b851a38edd6b530157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e9df9f25935a0a6315d1aa2f3a0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e6640050257500a2d859f8cec7f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeb579181e46864abc36489f8837a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e30f765190c155c109f4ac25da9a6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5800494f0b0a920844e9e37b4c02a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86550530e70eff1050dcb6b33fc6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8650ac2fb1d7b3233874d83c23c73a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b7748851a6a07e7ae93d3f98d21715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f507128fe1707372e01ffca0adb9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7033036e32dc4849ae75c54cde83917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb68a7c5931bb3edca98c4ee2a23a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c3dc0706452ad41be4e7f1eb1cd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd1bca72544aea68330c4981d5c2ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf6360857635ddbf52adc17c50fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1e4d4a050d2739bf072d87da12bf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf7b1bf36cb0a88023e816d6c3bdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c710340058df662a92939540707524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c4ea299275adec6aeb1dd00b9d7ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a830a03840d9c953c909b99c4d3f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1de02e846ed87a5dcbaf85873c040d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2efce34fc6cc4d51f0412ac4aa1f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b62df1205404182a2719ae6da19b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca969f25bb8d5dc1f1ba235d7ef1a4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38cb8dc4b3846724e50cbfd53d83e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c08defab39b130624ee50f3b67a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26b5b07ca564f603f940056fb872d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787edf284aad3171dcf19166db7ca934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff1ee3cbff63b83eeaa093f76f1c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f94fcad2774b3ebe383fe6e4f99336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64430b4b54fd37fb2f86f4e31deb1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40420874fd8c5873cdcac9b8a4d1c9f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e22cae527e22f1b7b376bd1b467b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e89ddf19f166da8f2be6550fbca140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b69fa388a0e52fe976fd82c4950ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff8f307fa2f7f10fbf49e03f78fbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b988bcb1b2f8e3235625f150b049df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555534aaf39cfba56b70536200f2ee8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890b39dad9a773aa16c2221aecfa4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3db59fc22df5cc92e61297c3168c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a7907743e11920d497475c415b0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38404415fa9650ad353bf6a4fdc9830748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba68b5f8d3931b96ab1235e1e21b5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3165ec657d64ae2e736747607cf7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250db7254b7c2bce5416cb90b79d0c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848209528e3894503684f3ed9d5be81d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57333873550713cb8092f3f3abe10253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be8494f5616f89be287cbed1ef1ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e077e3505fe73d76696d9611beb6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13aeb13fb0038291e0f208bcc1b44256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a1a7aa0011ab9e916a7baa985aeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568670ad627d92d0ba2dbdbee0f626558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e0e5748744cbee2c6f8d6eb5f0deb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e687a553f3c31ce250a69601c9a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5379512e4a4bec943f1803def95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe6a4f25ac3e1ddae9c1c30ad8877962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6572e793629e200626a3903da64e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c5cc3569f83e04c581f05edfa38864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a4ae106523c1587fab7b28ed3a9ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3af86e1e38869b32fb92a45af37d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f5d55e9f021d5bdd7b73b19f0f68867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83ae58e7bd817fd14f9efc9b907ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9f27acb92365803f3718aff1b29169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436bba8c5635caefa815f9870eec9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2dd33a438b5cefcf5febb379fe3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888e8ec890f01a8679118e9528440172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50562668c9c3a8463ff4a8bf83f457573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2f093a24fab90d177cc06128744f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6f12dae7b33613f51c5a70861f98275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed456d3719ef4921a628bd04435b1b3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77021e41a9a1a052c523e04f5e246aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f710578772cd747c900669c3d9e4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73479136966954c74f8d4392286e4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253b4c215cd564ba725bc3fb686f9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a7658adb1d765c1743f9a8ca96a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c382918217d429ac37e5e10a19173a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d91184c3c80a31156f31317d3f28483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c7cacd31464d980b1b048182379a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d897ff5baacdb501eebb4e8312d47d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb76bf8fac02707c930866d4ca059c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670a6b08f5cd818b1931bdfde0caed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49437b0881141bc8ed3ee1cc2f87388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4f31a8095ee31cd9decf6bcb38a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2c8b6897aea13ebcf12dc4532fbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee8949f8ac6bf1b7e51369dc26863091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2827804f7f56fd37a1d47ea9f6ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7f1ff3011fced7fd824387dfccabb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ccdfeea4f3b8fec34ea22e99fb5ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f060ef1c78c844c246c3e29790140d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea293d4f582ad5c4614da6e9f47ee7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb227215070b1c5dd05e4714432e0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02370822ff231c5b2f0a11bdaf48cc0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53eaede3777a904f541065e1e2470e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03399f00676ade1de6387c6981bc7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656689b5c1411cbd5d78dddc7824af06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296aeec6910889903bec39bf3ed89ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92098e79e52270f8da2fe04e4599183a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9355b14ab14a6af5407f08413c06e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c21178ef66faba4a260997347604105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8547f94adbac5810ee57363e74e74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22fd9b4ea6370ef95bf8a99143717107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde69c53a27be08dde8f6380c16383108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eb6b61a6fec3932df83c25aebce5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21667de8e329090e795c0f614cba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b469178d25b679000c66cbc2acba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ecea8e1650b2d0415b754a36314f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c53aaa279c023b490dae9950cfb63a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00561461e19a9ac3086a2e63e94c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b91aaf419460caf1c9062193ef8f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653eeac47122a42fba398a22bdbc79a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c42506dbbef07d52bcbadef9076ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a1a7cb9dfdb55e5b10735356c830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d38367d81c6aa65c3ab052b46bf387119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fbe4313d63333b1258bb2b14a6fbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162b3151d6e59484b94600931f05c82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a040a69f17587e98420b52704e34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef262a092462222b69d7b2054d8ad6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca14e794f80687aeca3c1ced230ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956c4e80535d387ae0b830a8de23df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104cc878c5460b9e29e9da4a4794a0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50df16f3324b38c9301b1b2d7ed762127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3e4165eb2d6bde4193c25d1e9680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773d275f1fede156d3a8439186c014129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045c359d46e2089cca37459c5b7d920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2065c1157132cec3655784d6390df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285e71a142c33e40d66f4f86217b81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecd5ffb0bddcf24c0e590a06f36b93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42fbbd94f6b63cf35dd6e7527d802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c685850507ae2401711a455e79a17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc0dbe42d386d768e7de5473431b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d76d1517366c10d673747283b072137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c54a5e18e1ed1c218faf7f29ba7c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e552caaa900e1e48e9560a599ff1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd9234165059b019a4a2543286d51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c575bf4dbff7faaf964f76248ac1b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80964ac0e13e647eb855fbcf8bca8225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1a4c59cf4a51deb9cf73dffe886b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d799953cbdbb04b0c1cde0ac70325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba353f98ec1009fe388f05d37025e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36987c6f90f0d1796974a5d2ef903bc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a196405e93b650d3ac7e6906e5670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ba1279352d1dd679f67c820b9282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a4f3fb6dbf4cc7102e8be29fdab8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758222cf4c57ccf947bb8eedd3f9e48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b531482f607d91d41fbcf6c7a878e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f63c5455b57e868a46822f3c5e7b24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dcb69c3f13431197d1a2d376564f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032589cd96ab76591edcfcda4553ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b8d16b8ea799d91f9c846e7e7f21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e898412e1aa27887e99dc5fa22c150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2a4acdbd60a205d2c43287952319157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c181d12aa1961623a2c40ee4d1e3bfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583526540bc184b1400c0e51916ffeb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f3616aef3f569d089a662dd23183160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2aca84c1f854715688aa883ae72df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7764aecbfac334519f1e54cf19f0655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea88de37f65521f423739059b300bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c081162f2b5062526d98f19a19ea3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b956f2f239f7071fe2c5801ebee6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb7436c545f83fcbe2ce6584ea67b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bccc6a953081a9d99cacfd593485ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4ea2a3da71c582711006a3872fd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf0de67c187e7d353eb109306645e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9c56841bf3df58a0ec6e9f43c3192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa8b4d6ce287303abddf90871a4f50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c992c9ba3cfddd24cfa5709a0873172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bd66951027936d1637c4ffe87125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a25491e3eb27d41f35e1f699460c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc50726214bb0c6e9fff4d84bf417175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce82043de3642e774e741a52b6f80f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98188f4472bda1117c5a3a666f5a8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c69cd0d443bad2ad6d16afd1398cbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88642495b534b090805a52960ef45fc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526c607131083e8695b3a3daa6080f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d2c307f75529375dcc3135c58870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef51a4fa452234ed54814ef64d355182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d69420e569cc523b84b94feed87470183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0e292ad8dbe1d0b8ce2c1f613fce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ae43e631d7bd268cad16764f1bff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6569da442384038eaf9ac404e4f22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7098c0ee00c7817d39059244bd26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169872710dc663beceb713b1e1c0ec1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762585f98f2a9878fd37a456d635672a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645fab6b663b0bea820aa007570b94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163e7524fffa39f9e90e4fb196da4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb4b19198d1d6cb3a1583df4a130c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71944aa8d5f5067329bc9b7e97eb0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea36b566b37aeab2bbbdbf737959fe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2c42572c1db1660cdd9d36bd8bad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a273615ac2769e657ebbec446e20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22254649af6ebb8d8f27b0a5da3a76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a2cbff7ba911da8f9584ea1b49b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf22c9a1e1debc031dfe8ec1c69cec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafa464cbfdb89ac879460d964c903200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e553149d53dfd529b6368603bd1fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c25ee389101d6ff1f198a84517a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822e15413b6f311dcf9faafbf79f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966d64b8f8993a7719d49b82aa5741204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d216da0de40b3eb1b1b3b7ee1755ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c41e14e2d80c1d92ab2e2a1b99bec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3494030a8645a90e7c5e33a27ccb15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69185c4492aacc8d63a68720c36c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a90cb8b8305a7185f4a94c1073b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b966b66989307af0a5362a32cf0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883fa7c16aa1087b33c5cdd7a3197b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b71a041c4c8dde73101b6131062c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59900ea03ac8382d70a139699a8b94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727608720fdb4b0c7873139bd59d6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d641cb770338512e38b094c172c2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d61a4c758d9c6288b3fe98d0bdac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbbc222fb144bce88db1aa219c52bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e0a7511f475484f0cdd62e5005cea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37294024328d7533e43d7504464a568f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30cbb4ac88d6a4b3761405b60d59a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014942d16752f0dcc6c9e40b3fa698221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e775d4ea743db26e254245fb1332fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f8ca5415cd68a784b22444c76a2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebf75fe5eaf2a8d053b0ab8df0eb34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416843ae6a36ec19af668d40b994b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8c5089261aaa558c30520af06283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40859037e0adc735682ff610037c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528e956e0e1b4fcd040cf0306a942e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3e6cdab419e44efeb1f02a52277d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355292f256aa5cc4d6b76d80a7e578230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2979101a90b962788160fb319c52663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8d53f2ff5f9f77ee1b92757d8208232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e8e6602c08eb3effced2764bb7f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89cdd01bf7879aa3467e1f92ae7226234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf7837d89f2d6824ede38bbbbdb894235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd197c2e7569cd7a7c09afeab64a3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b529c413d7d420f704824ae9bbad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb47dd59e9e6f0c3d2d9b0a2d0d3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df661ee91d26976c36752bc3d85dd01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05839d5352217485c3a60fca95fc13e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f475548cae0df0eb18217246bf55b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7697d31f17e1118a3209c87ffa1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d81718319afa670585295e7ed3d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169db107bb1e86e46a85a99855c5b4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2cc5824adfe93dcee0da161914598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48bcd35db6842d5899e56542820ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960dafe86e11d27b8d46daf4f1f4954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e0f886b5431a51d4a4bc247ced2cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5c0a95f1f52b9aa17903bda14906249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42c6a0ba8426f8a4b33ff1c06c9b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835a049b6f2a581e32fd452c80242be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a052720263de8a18eda1c1450b99d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0379a4c5f43daa94443fdc92c3ea24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a5e3592fb822eba715d944e4d520254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91f86abba4858746f492e7f138bde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fee1575993f7ad69618eac61967dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ba165de44a1f25cd501e71b75725257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eea092a17505beaa835794678f433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0d6fca8258daefa68627bff7de7d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe48be491c65a4afb1dc99bd91696d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a60b597efafd573f2b9e4a96728b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134fdd7817c3f044714156a6a3b1c3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78230c5fec9d081fe395f7b538a321263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341cc3ceaf08eebe6a279fb506091f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb2e4839e18d2fd78524a1d075d4a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978fb969ce8846fffd8d289e4ecb5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbf0e185775368be1fb6bb535b9cce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071cf77fc50c1c67e97096167f69a77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83beda6521f6007bd3315312d03973269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd1650ebe024c63922e483523d730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5959efbb88be722d52db6abe14d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e11bd11e1528fe16d1affacfa168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ed40f631913de21d696a94bf8556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61919a84812e69a5b5153474574de2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3719ac72eab125c9e126fbca705cd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aea0cc68f92519dc8cebffbb0e5f28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba063d334ae6665db3db5f7f01c6be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60a6cfacdfb4094b0e98f37e06e41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809151f40db7f551da585d1d61f2943279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eaa8a019d7f0eb929d91bc3b146d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eeb03d82ab4758362b8054802928a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83461eb3d3652d3204f20d73145bca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c61512b018b787a6df3405d401543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5232fca16897166f35934a155c893c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5e751c25dd24789bc5e599a6e964285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeb53c5098d20c35c2cb74d448a016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3103726884d67ec7ef8a1b3f5e953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107995cd1548c792e9781b6371c07b86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ffdcc9120f52e41533c8bcff15914289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f6bf0c04519759029f4f0ca1d786c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1030fe80c7565dca08ebfad549670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a17ee9fe8b22c1815fd7558575498292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1e607c2794fd63d5c9c0979d992c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81aef4415043978f4ef571ce9bbf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e5963c78b29f75fa6c045a10c016295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e623f718c5f2fae62a4782ed6417296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f5402759ac28a41736ad6a01d2f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982116b07a4552ae4a1df868e465a2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c609c5550a5fec3843ba1f998b02e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126852446a40f459b1e828f31380a929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aca6c8e9e611cf2245a91a28c76d03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847e71679037ffccbefef19377fec4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c697c88d6537af4bc39423ff0b1bfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25cdebb6b4401925b371a6d3a4173304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eeef3fe49f9b1384b644ecae9cefc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeede8d13a7217d8f5e8845cbc89ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9155ac0a123cd690f85e874b7914f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4860c19e5dd20087d5bebe6718e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23415b4230735c237bd5aad5fa0d07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503f0945149b22fc7950730fefa4b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d7b1b8acf81c8fd2aa6bc5f8ac3ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005508b59c5fbdc90f0ac1846a4b16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a898ce5f6952e938a0ed42926a68a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1efacc0c55285c80abc77e2263a31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b21ba03c0c69c39833eabfcb9f208315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797b621b9f3007d4c55bffbb48f6289316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df1140c505b767456bb5075f76b83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103162b64719876eb8bdf630cc65037318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81ba31b56b1084aa827189af09f84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f033e71c32bc13609b1749cd955c111320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0948a5e54dd0108009891d624183fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f040434106f8bdd4f3926e6918bde6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4b85446ab434683c7073fb22ce6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb15fb2274280e6fa5883a195bc99d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb5a8276ce6fa32194e016df50c0a2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>