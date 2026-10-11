--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1a6652c1a91caca18861761d9b581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327fab6bed65888a9ccce72f9a09362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a2384a9117802685e2a548c87b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbda4d3f115d50fea043ef4b02822d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914183afac9e4e73fdd022128d2f579e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e71ac26c8f37b89e2ce783ea13de106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844848500fa01b542d54d52afe3b917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f701675b10c7bf667978d9fa862ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d653376ee7046c2e52512251807d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef9c039091e7421583078c230821010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab576ee539e2bec35c3c471cb42a4b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd453046298bd92261007b0324836f5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dbe4d2a82553e2b4d896a36ec1c5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b00a59d583592943690ff50da5c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ddab16e28ab97e2be5ee03925aa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d486704a9bf10cc264c3a54318a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521be7f3fcb43daebec947c2bb5fc8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5abdf80ce4bd2705fb606dd5baf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5661784bf68e1c27c726d5476c097b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273581cc21993116f7e1c32065a28e1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fdd48d595c9a5b21e64a324ac74821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de827156a39a097f7b726dbf3cef0e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17ae32bc1a3ce0cc36fb6b924323623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb3932e83ace8608ef7539778259224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938895807015eea21de490fd452ac125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e7eac81828553a70eeeaa18f580b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf675ce38c888ac7be9b9d706cf9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef15076b17127df791d4ebbbba4d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe436de6999da992730a2cc66978729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454d9d7b917b81553ae0cacedb187630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8605953c07ad514c83561b472a0a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96edfb54fc4e41431e1ee7dd19bf85932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953337b9b9d97201f9b9a77d6c23aa8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c43a73dbbdd009ace8aac48d5454234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e911d8080911f01aeb0b3f8a556035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f238c7e1ad5b099c1fed4a6d246336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4c8e09bca32bb00a49f8277a51bcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7174052e4564b19801b98fe49c1bf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a8789b9bfd9a837d473058bba04ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f60c7dd810615e6d054c2d4de81140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c71d2ff5e762abf79296ce31436e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3656f5e20d16702eec623688dd5cf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996866f7d8b19d2bbc6db7c1b28539543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f10c168d4f0fc99969d2745813ba544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba90ea9396484d12b20135ee79d91a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3ee94b68960e1de11098d373985a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3fb6968bd2cdb98e98b0bf99ec5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99169db5d28198a951da1571f3dd9f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d98f8866806b4fe98806e1d5cb53e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ec70bd24c6d9b4729f6e66899b8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4041f3d60e03e38de27259b5f0ab95751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8b1c9f89e7339a745498bdbce95f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c604a9da8e5c1a2955255db5e3f13353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78297658165cf3c71d2e89af93c2b5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8920bf914348dc34bc163ae23a6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79daa239793624876a4e78b50c28fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24f5e982f902bc7a2ab01b8c4625a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc3069bc2055e7f12fdb196e2bbef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99386ab0291b23217dde4d670e51c7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91da11ab98d3f2e4880f27428774c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224038db4dde6fd14a30613c221ca2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1141a4bfc6ad4e699ad9e597dde20362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d24c60411aceb3d54892f7eb18f5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf15e12ed57ce08e4f1a6fe85d569a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994375b6943f757eb2bdd280f2bd2f4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb6ed813ef063ef8e5806b1fbcbf4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d9d772396f90671175291ee3c4cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e5418afeab5ec623b8312ae4187268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d7bb4a1e2cb8c9a801ae1f55620869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326246d57dfb4219274f06159afeb89e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b5e8658454d902e6bcd5c9c6bfc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b69ad2f42183fb3dab08cfc61314c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306bb339176dd934aad8cfcee9beff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fa94d3089497b3d40d717ecf482d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b17c442ebafb4c189206e88e49968075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e386de52650984c7bd1c00e88f5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f75bc2e0a4283b054c54c370d814477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd391b321e9538861c40c12503807f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332344319047d0c73c9de76c6b3ec279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc00cf9c3bc3352a75f56388237a90880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b624dc5b0ad831a538ad3426d22f2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f55fcdd3adddadfe3048cdf8fd5db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c947203a0f849fc823f8a2e918dcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ddcc112ee81f11e61ead899248b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ade99cfb4125897d919ffe4c2a3c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942927f3235820430b8dc782fdba0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f67f7ea366da643e4cc6c5e6abcec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90ac38a22227ef55538104364432ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129b769afe5a567efa9fb960bfa90989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172d06eecd6170477fe16377777a15f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7698b10540e252d8e2693e053cb36791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347bf497f2ff9a88fcc3b366a3df2a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e3354261c262048fd65d30661015693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac624702c271b94e836dc2fe86434294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622b6b7e711cdc1a90444f417d29ad995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78591a2988638fc646721f782ebce93e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e1beea2ec4bc6c12c8de1e48ff3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2cf312b3f2a6cd2bef11e7953f1a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665352f6db2164541319310cb69b0f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724641f40b24eb7057c76b3bdc58fcf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f756ec37a5be8caab801969e5f7cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c52fa85014bd3c7ac69bc4d1459f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4296bd451f2a17d3b5b255b8d1bdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c7ce8012625c91b8a460f5cc7e993104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f257ed31d18e8fa091758887d98ec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118244886dbb23bd45ef4b178197e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac38b84b84f59436f190cb315eef8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607bb9262b26d23c1192b97b5ab44a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6d8d6bd3cadf9e6f813668044034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047b37495e8137757098fa1646a798110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d3f0e125381af4ea3878f94f5f17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f68f79f0b6a82c8f39802f216d0a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db1b0af1c31dcedab219e6e743445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818129ecbdb2124bd5eda002596138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f816a7d258a2129fac680937f289006115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6bdb365128f4ec89c3d08be0640f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde06a076344edda6a4a841a631b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e58c8e19b2981a9c5d854e6656d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08763d5b48c3a73d5234be040003ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2413001eb2d518c68d27dcc64c2436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd0ce2b5472e537606d20539adefe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab1ca6056146f2f310e9ad24c3fd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a83dc28be37b7c833bcd14bf39546123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d7747fbc61f68c29c53a2b56d470a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880308835d75438a55b03c914a5395be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8be275fabaf07d2b02574c96bb1f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69108e66b1384d979cf17fab0e17a022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162502712acc0f3f922e2127e7500db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91b2cccf4e0b9a367f4c00dce35b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8ee12630c9f478f7361a9cb2c7da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e450ff32ed92464839f756b22995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cba6271b1c4f40b8f8b863f8f361a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e100e68f0e3a3890449f968a551d5cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b937d2ee96331a6656c05c6dd7f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2067dd53104641d021be0f4e1120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339059f24036c101ae2fafc3482e1d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964c62065cf20d356da204b5efa118137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12345b85c69d26e028a8a0d8baea82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7772a8893b993b6ad0ff502c34dcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe020e26baa0744fcf77748627d2c30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442669e32b8f857abd129437a7a7a961141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d39cf73c3d607da5a9bb9f1bbd822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71ac1231fba5f7e3c195562488a59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6111e5fdb8f98f3565e9667e2fd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b9966fd6a1448d71a254e79c6be7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7e523865b4e1ec7d29f679a9c62b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f16eaf395a983fd089fb97364e7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea40236941fb74677fdaafb2315e60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f534b25145f1298a7586961fc9c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83468adea5c9a38ac086301e6c30cf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f242e52b75e46ed90ebc79a1811b08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb854b056d3a8dd68966df648321e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea30cac97a585d26a767d9f513e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a257ca0594eef111465f54ed27941154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f666c9172c2505fcb39bbcf6368437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb685d49f5da4bcc1cf6be7303219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8728d36b3f529cee5f78e71decb73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d5d2e43d71793d9544c827e56775158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98dc9fb99db5f5c5526050a31c824a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14940c69be61cb7155671d27dbb2866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a112364c10607408fdf103a76052ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d727c924acfec399ba0aa6944cbd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0098ce5699826cef7b0d511c6fd86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139f0bce275f617b668083763a6a481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb672feae6408e6fc4cfd2f653437165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0c2567ee0859b71b3aa8877dcdf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7b06b447c1691c3369bbe6d4c8e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc108355dd858e4820b0f527556aa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724766e853b2d5ea4333b5f0cf9f193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a74c58a9f4dcc1881bdc7ee3e16bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c48e348d7acdc51f489d36c74fc68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b52f59c77776e3e74b564b83a425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757680f88580a36aa000fdd1dfbd5e2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b891a182b923a6300b22ab0c5a8f024174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffaca6467b8635da35b47a46de40a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0212a928f50e44d6dbd821146e1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091205f1e44fb14dcd7d7b48e134f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ebc3e73eb8a25ae8e79fa7511eb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fb2cc90e751034fcf1bf8a259dfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d87517eb9cc866b2f535b19b658579180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a6283c1a5aabf76a88f113cdc7fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2196f5d4230b24c5bb7462136e16e51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b561480f2675f6eaca4f82865b921183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43927f0634c48b1b2e7e03144e1f6096184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bdbb0141cfa39dd0b49262bd6e408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc792bd9b520ef49b2dc0850a6fe0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1e1efd0738d2909776cda3cd6afe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182681f494ff1515510fb6dea9c84c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf3607663cd18eacc0e5042fd39f35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483212ce1a68c6ff019ffbb840f728c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8b8412ae8b00362070bee4f98c042191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a24fbfe7203002a723bd91b7f6131192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb022cc801e2b8285365566dac85603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b91245407b555b4d8283a6cdd489e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff210967b16473cc17e0578867d9b9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950bd28e53309d38ba06fe30b07ae5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd0c890dd131cf305adb8a5662d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daedd33a86bcba97aace1b5ce6c2e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2421ea6cf72fa20d554aec6ea8fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa20a539010110125df38a18eb56e10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117bb88fdf2c3e4e84d272b76b2636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376ea3f55a47f599bdcc3229080870202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bf5788fef5d361b152080555c410a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ca3a7aeea08eefdc3d72e3d01872204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dde6df3b39188fe8dd1c273f8f10c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4bb8258542eb47f90095a41b09a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f464612f7bac01685e390d4187f2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b089c0787e5d95ba6a25cc0d943e74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08b183f9db4d6f4b1a347603af9a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341094b4f2889246b9198efbbecc93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a995608c31a541f56cbf9bca9e34a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed31cad27020c5b57f1d23036ae1f0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2dd014ff3c6fa32d2c18d3940def6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309a738324718fe41891bc389dcd3d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5116e0445d5f671035a2569a31f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540036fb6f968a3a412992845df2c04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb513680814b619b640c7263e999a2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9091de93b1d79b520eb50cf7db74918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b0962116169371eca71a1288b0796219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4d5304527bf9dfb0125f80df7cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f8119c7625b1881be1a1f3a11471221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6112af56d72120c2a5d25d8e79c465222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593422aefd25afde33fb5d1f771756f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bed5fb6a46225082341a96883499c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed6adac1a56c90b03041cf9fa2499e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff09343003c4ab0beac760237b96249226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7baa82924765b1c42607740c2937227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b99d887ac14e3beaee966ebc4f950a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a357d9803413a1a127765b694e25d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a6e563e54d4a61ed2bb2b1dd3b29d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034305d3fc424ca9b926a9da1ea869ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571abc6f0399d6f3a5cd03c3fc1fa29a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7194cae87cf9afacb9ee50dff980c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25157bb6c1579624327951708bbe7b51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af24c7994e69fe54c6f467b1204df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ae1fddd4e7ce6c38756d8239f806236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295b3c3482bac0009daef73b7deb4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2cd755ac363afe3aa0a87a5c3201238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34302e5e19286686392215521d18149239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca810530ad5cf8e2e828d556d7380f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6619665116410ae8c07ef2483fb0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2005b4895c1b3f752ab76037479a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f86e2c96322ab7881d23dfd7abd957243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554ded48310276e0a1e136f0f1ee19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84348ba3b1e7da48ac01b4c8e3a2fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e52e8b0489813226966b43ab6d9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9f0aacdbed65aa637f9e857ad7f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a28073d32d99480f5c6d6c1675181248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f4f82aed55172a1d56c1062f2904249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28254adb5f35c4749fde38270afabc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95537cecb25bcbcc48c7fbd2638784a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5bd8a9040cc6f425687438107fb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714ac9e745f338f499c568a7144b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd76cdf811a8aea2efc5e5dc74aa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65384ef242b7155d2a678d452b68c0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2801f9261536918afcdde4f57cffd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b532951945190223ed2650cb052b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f6890577335b0bfdcac657e0a497a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e741e8f2697c083099e0f7053d44a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f04c798181f13256a208a4c83835260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c73c77ca95228d434dfbc9851e28d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143189ad2fe462238d26250962935a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4aa33d2722a3ac9307b1fa66d620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33582467926dc82e0fdbd381c87678e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb45b5812cbe4b31fcb62cd3f007e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78f695468cf900d4d0a9e5226c55a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f27b357f853171c79023e59179e82b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7e0f4753e218eb86eb9789d864c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7cf638d84bf73518db36865da9ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4881a7ad9a7c919c72df12b996c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae9856728f81f1fcb02a2d94898c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b8c2502a7803f647e04cd3d7c496272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e00589d7c2056c477204580e98ecb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c86017c47c3922f5e61193b0955d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78201ac1293111bf88c3553379635d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3270b1ed8a2c1a1b82fe2486de9b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c66b4bc5ba8112c509e06a6e22af8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43dbe552d867a0ba17117d7190909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b094763884fdd05d2b2a566e94202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffed0f8c5b21c780893bf7ba773396280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66099a301a57bd526ac6602955330d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bad05efcc9a56c62a2cd4fa4dd84e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba764b57a6ae9c237495a6453ee1a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c73ef557c0a3bef33237a861aedd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb01818a61c872a519a45a3c1bf613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1709f23104ffde80345f097100a162286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e09383f659709a4e58ee52ae2bd67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33166947b7f3eaf37d1d25aca6bd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2f2bf04388b461485822d86194fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a9c91bd93a72c938e81ee19fb238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c08229bce4628cfc7cf4ce7395eb0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f8a7983b8dbb68ed70c8c8317248e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06c6257cb35946d412e5149b44460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85207194b0881971403dd647b69f1f5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840a30ddcb8bcde4f3aa7ada3efc2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d987a3fed03e29bf373eb662c1c6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ed6cd2abf85af338949ae043cae8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e0c4e27c109e48fc4af84dfeb120d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e27cdf8af304647a9229908a7ddf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d47ee8caf824a6c08edc4924aafb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ebc986983ac53bcd8ffa82097fd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e72d7040c02276770985b6c9599a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5204b8a98bc82b6f43da5154cf9015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb4ed1c317bb39bfd0c07fa0b19cfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe9d03266efdb4790a48338f168b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23806edc1721fed09caf7784363108b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0208faac4d05d9bb0afcbc4d4b085307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c90b75f31dbba6a67ba1a2d23231308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b040212f3cf5c07bd42376ff7922309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5651164aa9b1d71af40996ab5095b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b1950e8382990936a4d460893289311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6588f96a71cd491c050231d1d23fd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d9f1005b694ee0ded15df33eab5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9b0ab0c3438c07917eaa2af97312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a0db358b822f20d2aee41aae303d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c48e3a9fd5eac473ace36b4c2a757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ffa13e3e73a6205718883515eef9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703fc97eb57b38500b36845dc2676e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b2e10c9b58037518b1cddd8b9223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db29848d0e16ef696e931a9f7376f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd219d0875cec529fbe4cfb38ad7e2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd744cc1738dec17b95643084eb1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594dab1b9d4e4c98306cccb20c216c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feb4e56bfa860d00d31e3833a483ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a48e72bda94b0f7f1ec38b63c28f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707e168084455ca24649ac0cdbb6e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72c4b72fd5594f3fccc3b51b2a413327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e016c984edba89a0c0faea849eec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3acec7624bc9b5becce50233b017e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58901b09a94db8e429c7e6e231b3a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f47167c784246b005d2e49f5f053e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ab7e2e29eb3e99a5a102838d36f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0550636385f423993f39c5383fa5a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f82d7ad9a0ae19fe18eb514cff741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6dbeff6b0b5a49c1dcb9f66e0013e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5511d9c312593c6b29fe715fe9bb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa65a12ef0ab8082acd9521d1e2184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203bffb73656f8456f5083568d30b5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387a20761ad1052d677534d4dca0506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121de5e48fb9fa2b3b0ed500804324a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6763e023d5c4604a431cd69799319f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6ec8489794fabe6c14cb99b4aee09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd3e55e2b983e0b7f87fe874c11a4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08786503de81c2a33dc096d9d1bdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d5540e8062260a3e7413f829c0a6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913744938f78d4d380654d2a1be68cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1e5557a7698e369f3662c0ca663c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d813de3cf35c7221a803da6438c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59356e230e4cf95577da48918b5adff716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3cd776af97854a13f8034d4b2ebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75592d47625bb3e81c4ff321d570418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b182a24473123cd9e69656d74b1da519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b344710588ec017811265e7e8972020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98545da5d30db867a6dab75b151ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a544bdffa8292a27dc4756ee903a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558bb7d69a54516fae4ff0480330da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3801841e1c4275bdcdf3a0291eeb6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3df6c7f1c087e541819613b6454c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df0f24915dc580f910facb3c8678326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b79ab368b0333a6d5ae1a1278fd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a008740c6b39fe002cca8c90ee74428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633534496bd07c935d6a4975e7f1b5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51f86514d20dd1d24a94218849e2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d881ee3c2762a7baf20eb6e8341cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a4c17678fee4b2e1e3afe0fe39a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e64357955ce237d7f4f1ba929a0b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd67cab4700f9609bf7c683423503c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed1f5a477cf1b2b9065ced2a24db8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1bac1ddf3019c06db4beb26984e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e3b44f4b4bc059bbe7c9381b5de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434db62ca598d65de3f4efb4a22e5ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41f4c0ac64d95ae666beee6a0dd66439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d87979295543377388aee4ae05c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c194bfebe59a7b9a1ffbed92cea141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba470b7e6e7d2424c0a4211ad00b4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6737a55dedd8d23a9bba7adb37f7b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbe528e7999cb2f3ee1c8fe8db97044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd62a8cb676ef30cd355e2b29ae9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fece08935cfb7b5119c8f4616d6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6137d337176607834f1beba42811d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe18f4a5fea5869cf7f0ce0087a66e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d33941d362778a4b45a50c9c1547c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e76ed6fb8a61235aab8d3211474a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e4d3fbc6985269b4ce6d3d5097c0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245bea80342fad6a33670576f3d22752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a1685ab2db95b23496bc45aaf5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25869a24c87dabb92cb8d7fb02f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889c9b41c2c509bb7ca96f427d27c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b123cbfcc7cdae37dfeab75c7e47d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22931002f9666d716abf68ec30d5696057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756877de5ef75be6815a54a42ea6bde058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf6c2a206a5b95f48558ad0aa4c6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e518cc814b24c52f131ec899cc49db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d204783d9df13d2c836cf28d607a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76d7db2475fd0e64fbad0635164d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa203e840916b4cc1224ad6bfbf8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11f640909b6d382c8abe801c9ce1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57049d98bc115c5c8961c85a1695a9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91322cbcc394fe76b13e25e91846f9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321ce6d5fc3bf0e8bcd13624f2ef5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436392c3a19c2049ca979fae7a85cf1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee59e05052ac8a1e33c4b7f7e2416669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724aa014e0896fcd31e87419653694170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860f2ac2298b99332bebba887df9ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ed8922601c9b917e025faea0c0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5888b275b07e4e0caff875eeb47b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206bb1be35bbfef1e9d1754db211bf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b66cf355af7c8ba2ce1cb94dbf3f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9db37a97b562fe3f4b3221374a86f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca49b67bae8ff1bb68cdba92eca0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cfd9a1e3969a12c285d47760fbd0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1ff64914eeb3668a02c10ec0b51e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574962425092032751c3f3582d6f65e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76eb7d2e659563aa0e7f8ee620da481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f163f8b01507c25e26b63f5c0785482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3893d5519f65eaf61808af0821060183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c344ff1c29d5a7b5b05ed9169e44b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f55c50147a5b24b7ade2b6028f1d7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8375da09655f16bedb158c07777686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac971f0866ccd542566b48fdf182287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86371c83f9b23b200995790625d1a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf1b702c6227284aad8644ddb0ece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5984c40b1a8540a4c2e3fd62382e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0dd4c906f268eda7de4215f7b83291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26560da3d7df3a363b766f6ca84b2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e1b342dbc4ebfc2e46d8168f227593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f23dbf822d33977bf1351a9890ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d1469143fc3b6737297df8c1fbff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df9304fabf7db790a630f24831139796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8117834fbed6ccd7ab99f910177ea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe2eb579314135e5a58ebc2cd401898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814754c2ae2a9acbe94f66974b45ee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1078ad30b902a2923cdebc7d0689b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904aae72e2914a2d6918b523e114ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daffd31fbfa646ed7cd2a5941d0ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb93426c3b0195b08b8a29ad4c63821103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65c8cfd4321fe89957d9be65ee3899104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a83f2242345daf12fd05d13caf71b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932e1236afc79eb600c9d06d7a887bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752cf052d328aa70ec02f9e7939cd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648423b0a6cf7c5e728aa4eeacf4e8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7bdc0ef7af24a0db0026de57e559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf47b336f0fc1a258928adadda8191110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a745d9579fcd03523609b03ed903a78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b77fd0710b82e6ffad69d1a58e1f2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d9432ebc12e138a1a60dee442e015113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a825899006cd5634061f16f357ee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566adc3e0a03e578cd35d11906973a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fac34f8fb6621ffe620b4aec51c77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a631c2acbace5a84fb746b5455dc81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac86be4ea16e3c58df57cd221712fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f3c18d6ab6f952dd1c417c272c49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82145944e89ceb1fd83fafb587b06c46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f8b8978d18e2a7605d84d1d9ef38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277441ab1d9c1c99160290059924b7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e20321be9aef4db2226de116de99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e5443a2ccbcc06d5d1818d3e8943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baa2fe02d69994b5487eaa4a4c7af8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527a1bf56f7e17f00be1f3797f066d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd1003dc6fd99b1e2c0ca7c287a17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf76b9c0b1753586ffb9e7763c170128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836da2a20699cd9e0ec7ef661d6db58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3683fa1c1835c921768a4017d4f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e117cac3b1cb3ecb7ab4496557dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487513725558a54ec584f83b81e0a4ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e1bd07babef59be1496e040745aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddda85120f3f0db7c0343fc4543b75c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679dfb300482eae1dc88f89ad187c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2300c58b200b7af297e318ed30da1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa077bdd92e130ad802ffeefdf10ea2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bebcd672d673b0434279a3f14fa9a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51f9cb1e04c1e005cef1e858dc3d9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f4bb9d7be20afe173e98273f8489f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949479ddf7eac4f5e3151a2a7106431141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7f22b8dc1238ad7f2c556a977aca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4dda4c12a0687024bd563eb908816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317da9f06c8ec5ed30e9063386bc63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb500b37dbffe1fe838bf526326b4e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86c98ef9516d13779c2042ff8700d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d6a5a3e35a6d4546dd85eeb21c62a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4849856ff27868d6eaa8ae10d06c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d462b05496801958ca963b67a17fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b63dcd7961f40ac14ce2ac57d7c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e84b52f501307a93b9f91eea9f40b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c92bf752193fd1eb78403745dfdca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f805e7afbdc00c0b576eb8f5dfff2b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49f45b6340b495f2c155c57ba9ab3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449cf6389b5c12d2b36b9289b2ee1fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454439efea6563d44730aa18ea25122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3939398aa6dbb6fdd3a08a811c3fa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e5df73ca909476fd49eb96df7669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b007bf1662fe42155273030f791d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c90ba933f03369038e7b12cbac49e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b00fb51ab6e37caec2d65783b12af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694243669cf55c6d89f856343092d620162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91682656f5a1c38b0aea993bf8d02c36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac89a7c15041670674888e6fcb379164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a8e2b6aa588ed3c1febddb803a99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374351ee165b516813c63ab6c554882a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a16ecf66f5d8bd0dce570456a13b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c506a4095d61c66b86782386514be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf9fbc2db0cde0113c7c9f2601492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ea903def6b8a591f91a530903676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c4ad4ad6df91e718b60d2e536e07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb910c22e4ef69f638991c639049f8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17777897a706e5e5056042bbd86dece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e6a776160e97cd3f58e0cea9e991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aadb2e79d53d26a49c07982c7d8fea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa868ad837fcffebafe18f1052a725176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4c16203c8bcfb818ea251c459d45b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754c665a367fe63a97da33b2336565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ab9cd866a7a0d6af972053c10f09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c7a14871b99d2611297851732bda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a73030e4cdfba7f889bf3f7e1d519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54324150b885b4c66a86eb29a0947d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fadfd2884cc30a568ae72b67ae66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054c991ba3d10c41050ad6e660adaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697190b6dbf5b9fe9d3da761b60163185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce1ee93c0ff47b31057bb254c942b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd54987cb9057f8e4232f538c16213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d620c460110c817d3e54e759ac2ba74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21c428cbb92290e371f760df0b5dd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbbc798a6160ec75d88d57b7103cf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddc2529701bf51e054772eaa38d15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f68b3e362e2e98cd6d24f282d420192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038633e54fa32584a4bc0f693ce27217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4bbfe65e4ae0383d87873483c9b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21270d90be45039294b99409688efb4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27fd0043df98e31fe404fadda9ba23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893085812d0e62aa5df4275eee61052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f52ced5ad15cb6de2f2d532bfa5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1316283a74031413db9a2fbb310cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141567b2eade987656e25b5c440cc67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74054fb4fc059a849944be271ea09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99291e887ca6e203ebc3bbcf3ee05e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904af63ba09f732cb0133f17e4460bd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e61e0b15eb09b4ce7d5c581c9e3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44df9bc0f1019ba6c4f36baf4113d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec3c192ab20643d4eaa272e5c4cd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726622aeb8655625a6b1629e2a2a65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da573e54f2884731a364eeab6f569e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d39ccae3fe1d970079f024185ad641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb0265f48305bda3bdae5a07e5cafc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070fd4a1535958df3e8e4ba5df225a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde49e9ad25a50db41cc61e73f4881b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e82bc9e878f94166e5b18707a700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ba0f5ad0628d8560e23e4f1c4bbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3cbb7e1b08372e3f37a2b806b90a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb3ec50f12c21e6d8d29701327697216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc55c114a06a067653bdf6ee9cf57a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc64c6eaaea57dbc91ddb94a70643218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff72e8961ba68978e611dc419de7df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c8f0fae4ddd87c00d643648ec7cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f90975387f6fd40282e1b7fc78201221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97482477c205127b3886fdd94d680d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb3fe2b1ed8d0c69130bc7f21c5f6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47ea3bf0d7a20a6ff437c41e7671a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcbad949ad63f630f63fce1a3bd02e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd9750ffa089a604c926b59f1bd1b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244254c74d8e9888a521d2243202ed50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6077b1affdf4743ccf0fb5a25a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f914d16252898772ef6d19d80f8350229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5665f1c8154c972730ea7842009e5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227a2c7929628bcedd6bc5e979ea05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb270befd9f84c6d3d52db4f3c9105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b5af22b35b2ab1ee186e185b531e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64bbc3d7627d72aeb1dfc9226bcbd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c2aab6d8e3bd5a3a0cf5db918f4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618090fe2046dbeec348caa39255f42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfb28666a35b75fe4dbedbba482990237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105244878c19141fba090966f25a5c13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7994fc9e018b6b435b49d50834739239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d27eb1cebea4e758b9bb08c86c15d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa781fcfcd02c4364eb80d1cd493ec9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce9c512120fd0f3441fab38b4ba19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc4e2a60b62264391c5cee239386a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc73936fdd877398eb95e9d0d4785244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c346e321cc0233d81ace8e0e7532245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c3d814ae4206b31a0c93ce73d1c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52ce0c20734c74c87a36bce8a4c3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100fa12b966d47844f733dfd1d480f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d2ac7e276d9f5f763e453acb8b09e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4af13f45e5d2ce98ac5f61bc13575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36865912461f6fae5eb0636ccfd364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e858899e2b2df5f0b80a61d9b39d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba83afdd9b2d79f713c3bd25dcb78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2f3296756f8bfdb77d8a04e6bac30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993846fb3d92865ca6def8f2e3288e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6b774592dfa5ef56458b877018128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db19e94807750c7ba4cebcf88f0faa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dda3d935bafbbb5ed08cafeeb243d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65c91450c8ccccf79314eb4c407e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54836be7ac5c083aa240912da9a16d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7746bf31be306564edcb31ecfab0d6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80eda8f48dbc2658190e3553a85cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba4323ad312eef4cd7dea7e5538c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0110de7428d7ae725a6e34abe4920264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e370d56913b16b22c454b8a7ab086c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a69382767deb2ef1661027480684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1f2050da00c6ad17db1c0c2dcf4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279e0189d19e3aff9bdc60b6f7e4f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844aaf0013274831215a2f88882f9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe05bb89f5f00f8055b3b4e2e14a2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9deda2556f8c61b3cc9a4969fad7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c4e41e5ef7ddff6eef8d23a0086c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d794866b1ac4ee0c4962a0071a6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794b4218a92042a46429de43cf5f71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc45e1c466a102709d917ff9b913f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc5157b2eb9884b7e6cac51050cdf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7e40be4effe2a35a0f876b29faf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb85fbc607bf5eba6ba297de606132278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b87a75dfb8cc4ac619cc19b6f2d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef06204ae735a3c15f3dd1afff1df36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33cb3b4816f4a78a7e77ca49682f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5317b2c51c1d1b13526ea09a0772a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc03ccba4a7c94f87e4d7bcbc7659b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d66af292363431a17e57f0d2ffb6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f3befd27fc88728d5714766dfe0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce83dfc62402b72828264c895f4ad1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ccad77d79db3b537834fc7a41d54d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0faa4dc3b2bac32ac64b9a6962f04c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5637514a2c7005ac38998e46a1895e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ccfe345f33af2e8eaa76ea61605b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee034b1cae02bf0846d3984068d86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e573c07b3108361d66a61b1c7153b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495afe013994095d41aced457f25f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e03c2cf544fc2eb00cec902072e2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a2a70b1bdaecbe11c17e6714d36a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13702d5524d577e7afbd1b893b3c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da86c41f7ee8310935ad1bec4618a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f6a50fa5d8c27eb256c1a09c50220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4debc8b7fd4f46946fa80c1818e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46dfa9cfcae71aaade4a05742ba573300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f057d8050de02ca9555235ba6bee0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46ffcc15bb237ae5fddde58b011ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f680b3a2952fed51ef17823d1d03bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261105fe780b7593558be51b46d1700304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43c7244b4d38a3b9c0f52b478148f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3caaf9a791334010bf7c430367ef9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5fc44ba5819f0b0ee239ee2520c4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf7ed08cb8e233f7ed144f650e9b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c544faa0d8130edad5707e32b3e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460ddeaabb462c96d859ea070912e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c303f87a472f5c047f0c2b87f72986311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122cf120560145dd92a8a6c441f1d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287492720afd28fcf58d56bef87da1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738870da37fd2aec32be895fa160e828314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415769eef1d7b7232932af3954924e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113aff982d9766c604d106fb77a7b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed4f454eff95994ccd17d82a45d41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa3897ad55676af7f1e9c426ae734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460f1a696616af7184c6ee49acf57c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d606fd044601f855fbf56939cdf03c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247542e7a5fb24d9070e0c2f26fb8e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486cc6c6dc5d9d30f8648231b6808a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bad7c81c6ef1be5b915f9d6319603b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1dacc9282cc0398497afc590c0e8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02da47018f5beb924fae8ff997bb05325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>