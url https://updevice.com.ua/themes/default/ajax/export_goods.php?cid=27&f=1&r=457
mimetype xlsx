--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3a845eff9a2be0a62000919b3fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d346d8f0841837a858cafce38cc2d5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764a5ae638013c4b7987ab0bf32a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7bac505f954f9a55b09acbaaa6f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd446a5b5bd467d5c74bbd74cabad345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d786a2a39c6cdc151786bee3537256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25896e26e647fe08709859402cfdf4bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904332d8642caa215e8e1905854a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66ebb0ad56558b6f481e73534fa9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41fe4c276871eb67b5cecd6f0028bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4972e8fcc3506060da90cfc174dede611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e395373c32023d2aadff35175120c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d49216a1801243182222f8ae2ff013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c009bc6ef32ee206fb8f846e00fb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8bb691542681940a21a11a7a7fa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b6b983f168508d7c08e83df65e9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e25b31c0559ae0d04fd2bf7d106217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de0b2304b2f1a236b38af3359370718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381c3e630efec9bc1c1c7167128ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b65ee322ed80fb526609eca2852c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d055cf996731666531c6394223cfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7183180b2aee04cfd0766dfabb5afb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2c01aa166b83d71393fb2994e8a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d061627aa9e4e5d763c89346005a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402b316a3c43261809e5f0395131ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280728da67e38082524a14cc30a5d78a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f9276e05306b9d99123a8288c162527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f32680dea6b22b23bc9785ec7047128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b463e8575ccacf2739a8e529fdc1d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1aa9d62bad0e86489c897da07845530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e88b797d49d40006b69ae0d08b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1ec8333bae992aa1eb94806c7ef532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325e20cefe5a4f14c407b8684a1034833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b04aef5fdfeeb088c02264e2368f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c735d938d39002fc306947927f6c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d37497aa9c0cc10eb332115729d7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095b170d69c0e336c65753e2e9edbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05f5f58d934881671832cda6a08e5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4af6e645c1ae56404a0a6171846939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3134e1ee5abe617c5947045262a8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5da3945f413f537fe45c5c0c3bcc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af632869e5f3ab3ee51bf0945d12a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db3c05f736ddc50136a0e4424b28443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b52d186936ba03077598693d5896444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8eceb281c7318b12216af6a9b299645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a66b5a9c888b6fe5bae5b844a38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d41c6e0fbf750155ea229bc9876d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54355ae73c3373589daa53ac6eb8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e08f390b0ff9919948e49b76c6bc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8fdb81a32f857b80b3649980b8cec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107e737d912c9b85b7c0c9a872465b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adee4fd08c300de4aa13d2237e3388c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41928906e258305b53203305d9c00ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf6845eb7e60f0d8dbb41e359b4b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb433e5b274490159e8f3cc9ac2011b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57df1aba27e2680998a5a41f6ee34b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fe7e68d6eac8806b9d92ee2cba8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9bcc5804bd7b7c133a4862fb99ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273c63ebf548b576005f4a984f225e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39ad4e4b63b907b2b179a69050dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c362616b00c7163f0c797b5754ca3d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454069c7c779eed6f3dc64dd22598f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634915558cc82c54a629db53aa272ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685442d147d3bf759f757535ad003364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba996a5d02bf0c9453bb143252005dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1c3d346bf038f37ede24f10b9f4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56a904ad53732be2f00d68774293c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffd0677093f1bda47b0f08485c4ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d57baa5cfd843e2f17bd3707b5be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c09f9a7c28bc13107a9bb7f0dd3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0513f51ab82e889b562004f16496aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945cc0b41965a87b0e7a222db04a1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61260845e096737a27cc077877cd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f71bdeb316423143ae9c95d6cab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc40de6d17fa091d75d221c53c7c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b39aed8d8e99f9d1092753f5439f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962625c743c1200aebf46cbc510cc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cbdabd95793f25a9c2ea6d62c70e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a95f5e415656d678de6751ea081b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a840c82cb667430edd2c5d1b724380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8d6053fc15f9b3d3d6a921ba282781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762fe97b9730d2246162cbdef10743482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d964f147547d37bb37ba2bcafc54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db078540725483658d0a21c877410d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc397976de4024267b3d8ea975512185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3805f65d522f93bf26aa823fb7cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794caecef4d0f0dcb321958ff57a91a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04e4aaa0f03da1e1bea92b8e842bf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e482568b680d19b26ad4eb3021f77389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b483834085055ad2d56969aee1eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c33d91ae0c7771c6e2dddf12e197b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec943f00dfa5426d739be7b31807d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06fe10165a7a3117fb3e8963ae196593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333b7da812dab90a3f910c974a4cc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e1b93752b66d7d804979185f1817495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e48b3453022c105f0ebb3f632f0d8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7b604a9e7f028e6a194c2d3e285b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5513b86e7222a9d07cc39ed6414374a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbeac4d25ab543b8b05a96a3d392b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775006341556d7bf28564434692ceb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be13bc8bb920383f45d0eed1eeda3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108b3c983c07ab729f57f2b9975af29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8348ffd72c7f52d45c3b3c36e833a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aee4e56f35e6266409de79e3d57b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2724203ee9e3ad067d95db7d0d9af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebba2b3b0188a88b0f2d19ffdcb935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce5e30636ad60ba88c376a1c64aee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81514c7109797399a5046b86a1c4e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5414102794d8728aab50121f6edf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2477860953d9ab3ad2c0af7413cb73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdba70f4aa3563b6d64fac7b9c48ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd88a677be49cce014d39ce68f9a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7327a5bef266ee7efa97b71354d7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0ed5a001eebcb6d6834416849bffc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb4d8188e1e406c9cb94706cafe77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118c9333e91567831a5f2eb77aa0b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20644270ed80ed836ea1f392a4013a83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f28eb7939d25561ce1f7adc6209b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876bdd244ed1b30dafdf28f62504f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d18d039882f7c5a96e524f9d5fc3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5f032db6550789cee0ec42157cf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab31a092d99791de0e39e0bb65c28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d47407bb56d6f2d63dbc612cd31d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4fb16053fa00384f89723ced1743124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1536524a057d295ed3c907ab194738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e466b624e32c50ccd92e87149553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9afbf4ba563981e5ebe6b73f78ce3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd94ef6f18a7e5cf87dc46644a67b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0893131100cd980557f3888d115014129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe8cb2840c6dab7602405228f3f0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd36e79d88e6f88f2ffb5e35206979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc211cf6a69913f1979d112697cc31e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cb827b0afb7ac44185f2f9c30a31e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d29e7d465c2b4bc6d85da87861059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12522ee456c4657bb032677de2ba81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a644bc4c503d06fe23af8088a05f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e44a1dc36da8840ceb503842439f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda9a5887b248776d7eaf5fa1d480d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb63a6c7d9b5a8d06b2be0b9d78b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd31a5949ef489d52a3e82fd93bf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30826bc37a2469c9266197465e92a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf29198b1030dc0c8a28a6e4f8c2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfc0394271dbf37f256adab80e598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2cf20a2f03c8cf01c4cacc06c51c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132e37eca5b309f871b57122ca03e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b97a85f8956c4376548b03399441146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa5837fe9271502f24eba276a0f3ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd85c372f9df3f46ec9fcf657b520148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea3ec10ec341caa72770c01e9c86f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c17f3c29982cba8eb11479559792b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14c6b96d12dfbc53f1d3f0a85c68d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d857b59fc81180da641d486d788f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b83f16a24611b9074ebc3c8fb49dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123d37a823d5b9c33264909379d88c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf31a3c82f353d4008ecc0e9ee684155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f2dab52c7023a0f00bca89364351156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38fe5ba294e3ba87bd605f83d3be1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea23f859bbe2a88c456eb873a2fd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31999ba269a4bfca5fcceba1f0a60f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95767d02ae140a6a903cd5a379d418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b244aed00d194a033f2bc052869f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b256830680eb33b8e61fb609341c645162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3fcfea92c1059aeb6bdb294d77e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71d644df8e6acf2c5aaf695ffc70b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a4fe011ab923472be88a62cff35d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad1e5c32766ac9357472302d5f5c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a909faccd75c14087079dc2b7a1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c036f3951f0e86a8d68a8efeda56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1c57694a726cd737390f31cd0d845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830324bdba96b2c9f1be7169cb20a17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19fae41660f1f51448d0455265782d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515fd6bab79884ac35d57204845a222172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6829635a00e8b59ddcb67a28a48a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacf9fb793ad2b578b33fc3ee3e81e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2893ddb8fb23271fd5d56610647f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a940f88f17ae2cc5f23aa9fa1b7f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3558b808a7240059a520b8ddc3136f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db664a2fb1f4c3aabd6deb6fd92504d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f4ba4f8694b845638cfc6d964d06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548bf4a3b25f1f2ecdc6bb8dd65eff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374bdb7433b406d981209921dbf7a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114301b2157a3060f5154da9af35c3f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2422fbf8b0e824519a8094b1d7395183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fee4f6f7842e8def17a9db11ca782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b83660fcbbff444334ce807892771185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0ef8243cd01adaee916835450271186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bafd03c27b52d545f2fdd6933b0af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878fa935e1c54dd76f85dac76b9860d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c16c43f57f2b53848b39ec387109189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0545c8993c4143147b2a6dc12f68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1553e4af34e4ab8a42874915ef097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941bad1fc45e6868ee3b65f1d6ac890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53461b470bfc68b7420227c3757260b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1ce725e8621762fb20135cbfb95c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe27c89b3e60a752fc21b0c01dbbe8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b8b36b96535e8286078c44110d9c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9eb30a486e6e26e166a347d24483197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc37119b812cce8a3abac15a2eebf51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aacf7c0629760148e79192f27969b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d4595ac45a7399b61ad47fc9e1d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b538da7e24ea87e38b7a2817c7fd25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df4c45244991d029488ba7721f79e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e4a5dafb219c244b3dfe1fcb925d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9c7336aab0e5ad8ff2de83142306204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05bdf39c23f639f89487fd0b0957e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ca4a1d8dd5bda9b07f1e4b09ecd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263bf9b4da028d4e72d19305c907388207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f70d0c7c7f87edb90939dda00c679208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad2074739cba1396d09e1501178655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430957df8d819e09cf45fcc8108dc1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1f604767e3220a2f94e2647ef62a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321130c62b9dfb25621a16add8630e3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cbbf0c301027fd7e59c4fbfa1cf4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98814d17bfcf85581ddf109c846d4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b0589ffeb83eb78aa020cb101196215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd68a039485fb0863e981a7882b45d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01e2c1d531dfcbd13328c7da2dd50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d57b5718e2cd32f0f5acd1b16192218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a5799bc26bb7235d9dce37c1dab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f3bfbdb794add80745bf41fcc0f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076b9f895b2f681655b34599f190a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e949adda7df310bed36ffe827b4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214494a7507413e72c25aace5b502c5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66711b0fe720fc08dc72515c42a10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22131902fa393ff925c667a361cf1fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c618fd6da0ece733aa4ed6275eb44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d015991fcf7cf9fcc944b657c2024b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbe64e397be2e44557a2172a49f4a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69853aa708d2d5dbfc67c147ecf5b5db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13504b545f1b032fd81bed2310b14b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee52b2308cc7e7afa7d864193a4975e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d9b8d9e52f8588dfb940cdefbe285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51ef992b62418aaa55425888446c92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc702ee182aca0e3e2a412ca0fd738234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7ead36cb6f5774cb7491066530691235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda3d59207235b6efdec0c9eebdc15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af496a8ccb52024baf20d2bb539b8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ddaa528e84beef12a5508e569ecc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7a2695811983c6acf9be752ce7954239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3efb394b8e4e26bfdd5816d0748ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ca3370ead107f6d0849551d64d56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc71526e4c7c220db29ba2afbec8ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5c5a787a799d6358446accd9e81a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f53133d0948b26796e97b5dccdfef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f579e96d757cbba6208036ff250d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e6bab78920d06b3af6f9b3738dcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6578647cf50bcc5bba77dce72ea732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c9b61e4b58605bafa524095d127c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e20e7c12d467fead35cf1f880e936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65cf84e944585bd7dde36dd44ed3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3bb9c9cee278bcf655b09e1cb0925251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d665d56ac166333da8dac93a99cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6912d66a07845c8d1187d2440ce61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c721e51d759d27eae0f3071d9b7b33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406540c2fabd888c39762ea1655089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9224eeeafa33a558ed69d062ab23b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50725a3affac7ee1928f66aa51c2f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e09b9ed6c5a79bf613375b0bcba5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53dc9478470115e5b9e42c4349c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e0bd675121fbda660a4e89ace9a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3eea93e9b335a771d458c87b12968261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05eb0213dc54340ba322fd1f6c5e74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f38124aaac33e2c3ca9ea94c24c7b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5463001bc5f69b241aa2647f8aa4b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a00c1014d5f15b3397632c0b358b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a083ad8363a04507ee02d0fe0e7385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a094ca593c7e8a039da67117a71a22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f5198502da8672167e1d19945273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ffec1a31465c7ecc7bd06dd0da8eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40137b89e9f3178a32c8e1237110884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a92af61dbcd22e4ab800f2aa076ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d4cce751ce493f1cd4ae5dd2ded3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e3326090467204abaf347b360ac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058999f94c1ac3478416cf4e20eea38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841dc7c84c9a250019c26c2e06c991b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a7405e3eddf3b7992252b2fcc4d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f7d215a645f112079ddbe75df4ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdfa696597e54806c3a7f86911a26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae52bd95c4e9931fd209e6777bcdd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcf70622d947f1bb2513cf1a048d5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1672ff507d31d842a775ece4bf0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fcd66a50fa4dfafc6cfc0f3b7541e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b174c0efd2a577cc124bb04c461a8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b673a7e005de68bf00be814c67bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a519a0e8c97dddfceed912edb7dd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1e6895bb2d01b577ae4bb28ee4144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4c9b31fbadc0cb73257c4a3d9966287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72947c75f4ce09eb491a2cc40601c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415911dc3595212f232592910a67edf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29825c81b095081833ff3e3f930d7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89089f7e61a1d415d1f543163f9c57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd4c6826d1738c2f5da5ebd1add1aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816db32400f896efcf3d6785393c225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f377e20a39f29a93db40af9ca12bdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc040d2d3dd2208229ec0f097f12c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f8058c0ed245c5de21b3c1e32c0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f219236240b9790b52e98d74751a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21fca085fa2752bcc44146bf2f7ea6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5192a64832c0f245fe5ea80c65ff90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf39acc7af055034aab77426f00e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a9940e4bbe6989053ff8808aeabf3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688b681d2f91921f2c7bd2c66fdf8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8aabe4ee8009903270b1ebfb7e09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e30627a41044153289edb262c361304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48f7ebfdf372fe4ba1150a2005c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a89bb2a041c23ed7cb30e8b69ffc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243cb8f5b82c83a37422c9f050a01c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46988ff447a6f49618783cbd18169909308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34fb744b95304c20615409d5881a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9243467c72ded9b70e1e076bf98917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594a226544de8e28f8271ae360ca05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703352b420f754b37570b5abc07ca11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2d3d29c745d110a02d9dfc3167d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f3c4558266157d74096d129afdf77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e5b0e7d9c0559682b822247f5aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133f140ef6794a21203f84876e9778316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6165bd15e99d26dc559ab04b9fa20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0966899e72221356cb5b2a828cea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286794af81e7c1281ef0ba92abb574d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476294a259adf2cd2496f5206dde4940320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b4b1eadf6ca5408b22233af67445d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf157d3a10c2a89b4983a98e28b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e7d250883d509f0d4c7bf519c76c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56ab1a237c85f35138f3c412d0b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86fb58449bce053221d3403b64bf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235b93e7feee2edc31898d77706d47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776bf9d6292a0ba06bf7f8e928e9152327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eddbc39abba645e7b9626c1b69e55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729ac56d5ffcad3e8285c462061b509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a20dec362f2d396f9215978f4516330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8fa0094b76c28d43a38a51bb425c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944bbb7b4d04b61da737e74d06046ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba4080e6e9e41bdc8c54b48333df1e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5d921cd7b1ac4d7e54e44d0f9de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c21a7c17899c4e7a4936a261d3792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc58d1051107a59e25ab9a2ea4f228e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744ce15ecbf2b13d6ff3190add84bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a72cbeeef8e7f7e52988a9156469ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376c46409c8dc32358047cd8f0130a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8738d87d0be2ee81d3508e0ae5d1fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be10052b6cfa6956cbaba3461921358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71461c4a2dce997f84589f56acd815639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5bc683e8d3cbe4c5a63ccf46754210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f8de7bad4d31af98cecdfe95adf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ea6aa4faf08cc3cb6ab5128fd34512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1af9534443633d923877f4c4973f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d716ca6fa4ded823f1f8a8704d87014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea411a7e3cbd3ca39e79236d3fa665715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0df38a00126e6e53ac1f3673d3ff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ae1b16998e8de864f3e6a106fc33c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67beee28b09ab058372fe88227a9f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591fec311ce919d1dd7614c7ef578d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014b7bbf6ece610baea3e452014e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1a2c754f9b091226548c8af9ea4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b227a052b827fe4591a3347dbbcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497e11d0ea854d4cd93fd83364661a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a133813cde10434814614ef85cb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b04baba4df787ec5b97d428cf4c55025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb4c4db9ff8423e4dbb7ce59b7291226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c246d37121910be329972461016ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964640ee6983ac2514d87482d7bb003628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4a21aaf1d951a425f300308e796e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ee3f1edba7c6e101b4653afcc2a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2d49566ee378c6652732ccc3d7b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f50194111aa2cf4ad112bd5ef515732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa8c53eac6dd809c22b3c65659eff233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b47789bb462e2966a74ad2db307a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9153cd550c1ce598202a9ffe0f9f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4020292d1391ee6690fc03b952c55c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ccfca7d6b436427a92a7b71bfcdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a194d0d713f34a93733d409275a5ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55ebb6ce9e2597588e20df9743f6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4cbdb40f0cfe1f2cd050c4668b67c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc35a2e770bd88c0b8efcbc1e7a3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567032b012c8600bb57a831483af54542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8829e65376c988452e5c4f01c21147643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fb2339023a51d8638839c25dd9e6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08375a3d5f12682c984ab55484179e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74ce1b35f6e74c4bf168d417d0270d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b27061a7d84cb924229396531731b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81324b47242d5a1f421ac180532fe83d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159451a2d7dea8cc9b0a1171621a8f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a43c1ea1311b3d21b717fe477c57d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2894235e1fb7a2457b0d9ccaf22051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469d0e3637acc8870c0e3a6667d62552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581093727ea9ddf6337e02a3a36978553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f377c989ed47f34c3767d15ea91054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361adcdf53f0a538cab0b5c14183397c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ec47f2fab458399fd341ca7c7df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b1bcb0d8dd873985330936001d9b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41fd7b8e79bef0c212acaa099d1bd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b51268743e3d763442e1be2be28ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7f7b87b90ffc5e88c133d0906495060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973dbe1f7c592779fac5a10fd31bc8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a6e337de5356a6597e0a57ab2c0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b222626ff77d399fe361911963f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d1ad8b16d3c03422008e60010c2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d0d1e099bae7aab76e29521ec8c4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4c7b936f31194c81ddd85a0e355a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563eb125a94715c3d36ee47ffaf9b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391a625accee41e45be093f1edeb5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750b96db28ce4adce217e2513f196d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd68df44ad6aace3dc57f3a515dd3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a5a62baff81447590a14cd85634b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645f73490d8e971da52e8d0fe69d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db56a5fa5b4e867af9e39011016c6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bda4f1d7f65f9b91f5ad5d1f9796c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdcc1404f1763e249452719dc6b11b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa076705056c5a4d5ce5ce6897b1a0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975ae7fbf9297b0d61ada4aed3f0bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55879380b855b8583dce4a545314a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779612dc0ad44d68c88454c82c74cb9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd96f01fdb8c2ec609308f9cb876b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047125b0dfd5fece87dcdd9dc1a8870081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604e2cec6c8605741b56ea8a5f0dac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7042d3dfbcf73328a3580746ab26a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a480ef38dd37c78aeade994c408e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884bfcf6786e24aa17573347d578cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe8838d2c2fc2775ff54d241ff9b0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cae148aa6f0d3732ed92d69c574fea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b949c98ce2f809bda92ddf2ac6de4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c488552e7141e7a0e55496af159189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957156ce6ba466b9a98736d9f350aa590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b394e38b4ae238220bf634981bf9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aefb27a1df1f6fb832a8cd3583bf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4ecac9ab03fc1f50451ef98bf29e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb190698f5d7716aa25d407d7f8c1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218bd4b66aad45064fb3aa78de8eabe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da3cd1432ed32801a9edd980848c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f6094b5c1b340373f7d7ab54213b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c8cecc6f88c7d6eea182b3099e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc636dcd905f0bcdc7ef7b4c017e79e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a791b9d683ad6620f8d60501cb97c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271432c72128ec7e7bc61ad57cb25783101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d555274bc342e9a3637378fcb114102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b29851275b7c7df2553df569457bf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70bc02dfbda8199dc314574b534eac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86e5e23edc9a10744b7304c2a6eb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c148fba594e4e08c4229d92f9cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ae3ac15be92d21706d44b8b243389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000af1677198dc583959d56282b109108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a76458b2a612c6e09870b040f1a094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797601bc59891056cc65dd7e4a4b175110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588a3e594eea9dd26b09efd43875ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac515df4107d6a3f25b57d5ebafab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7d962e3aca8d1a5ee33d924aa1712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cadc1bec1f37d07f1991ccc4c67b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457234c992c35ed88d2b4d902ac7ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52e9e452dc026414f741f89efb9f3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0015a37a1cd92f8530c346f5bc0b682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864e63aafe4dca1388eea89858d561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec38bfe68752a067a973c133d8b26b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b028c9e3d66cc3a4e4d83de671baf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e532716e6d263d737d1fb4bf57a75d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df70b89f699c22af4a6757a40560f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bbd9622e6516a11a2d3ab1052990123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338ac4496c0195471fa96bb464f773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf780bfb5daac4dbeb4f496d7c894ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2912aeee4040965ea31358e0986c3f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68ecfa07c7d35e6318050dd87e210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b90a8e410e173bbe88313b13afa7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9cfbe0f4f56d84694f70736d58c01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b60f37dcb3624acbbd66531bb20b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e858b53fc7dce9ae9b0773526011c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463fd808d143299b532d7bae07adee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae71649c1c98af460509591530569a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b1885825651448f2b247c3ebeeb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b540a86a3b74b29462db6d2bcac4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911a857eebd0581cf603f5fa05cad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f221090aaee7a75459910e2e5a1ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6394c535e543cab376b4358b514a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc672aaa52721b388a78be1a8240b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f12f1b724a54cacd92555a1d71acb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f0c60c0b4112e84388e44192c6fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f280b8017cf3ce2da637ea6932c85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5181a9e5f2d91d5bc15df80c4581143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a707dde57ee33f3b7894f284bbb61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501762947988eaa293b00893548018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c82a7afa701acb8ab71e77f11022a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449dd8ba60f30e4e2f1d860280d86ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd113f81797b57f320572cfa781f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff7264fa79db9fb132b14492241a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a1e6aa1935c94d3033f1143c2c0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c8e26f97dc523a88aa3baeb9fb06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7e7f7d2dd34f223404d95e44d2ea8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9910ef21dc9069c8145fb2e82d20e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816852b42c4ca374aa805d1fbac513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944fd3a72c41c588ffa34e2dee803f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae273391e01e8855d63c454de9c8f1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1803a0d476b2daec40e27e17521a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e4aed340d4ce9c78332dda9b7644158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfbc0de6e3aef82454d20092688d69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae20f77b7e3f528a264065ace5750160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c3a34b0f56040e8836fb27dcce90c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c0df9405cff0e9039be94df246841162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436eaf5598d22fbcc5688c17ee65b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d5f11c3be9e2199b1347451a07fbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8a0b86e10eda5a61b716151a63483165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef5c6c8dee93fc33e222b791537818166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587703b3c878b972d1299c3574ffa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785f1332cb69863b1665732959a488168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f8df6105fa6b1847d24c4b1d5eb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8fe581a31cbcb06520def74a7ea83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeff52c295baf9a30333f4a0c47188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ddf699b9f1a2b897bfe7dce5e1f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa6dd8d922de1d277eedbbd0c8ede173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe48c504a75fea475586679a899f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c54ed60c4fa77e8b2121cb26be0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b87d88faf753edba1db0f7d721b72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee984a3189666b6681e6b2cff44b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524678834c6b4ff3e58fc60f5c2d3266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c13f3b7b36a142c071da27d31b727179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f8c58341617226c5f9635df15b763180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a568413d4ae172f7af9dac1fe036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0f3b6840055cf113cc0d6725e80e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5d6bcaa5d0e36c3ad01aa8249a83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa32f07d65f90a0ae4e9c0846e4103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a6d77f8289ce4d621b3f6cff8b3ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7943a3475074b0be15bf32ede0a48d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f229493f98a8a57c1f61e6697a425187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec29589e41716bd9cafabca006a681188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f049392e2f48509a0fc270740e1234189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b509387c5e968a60b347ecf3cf95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213568e3bfc52b3b3a6061f4905dbfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6fb07047bc91d08b727bcc37266f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be4e8df4c1ece9d38356d675616e77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a82db5781020d284b8988af9bb6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5aee113bb428daafaa1a6a55a9745195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3942ef6edc1dab5c811934b4071eb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9217289d41537e22b4d0c2d521ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b165646976a6ea1917cdd88c3522d95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef124dc262c01065231222d50aaee9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86619ffb1ecde86c1fd0efd0f3d4c26e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8212dbc4f1ed1e212256610a9f72c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2dac4cf0877bd9a4a28096d120ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705af71a9380433bbc323d94c86a6eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc56441910eaed677b0177d3e2f96c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669f50fb7361ee7014bb01faaf1bfcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e508abe0679741e3d5fd2e84cf27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665142cc7a1f363529d088385bb43ef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ecdc688a8ea01b367dce5770f612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500da31f414a47559e618b72e4652a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7dd2c74b3d2a23d713a40c978b56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4ed03fce40b00a9c1068f3ee8067211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10445d2393e6ecd782c037ef9e9ac2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931d2535d2f93ab45c4ab3c3cabb06f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7887a1dfa2927b5126e0265bba0448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383f161b5988011e95fdc3b73d6b70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0849583b066f58085b1621189808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d11a9085345a072658ff192ec0db24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e5ad7753165083110cbf2e21a7cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6323c6b1ea0335cc1873f0721f1a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12656d0600331aa805729c89e885d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55911846893ccc52018a20655a5b8ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c273bb88babd769daec650d39322cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b71f4bbcbe28e2d22c4418afc8485223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b748da5f9244c2a6b113d83160c7d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6562155b3f27034c8e95a084c549d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9cf2665bda88ab02d6c7736dcebd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c70cbeb8dc3597195f9b04f215d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46175c53af6187a1ba74e4935ebb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d36e27cb08917b9ae2e088f14da1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54005deacaac04a0235047e56214a961230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc4ffda79044f6f63583101aceb2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848073acd5ca58a2d44997a6d0be08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc18b6616da23b3c890f7004d3e6c61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156773541b189d0256da94228f5f3e87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f8e3af153582c98c0e9bf0d2d2fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea47e43ffd17156443bfc55ae225662236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb05b0b013008159982677112e5aca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bccce36791dca13b441a4a6a475a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb66bb6a53c404c0072b8121328f03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688d80b1a79bd65927b2c8cf491ad52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa59d811251833d3bd9ccfe0b6e876f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d846e68326267fbafd98e0a72eefbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772366d9bf82282da985d27441c935243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51c51c6f608e8b897144e130e08c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98bc4f05046d0546c98a540f39f29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9efe5afc0af437b9304a8c7ab89aaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e8e9bb69ae33066801e5e7eab1fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef6c282e3f59567353d81d6f74e79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e9a0357d40c193e7c7a41bf6a788249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e730cf3478e1e2d2f0582c5c6cc16d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444885a1c2fd8b2a725d0fdcb0a02162251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ef20c86ba745b8bd6b929981dac6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b00f73d05258b2c85416c3c5eb4be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ac887b042500792894bd86eeee02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e58bfa89c7cb392ab15c5275a2cfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc117250284401e7008b75001974aaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71d71dac9470465d1b7b8b93ff180a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431181aedd6b29732eb1f205437331258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0e5320b195b793d2cf9f243baf8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef82b7e3c3060c24218173691ebd78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597092a2870be6d0d7f84b71848414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464adcbd561c6506d26f73a64633cdea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c80a46231c185c9df9b4d81385d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab5f5504d78c1721368e9b625a2a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa454c4b42506fb619c35a90ef36b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ed91a301d48c2c1bc19a6c8aac24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ef4bf9e9b9340145c5636502e88d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf63af5b07661262e08b47eed655c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f05b134e8aaaa7c5b5c89170b49e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c109a1096965d784dd6aac5dce39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9e6d2f8beee2efa9255491dd08d3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2e2ccb821e2a9c271a5c39df1f1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c7c6443e827b9f4d5ed16e426d9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412dc6a520b42f0bd0dfc17a7fb2be1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831611854eec5e2cc481a9fec385045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb57bc8a4c6fe9044aa08220f91e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e72b3429af35cd3430ef74f05194b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acde947f14ff599447743e43fe141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7455e9afaffe33241ebee6b20c6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da84bbd24f9d24f7a4289d16a4de7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e72acf939abe873c68fb5cdaa3d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d9d62d2da10eb2d9827edc9d2699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2efc92326e750964860cb4bb53ca62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68de95f13b1e55e6f4b2c5869730db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078a6e59d538b23748d5da19986c96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4bda4d28c643703b96fc36b6e2df1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfc4eb1881b87c4e1670f80e28035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d316651c319d8a58f21ba6abf891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b98e92818544a690c37efb0207634289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd0ec3c438ac26012bf4dffc7e915e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574789d83d51e67c65150ac740fa1e7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eb9c5b56f237311394bd5c4e13699292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196cf0b114709eb2d97d8ee08ccacf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ac4afa364d1562779fae17bcff02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9799419fbf5ceace597c6e1976504295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e032b480720b4d1f55abfff1b4d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744467a162a52d149d43945a3c7889a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b642d8655b7733b463b9af1cd82ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac8b2c7ef4064a6b02e6040c52e431299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c01e1105b6eb9cb4bc57a1343ff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fae8dd96cecd37c9d7c12bc43f0fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44f2dd3ca0d2bfc7950959de2a267302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3299c88c9641db8746d68e6f21b304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604dc2309a15c2ca6ba9da6aca942e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f075bff7a9f46ae5159b7a49e3b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47b8fe5882fbf0f426cedf94e413c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54fdc8b5d56b4549f63f9b9de5e86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e3f621715b0e2ce80c8ca793f7827308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d544010cb5d04810edef1dc1812974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abac9e34cd02331f8d0d777a779775310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f49428b4411c1b70ee0c2a5f5374c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec957e1b45e2cf19004acfff0c678b36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489dc24a223619d627659be701fb235313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca816459e2c814560f28edb5bd4d8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aa4b27da9c2b052ca57fe9eb27ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d22da7989389b9883784c9a7559f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd19e3189b4608d1787122c34d6b5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d8d287729bcfddac8037d1e4a039318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37927062e0754a35f5ba96f09eee4b18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e461411cc6e34beb009a5b58884c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858e7a7fdc443cd7f072b8e15270c6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cfc28b731ae3cbbfaa063b46d0b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25cb62bae7b0670a9f35db8e9c591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237c80b01ec2f3e83222b8b1c89934324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227f09820571e8981a88fc6ec044a2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>