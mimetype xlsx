--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1003901b3f6695a1ccce67b421a5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002321d0e9b0f217b6e06f88b5a68992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388005c20f2e82a40efd33efaa0a2e873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e6ceba16766ad6de315a21f456f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f426de0add44e6434435e2a833195d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df9e4f8e0610bfc6d2643b5ac20696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb732962deb2156abf31ef67947ccb1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bbf62d4a2833d956af946589c4a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e620bbdcc9b3ce755431dd351a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff4bcbe6c865f8c7a4ad20da1714e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c6307d11485522880ea64db22d4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0401036d682ada199ae4f98bdef71712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ba48c002516da0b045982602358813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb5481cc06c24f44dbf0ea7eca4aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d08d43bab946d580909892fec4d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9812f800021c4ac77705000e904eb2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474032eee1028ef385c5b96fc424a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3252234665540ad9b6a5851a74df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119a358848e52d34a80efb08195c66219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2766b7008923cf1086247e82b4c2a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa36ced0b9d615c8485ae7d94d2eda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04745b6ad8af3ce22d2355715469a25522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a92d6b54c4851e67181f50afdd1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a9228a9aef1b51b60b013d2b17f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870f9faa392c925b76a07a425c3fc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e8b6cda1fd5da701b30781ae5db426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ce54c14ad29b67dc65814b4fe00e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aca66ba52fd25207fccee6e936c9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b243a75b3d05f187ccafa99d1b97629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8edfeaea84cf21a2d5181ad4d160630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127acab84be227f6b1e48f7ac03470131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5524fb42c6960177d8f7036d7e2552c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620ccf1dd364967f03bd19313772bff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12a5971f1be08229d1e16486e10ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ba44931cfb3b812eae15ce0ddf4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728540eca5cb8f1c6e332694360cdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d41b7efaa00e249c4d4255b53c0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f762bc640fe79bcc2ae6d7ccc921d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005c4c51a96627ea9a43fe4085851d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7295318c5bdd16d8eef958523cc5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da98d83b7b3c85e04a0d08d4466d6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c431d2b549ec7ddf14b61a7c701a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfed4936c301de6036660eac13148b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c034316141e96d536103cf7d1d370a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300aec1bce697d15026650aac3ed99645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b938e18cd8dfeb17db9cd8e1b066046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44261be601f7e3f600f7af74182e0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731eb3ef832e732b9cc8ec38e97821b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00c2f6319333419432312eee22ec1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05659bd7feb1f645742ed8dbfe46091650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ed859529bcf05f675117e4838b5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320455d984ad279c5d68a74b079e26552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455ed920c1059abb48fade72a2134153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a946694f483c2c6d0f0c3f712f6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f77eca7e6fc863a150d8d3f08e5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ea0a863503a3545009d60d7e9fbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a71d7276f46e8e4c268ec11b8526157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076b149432eaba5a42107f941b304fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cf37053986e52284d5112ac533f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47151181b8d3b5aaf15a9e3d06fd9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739c9f6c2152cd517da833110ef1b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65ec0cb1fe43930e67d710ebb51aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433aaa12b8b855f786b923bb1390f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213e25819aaa9748c747878cd92b8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2f557c963c5df79cf4cdac275d2e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598f01adf8c5221ab50bca8d430cf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f991dc1d319669f2d987f4794c00667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58da568488b425ba44c0b50a83a13b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd619d1339294e665fe9c8de1ac097a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6672b48c2178ab4d5d30371a86bfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955234002a834a094df6d3df544c8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1b5f5c58f0a114d56d2abce88634d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea66834f86a437e14194e510a1582e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5548a96e3f1b8c280df95004e3ef674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d1f571657efdc1e5f881b9741619175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f614d2452874aa835d0635278bd3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3360a1ae022f00f6d08a6074267fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b632f0b0c63dca8fc19d8ed4fcb3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696694ec1fcc026cefaa666ef8dfb4b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbd6e8b0136ff75db3aefb80e187b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf952a68e72f810371a917c4e5874b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba725c76d315d84133108e2ed7956882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fadf7a3eb39875f1ac87c909075e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0df2b6123533b8d86d62d2c8f06f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db4a57b7a5a5eba67eb02be0227b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164043ba45be05534523b3909e1da386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d4c278d4f0cf897a221a193a856f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc283f2da755f56db62b7dbc5630288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306055ae25fd7d210f7c78d929b72b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c4dc2e4ccfbb8d132638a8dfdaa590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380109d8416f7bd7cb375735fc9a5c5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf6513c7d5b1d568e6b87c83b152792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed89ab6f3201a496ad882ab4bdef4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a7498c9b3933b60dd0866746d7a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97246a14f1e5a4fb71d416f910cbf46d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20102811521454645fcd86384efbedf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e184ddc57178ae43fd190c74c98d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd5cabb3f3772abb71d95810bd97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc3c1915ff19edabe5a09e30e6c6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737f59c3efae6267de4bd7360489fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2c27017b4480ced7efc32729df9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08730b1920398ab1435c40863a4ac4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb324fd769d69035024e76c6a0edcf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2aa699cadefef80ab85f48c2b5cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b3c89dd8aa14d9bce8648593a486105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec786d486443bd8d435d80413a9aef30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af541b7a970d9769caece5f931ac295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62430c7989a0b7371d8c0d69496ae88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f878270a7fde78f38fbc117d707692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75197cc0608a8453d4455acda1a448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a9edc799237c09d0133b02128c98b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e71aafd59646c2241ac6d2cd3f3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef817aeee553f95e0241c50208e9853d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ee7a2ce88e13285df12a15da6223114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b859fd611750e6e6442ce5e341b4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37ff4059559fa180b8fb0afebbb68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671bd4bd87fad4f17bfb7c7d7ab97ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbe66d28452f430480a5621bf39e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1410ca0a3b00c87037ee8f6a5fb39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d83c2ab518af1799d42e1a002d84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36c8de89b7becdc0965d2504f3adb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188a39abce9375bc73fd9be78d393c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f25f200e54430c746dc07829b462e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d60878bbc6540a9c04f77d594bf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56174e9348683d0d0c8696050ed9465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd00f58ef096c5cb8e4564c4f0821a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30feef9572b4ff87673959479c132127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2b5d4f4a58ebc7f8b14ca00a9325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08164f915b1571d9f0dfd2bd01d8d78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321c238d3c9881f5c8d6f63c8ebb3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e66aaacc4072334a48d2ede5cfd85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96d8047e5c1e2b2621fb3eaca660d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7dc4bc2a35fadbeb2cb6b47f609aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc156ccde37ac9de712f4ac7c64c8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af92a38669c7971c5259641ba91e9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363e07af8d998d01ceed5c37ce44aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8852762fb290b3bccfb995f84fd18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aff9dbd97dd5bcef245b11c61493d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde182cb7b9d2dca6179f47fbf53c49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed08d96af61a3a49931a9b1aa3194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc51ede7417f6e88d3cb283dc2062b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f951cb05e74311dd8dee9bf568ce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ef7e00182a7ab341765e3901764d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e3a2433776f746f35ea196877d5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8ac32d82d696929d0e78618c978f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d39feed03bda723e24c864a344b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda78480de0ce248112bf07717cf08ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4d80da14c40db204b7ac0556159af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d6046cf9f1ed1728848f1774a18f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51019aa6b5ec9c8b8fae139875e8f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825f25961fc2f9580d60f7d6aa3776151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d90a8f7ddbc0f29198c8b91b73871a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebec550b16139dab245aa81acd19c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54923c325e76ab336fe9a54e1b33d65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc54fd7f28e88d0b9850d1e769a925155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb80cad9ff4916541dfb714815969e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c481ada8709f177d0220992b2c36342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bbfb5a3f774a464926f7d1b4db7cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b2d4a91468d056451ff7c248bf6cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a656519d92cd96bbf8f82c83cdca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750cb7eb0b3cb8e6fa68f49e20a32f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dbc5fd6e0c973c00b4bffc0cc9b42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d34de456f85f0dfc07f08a84ff555163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4e132cf1308fcbbb7339200883e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1a1bf7720b434bf2a58391dd4e8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73130d453eba6cebbd1b63a1b5a1a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200a847b6e643db6159f230ce1acc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e686c93f2eb33a6c17c06ae2e7903c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c950f55573b92a19df90276b50c5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b024362d203e15b4f9b5c12ffdd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a46101fbc35864cc409f0a22fc8e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7329ec07fc915c0f571d28bda6b248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de024388fbb989f06a9b8b0b1173e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a105b2d276d3d09510f1a38904e54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536f5b611d1f5db6d53aa8fb3daa127175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0cd9afc0eb469be9fbd8d3be6310176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b945717bee63ade771d794433251a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb9ae3c1efee215310ea7e3f07c7dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538678e0f6194caf68a8b58a9272299179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095b3043a341951894ca18337f0f97a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf571ee1ca72745b50e9d3d5c296dd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e0967b60f2802114636699b8b46ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814329b81cc7c8f3c8c5b1076ef659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76dbe590dae1d89fe32dbb25c1b36e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac0faee80691a79d0f51c4d02f752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1808f6ff67269160e2a66b20753d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876850af9aae3da0f6c6743b9f5d4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295e307043fb73247bd69e03938184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed39ec89b3b8e6282b304440eff7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec357269de42c3d5e3af79c919482190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae41e2d422b1cf50950b8f18488daf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37520e167adee390c707ff37dbab0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7be2ff8d03fd142f6046556b61d89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b316f8597ef64bc1c9ca37afe00b6d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9529984340c0889620d6c7cb4e0a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbbf7ddaa80fa3e611780c4f0f5cbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7513559a77adae75d8673e91b31d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f9b59af5c945f14b6d85ca71277d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c6a6562a4dcd4e8128b06fcdef5ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd990b7439b1ee144566c4339a5e9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82756ba02063441c41f442e4060eb98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8cf30ee0c7e9ba08a18df4e775e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9aed5afd59261429052fc25af3c49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b0db4138fd304a751712a7d3a602204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2226030c595c0ec320372be3a1a0f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce9727d5c168e5f0c479cd9436dc4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b33b0aed45172468a7215a727e4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8642736c2e59e4feea1590f56723a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f541ada7065b8d434e2470b9a957fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c6c5235959026dc2a40cad4c8c6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa30820d46af22cb4052fdb8a8df4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80abbbfa2e677a447e1c3ab9061221212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551d705d5b82369b6dff3f4746a864213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5960974dd3758809edf1d534af0a34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca1f9091a80fc496e3f6255a5be28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524a746437d389d517f5fefdd3d98d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f65c12f60e1aa4a19c85eb3edec7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a81af5e9000cd9518f0de43906582218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee988579acba6e9946050fb53ac17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02c7aeb091dcfe4539ea499055245220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a70ebad7b00c0c8c907ddd43c21e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dbca278d492615032de1e910f932d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e0c2dfa38c6bc897bdd4732fe5f14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b5da43ec25e700561ab46cdc2bcde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30906fda6f7d3a24fbd11e7431c8e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ba133f31d64ecc6be4b22a11fc44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3ef5c7b7ea2823c091e52511b5ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489fc33ccc3518eb3de086b256a4f95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d8d4a4221e3836a4f9b2fcae0012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da49a1e2370d2ed2ca6ea0903eac778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409e5974587d284e6d57596cb82eb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1aadbff03a2dcf4e5ccb39e14bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ace124bb19647df52c3d8a79f50b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879962997a0e1b94f8e114e221edb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044758789885ff8c8b13cb56afc1c4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf8249ceeee006eb7b997135c4aab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b8ae00dba4f79913c44a1dcb594d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056cdbeb9bdc08d3485652dc697c48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19362540ceb23fcd9637d725f52280239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d374f1c0ae061c58882e4e4f3307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77f4f9826a2b66740d7896062c9ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ae506de76b7fb6b5c7fb38d8f6d81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ee01d6f19df7ee9841bd865137af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c7ce9a78fcea499a0168163bdb624244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19a1c207c8fd2722765a7036a33fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039146a218242d49ec0e0f85627eb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89347ca0c562ea73fa16effb04a53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f325bea60ea520a2c96f93698fecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487c89e5bc775697e5724ee727cd56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18616c7d861b653820e03144b1626e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737849fb097599e6728e5e5875b0ecda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12813364eb0ef7b6ad153415419a9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a04360af9044992b7337cc9e9c05c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade54d53ce44ee154856879da1c13a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c56f318b2eea558ccb369c810360255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eddcebe619a837eb6c344dfac4a9d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488e16e2f5de872a2bb6fe45e2669e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1e019c67b927b62802e7f5cab776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aff1c86c77ed150d6e7f25c7549ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a51a7debc68da01b0b6c87bbde4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ca27d848205893989032c12e3a94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bc4ab1e245f72148c14ba20330a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3115959344453f8921395f3905bc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf44288da4a86d3cfa9a547ea8bdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e3a7aa750ff5b97335811b5c4d59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3de56762f1e75929dbe111c1c778f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238087a49ea2fd10fa0ccd56a80ca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c74c66d10d857c61d4f4db2ab033f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7041b8ab187422497337cc39b49c03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3076925e547787090688e4ba0241270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f27e7f70db1712122598b9c49df7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004799ad5fa6d95d9cf4681e30f9aa74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724bd890601e980e9d74bf5fcb772fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15673cc3e7b45d2480738b06b77853e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045df6a68a535e22f3ee8d372c6268275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d2945036c0511266c802a4e36ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4f7f64048ddc43f862493fa4b185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720238f5bafa4dc1a8c294c161068d18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9acd0b78b6008d03c73892d36e8ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e306d0b9ee956cfad3bdab807f815b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c287be8a46e2bdb0d750297ead3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03742b59dee32c60217fdc4234ae4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32121c66e64a9eaf3d72c011828b5295283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef206c643b134db82ad46f727f88a08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a37d19f9548a8e6dbe257b19140b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256325610fec4d766a10463d933f8eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f8150e860fc9bfbf3244e74c108c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec8d212f320f04a1f8b04afa3b84c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580db120d628b149087c17d632772ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535285f29649ecdc8f692ade46f19f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a055f91b78703747a4789a0d3e802c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733ed93c0423fde184b548c1cae41a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893db5ab9d2063bd40a420f2bd6867293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b85f21debf8612ec7b230d1c1d0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74b84b9d996b1f45ad8a2c7fb92dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7b4d3afcd850c8338414fdcd04058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b65ebd2169fb4311dd81198d4ea01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4497f08069a54faeed5a3c4df4069298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3918b64a5e294cef02b63153cffa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ccf68a625b0faaba3976bb782a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c497b7ea60f59eba651ce465972ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f57a232a77a021df819925734653f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b54f8def48f2063f55ea2c8bd9e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206641d8a770aafc0a4f7983fe2e05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821406d17fdb921dbff4d2fc22d61edd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a866c28cb8f1a7bd48f5f68bc81d21e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0b32dafb58c44a2d078f70d1fe529307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20131f302e6be523787f006e7e6a17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a210b0ffd85aedb37c86ed7cb3daec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cea2d8111b1c55c6ca4d7975a534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f8342c2635662d87817336b527e1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ca9ff24e787c5f91df711c84b256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb430f752c44300b605ba6dc79562b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8dbd17c4f7ad5faf2aab457835a78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdfc4394bfadbac08e96ed00b3cd58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ef37b6441faf3f9ce881471b1fbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb17d86a5aae0afd6aefbb6e17ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b84376f3ab8cf42c0e0cd9b6baf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4e1fbf387b93058331b697ed8f4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ceb288148306ff93f22d1b6ab5c1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da323629222b9aed81021b3ae823aafe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a7b444c77ebe47056be0523b9a84c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587ab02e50f1bad1f1963b6d68e7ee1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3278fb1db3555ec6755b7926f0f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947bcda6a49540fc8c21d75afa52281325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ac8d9bac21df76abebd35e4f662b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e18d89e2bb70f0957a5d33817fd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0035fe0eae96f5d8e4374ef9b7660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba4469249980f4f5aa2fcb8c6f533329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9592548b54435a034f1d251a81b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090893e5c1839a53161207063c2879331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af966bba985bfbd8ae5a52b01f384a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00d7289a3a6c05bd9ed0a6a378cf64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b81f451ed162fc9a9cd65b234256b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91dc9abc6af25b2e28a2739286054d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79eef15bcf12131c2bd4d299a17b47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8198dcb97fa10c19e83ea648abefc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29d3d2929d79f0ec5dca9ab1074b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097d9b0030580cf2f3f5dc51a925fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70de6ca0c63a3ab75ad3a46380c628340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc7de411a81f24ab6e9cae95426ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cf2677965de2e8c977f897a0b896342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2067afb9ba0fbc200234db8d74fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4afec3db045c4fa4d4dd158bd3d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca58b4afe6eb31fc6eded1dc6e425345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c8f8e6b6bd6da231f781dbc4b222346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a062e02411de36cd85310e751b04a347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774f3d1f58a73646a02883bedbcb6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88603d5f5b344165cda5c6259f9ace2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a05098dc47e7e7417e9292ae737463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0957b6c265b951e371d2aef2955f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce6134598d953fd2f95ee19affd445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed18ec777b04f5879552babaa77a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0e4b5f947751dda1da9a07aa95927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de399c487ebf3d2f475cb94e0bb74e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a703e641ac7a483a127ef06ba269289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18df639012bc58701b55915affead10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0075bfc12e7e90a20f14033801a1eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ffd75f36bd011505472569fece96512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bfc90b74d8cd9b2e4b4ce6b2af3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a40316e727df5bf42b7b23adf87014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c3136e0b34f5de3497189c97a18015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da491769e2f8ed586a3f0d39d59e8b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9419c2bdd0655b84a25941e1f342c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cadb8d130d08c8d77b39b22e6f1ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7380f5eca9487e06451b4bb00438f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ea90ec96ad8daac687c292e895ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65766d246c4d84dfc92a0c2fcf6a09821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97377aa8d612ca7e7c25d51b7f71322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fbe31154f02324b1823cafb27bdf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb47bd4f43976bef583a7e1cceb356224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaedbec0ae5a60a2f97abcd859435a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8c49f681e16449d804c1a66dc65426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c829033eb797c2afdc11a48dd52b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac09e3260922ac609be125dbeb16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40c66ed287c091271f83d4cb6119f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d34f3adfb027145bbea9bdca4eade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415efa5a98c1fef4b9887649867b84331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895411c67a365b3d09d4cec78a079632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27677b9042ae7d357655ba1e5c76cbfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd222813965bf77fc92ca5d73d0aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e95da5b492c382d09c27f90d6e22c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55177778e61a70609b44112de934ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7c8e3339b28c90f120008d6c96d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627c1cc969c316050ba5e55596ff1ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db09963e6ef30c3ddb843c742018fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d36d22400bf32186b6325c151d1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1426bfe633c0112b0ac53047de51241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42db6424a0e6d09379c76e2c0c58d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f72eb2c5ce31639a8c437501c8b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ba1f7533452bfb19e2e00ee7465c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189a7216b7d74e5f2dc40199ff228745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423af68854d73c26ea9553a2e41bd3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe1d93318c0d7a96f5551cc3a4a1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606122c9a8c28df4f1e02400982f22c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748ae4987b588baa205c7c49a02ea549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f38ebd42485e019b3f7e3791a66350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efab7d08dacf247e2be973164ed44551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4d6068c1b02bd8558b40d850668c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f003c9f63ad6acceb1ff741e4c5da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c211564abff2c765929dd7bc9d9c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726ebee8564b9e23ca607bd09f477655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4318f35ad4c9fecd0de826fd364a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3231abf11bfb6e747748333ea48c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5cf609a206bd3d5242a26c6842f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9feeb5568677178912e75c420d1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0c77e2bf5cc23a515277fa2d63e7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b877b17a8e3e6d2f73034933728e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1f1377fc787a444679dab5b6de0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e6f96585e5a74ffcd6023a301a3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451af04be77f279e863dcd93551a09564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc348f3aeacf9e1dce008462334c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35871933cc7bbf8f478f83c01938866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08793db0175a35cb2abfba6c19637767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b77ed9428ed9c7cfec5afa3b0f59968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90f6093e1e29f9e6646e45df3f21269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41032eee33fa5fde1dc82a2bd64c13a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e625b76f3bee9cf920615fbd87ebec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8f56b1f456280d1da2532b984105c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e61846d4150d6f74f6bea2fbde2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd6e87135f5b004e159c9577f48d4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5fbb96d4a1662c59bbddbf76c74375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534a1a11f17f5f97738245715d210576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28591628d222cbcc49a2685e6a3001e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dca755c77046178b60068c4f85f0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96bf54b6b978534138803237728bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f82c016d21c860e9f4d0a9d910f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b326837f6bdad99ed506cec97255e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe441e5e753032c783121be16249ba3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061753b50c12d3886bd1d75e98aa14ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7ed9f8c886902ff8d44fda16b7a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f5137a77c4ca99b3b6036948317585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c4b3fb860823ba6ae503e52e4879b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd96405fd6e36c95e3c2a4ec8289687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee9215e26ae650b57a01e8379351e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc82e8a97967b23f855b2588e9a26889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf466beb27bd47e9bc8327ca94cce6d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d568328d981da72642d2ca0692440291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b828905da33aadcc6279ea86dd9d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e44207e41d548dea109630cccfc2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e948b04b1924c6d54c6f5cd6496a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129c52a92dcb0d8b899d5b3b1a309395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4f9103d44a0f3671da647fde138596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea17336f579cc1bbe0ae6454b575097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895dc960e6ff6b01d07ac86069e05198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7c6ec1ba836f1e19be23ef5adf8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793be9ce27a3727d30a830849662ec6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c82332110f516367748d1e774679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccec549ceeabc2657e35b57145d9aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e636781cb12f5c994ab9799424bda67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee73080b12447a79d57c218f2bb21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f429b44546e9269ba145638d7e745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82367de17f0e05cf61d4216f42b550b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fdca5307076c0de780020c3cf0e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc6e6d1e9c7c367682b2dbbe34f3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2fbb287e0c3e620f499e18fc365a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6d269a5abaaf4e02a805069b8f61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b5a5556db390fbe0fac818001335111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc066523b31e66dca9ba738eb744d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb529e96c4e389012490644cc045b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5163690e8874909081704cf87b006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b0690247d51d640878461e96b3a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd67f8c0950b097460fc450bcac0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeb96b6a311f0459d4cfd7c7254bc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac0517cb2130d9c7add959d85eedb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306b4f078dd134b4ccb66dbe67816c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156ab233d7e7d1434708b99acd9db7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2051fd6f5cbca91ef63f0ac73dad85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a64d8d35a6fe729fa05c044c4369122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7863a8f2289a5ccf43f86c8a6f58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178bd4beb2103799ee0c0afea22781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f4a0232618e435d113744bf43327125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383be6ecc3bd2a1ea93fc3be5d314cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095313cb3236ba3ec09280ddd3e9e83c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18704374cf6dc21c08fa1d0aed659fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31927b18a374f01e6afe164cacf70d5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7049ce9ec1f832df8e3aaeaa66bbfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd08baa043d19eb1edcbdd3b6faf4dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b859d318fe67f2897a9e6ab50cd61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9c37f78c2e3b5a47ba85e051c6bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04c3c14d2e596010146d802ea6438134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0ad01054f6bec4b4246c63902054a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0aef1b85cfd8e566504c49f75907136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51121720fcf1d0a6956c11aca6535d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3878e7ac1f00898639371b0da6ed15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8c612d8638f866f8427927c83e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93aaf19e3dd30cd37d89c49ae7685140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55cb750a91685b0dc3d50e42f12a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853280c96a75fe1f69b080f15082b48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde917adc847ed350ec7abd83f78c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89df675f806ac7eda82bf0233160be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427894341750ec921b47faa8bae6cd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d86b67b4c0965f5aa9a6a254544e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd73cc13d56749a8ad5e345a012a89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4b5f34c42f28435db11613204c9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b1b0b6ffdf8f359c66092aec09bd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa14b3369670c78bfee69d258220b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44246d2f387e1c47f5e2c4b4a2ae3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275b25643f080ea21f01a9308997fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b10104f7a5d78ab1bd87eacf8282fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4d7689caf865472903e0329380fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95afa1d1a935315eb36ebd8e3992b1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61ebd0d74d8ec1a6732d9ef2740592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51248d08f40c8df45f96a18fe5c1f64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b1ae66be38b1839467fd9cf28b13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4271ffbc3a0aac3bb70ef95e9dea8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386157988abfbc9b1cf76a7fff34093160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb0f1903d13ffeb08c06f0ca9f47ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99b07c93120f3d541c675f3dcc2f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f80549b5295ac57039630adb381e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ee8e60039743bc32a77aab40ed5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83bd67e5c47ff697117e9779a20fe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf808859f13ce2b90dfe0e37558cd45a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938063447c30098364aeeecfdb536149167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9897c748bf975d28537626709bab7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ef74a1194a2786fa7535f45623d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb630217ea8d4872107f66639ef8b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e190039fb83143a23d0adcf72886e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db46efb8e8b29a7ffe19a09edca86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b6d8e64212cd5510cd40e1a92080e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda901c4f1c136460e20d7f535d289174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe8173981abc80414778f2ebc390c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe8977dbcfe16f6893ec934c90685d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943f090de3129bdb5ad5b42dc8378c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284dcb005960b6cb2d66e5a814f5e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4297737d10816c492778fed45f4bbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ed0277b9a746ca4b3ca0ef356ab36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf99549538b94ea06c06bcc828be3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acbf7f7f9737361765f5ec54bb0df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d196fa4004fb393f8211fbbddb739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af081d22ff5146f10019f017ceab5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fcef1a46b230247d8ad02eaa3e2e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f2bb88502e184c3a286cd0966b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453fc0830aba50e091b38f5334e604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f3c0ca155e35156963342ac83a66c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9b76f8dd447a4e803e14388cabcb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516aae74fea93b38612b679dddc965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24d7cda800358dac51cacc7ad9baf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a441e1d343f2a5311a08895eae5e3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd816a68de01ab1a277b64ec4cf38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad5106893cb347304bcbf20929624194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e36b7ee9b723524cfdb7c9b435db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be353b1b111e6ba7bfdca2dfe7df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d477e46ab388d38521477b84867e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503072ba9de75a76c404cf4ea4d4a00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755adfe9aae278e91e58e7e2e1b18c70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804377f475dd4ac489224c7880e06b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e2426f13036f068bbc8896d69f73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241652e994f817274a285fa52ac648202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6a4a64b3716984ff3aea133783ab0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f05debf193316a026c78e73752ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c18202c5f3b1ea8bf61610f5af260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec373b11ab1574208f00770750f2b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42860a65ef2fc9dce8a059e43089762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c750bd219ed79a398992e68a332f7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484ca73bd1bd22b391c2070d2963cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6612a4b1dea9c5cf374455126095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2654c40cb4c1b7ad8331382497254211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b96fbf6359321435038fc163f15a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fc4b5accd4d2b5a604c0f34d7cfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99af84ac2319fd308fc867a2c3df0e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c257123bf484a02242cda9816c51d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8c0cdeb532df43847b7576eaee7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ecef56d183d8214b973c7969b2c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e46c32da489bdd8f84a6f1014f4c4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e4f6b0031221e9d0fbfb610dab5f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ba1589787c736ba47bc035d73837220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70ff143c74e3feea92452c1e825a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f813cc9feb6c9f19b2cc6ed797239222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba4ada27ec3589034c8161d2ae3c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3b9d146e4c3bf0fb1448c73c4c96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af6b1803cd2506bd72b2dfcd43bc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a729d7dfc0151cc23cc3a44cf2abd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84b94135f06a47cd2810d9bd3b586227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2dab138fa34e69786b9792f373747228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35dd01c90677b1a281bdc3edb646b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410aa671aad432fc2de57303c0ca92e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e9d36ac24a843f7e23f99ac7095f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654fb393aa431a53144d35ad9c3aec8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699577c6e7e8fcc98cb7e7e3bfef4f90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c78ee90571758c6a1b8e733505d42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae3a74c5f67535e213ac31ac67e0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365294a0c30ba9711deeebcb35179f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13976a62eec75c395af724f66d9d608c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e0b0e48d9c8a1993375cfd769554c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c94849ac499ad1f5209152b4dff6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132cacb288c9198b59d97e457628c40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a85b1c7f34b17f5b1ebccc002e8c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29c31102abebbfb17d7666a77e45e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee1644b056b324d5cc9432d9700c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbd7f3d6c64644717eec817b8c258244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458ee8d401b5c71cc9c765ad7ef520245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479844b240311b0849b84c139ad4f2a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca096fcc5d2c2c1e16d244510606e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdff86f8d5980460252e7cf90cfcee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9ebaeeadf31aa818b08ae4cd0a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852624b07dee70607a77d314a4e0ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9430040bb59867382d1308e25e06cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85842d3d727f0081b0fa1b52fbb1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370bcf08a4a108d61bebb0166dab8e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376aa7feca5a22a6a5f03ce2128387254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25074d88131e20e19ea1927bdcc465255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff208d5236eea1f64c406ab408be1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a45909515bb6d965a87937f1bbc8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d88094e7d3a64b4705c2a32a269749258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65390723020ecae5c5f88da16dc4ea4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7f7cd830d3b70e1f823652d2fda7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4adefcf5f63e477ae9a464bb177e8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea1dc60d4c1faee67313504e90c00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7208a9340be7fdf1c0f001c707687263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff00c41f8895e1954a3bd06911c35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b528a5495b5ee2819b5dc60973c782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ed415cfe04b947f39436787dfe7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b0a0f5cb36b667dfdb6b91f30bb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553466650c5fe4951548c54dc45847b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd113b682f9de407691eed3fefb9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8727a58b2a8a77c13fb158ab5f54b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f8ed5884ca4afbd9716c94964dbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75925d05faf1006d93a3f812a301d100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541efbbaccec7e17de92eaa701178107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2039c3511b387e256802881b9dabf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8a0d30dd378e94f49443d4b7138f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb880579f4dbc2e8ae377480e3060e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46facbbfc27a776c5cfeeeb9a28855b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e23c6049d6581f484219467930ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57081644e5fecea374f699d93a2430d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542c003c6e3932a03ae17140994e4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee647ff25f6a0b2c90b21d0784d94fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275186cfeaa8136c0c4ac6322cb393282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375c1046db6e2c77f1d0080673944e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362191f9946a13ee08d0ad763203ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bad6e5192f34ef4df2f6fe2053c07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb3e6cfc7fb5edb922750e7505d89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71abd41ffc63fc46d2dde2315fd32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28522741a67e85ab64d23ae3ddb031288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796670e13ea6b1b651a8d2fa03599f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302ed5a748543632fddfc05deb1a33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84a4b737f8343a2b184ae89ebfd49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f268cd1209f00ccc01dd46b8a119f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4b24ff9ee1dc3c9804246cdc9e26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b57b73fd487813327313547059f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d1801504d97eb38d0f4383bc6b56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075318df641e87386994fe943f809729296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7524dc1ac81705d97ff57d2947db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928773ad19dec5677937a18a3fb7979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1850a6e31191214f63ae06fbe3141299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e8982a6dd38d9eacaf806e8fbe57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534458b27b0adab5b5dd01f842e2a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736850a392d54ea324adb135d7b559302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d814ec33d3282b8ff4a3ee3cb1c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ee2e0ae0cb11c1ffa972c6157a512304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500971fe33050f1dd4e9cd12f11c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a7e911239a0efc85dc9be6912ccd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817578be0b8fb3a4239e71c2da1860307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4a1e8639eb42bd1ba631ded70b3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819b456b85250dadad0429a4cb23105309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f000dc52fe4c99997509d0ffe1c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11e77cf15cf0ed2c7e9abee5ed5b69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58c66eeb834939a35653d7500f060312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebef111645ce6633588027547a5b45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f488a7ffb7cc537207c00820bea4da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec836c46b420fdf821251593d94c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c803a02769cb201ea1aa12e9012d837316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc005ac473371cf876ed4a8b6413fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a5f8271117f592c2648bc2adefdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf837a469de4ec27188ee69b313934319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caef14b54bcedfaf2c7f3a786788c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f2c94bc044c93a5798a145e33167c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e48e696ff26dae3525b494eb63d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb948ea308543759e0c7b1078a9f32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c091bda9cba920491768ceab9a631324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b048ee98197171bda70cebdbea45d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>