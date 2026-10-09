--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd0a88f3d9d0ddd214d52d88379df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054b617a572b723027fec583c521082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a66ce5e0d48b4bd898f73d20eb1823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1348af746b9ffa4db89d2f8eab4f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411995765ced061d44d5c680507a385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c9590fad7a6da902dee9d9642ba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826b05f3ae1153c2c4f423769cee1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da874573905cc4602937b58e9945798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1032925463fd075f01193fdc102e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a981aca9045edda0789da63450b1c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345acefa29ed99178d76f7cd3cb62a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf77458cdfc821e2b4f9fb46c18995812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbb7ef68a678ffd8aab8644c5226e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba2876612f89d00bec483a001713dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b1926161f56f99aab62fe82b591415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892c11f22a8fc164687313c3853c6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff37c9c782fda4c8f7ac4f289c65917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c9f86bdc5a21258252f5e7e4a9a1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f2627911bc63d7dffd16a5a9d47a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9886e49b8122f05db124fd3c060f4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b785f89d6edf47f3d76d5a406e6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75d5dcd2214a9751acdfcb6ce4a4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c326cb1a6aa8915c86b589da9de537323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c45550a8e2f29fe3b8ac0ea2d21f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4163696b0af04493a1b0c83ca6ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08ac98e611febab6a9133f4b74b5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8e8abebe31f03f660a3bfe9f2814827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3097a6c4ee1fb6fe3525b19e15791f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506661fac67664fb2ab34f9c5ddde0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864e6c5b898e9d2f84a09343af75c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b159284e82c30b75a5390f3b37fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5875ded691285e6b3780703352cbe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84180a43b5367b7768342b5ba6da5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de2befd18a890f2950bcee693812ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd203edcc19d5155992640743b10f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0b610bba8ab98cf944d03e234e98736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427a429b827e9296d53213afd8dc5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f32f719f43077a7ccc9ae4b7254a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19c8712133c6ff9a88d1bbae0540d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cffe427a89440d472a0f4e51505e4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5a4b9d58affa88975a2dcc5895ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e1265237bbfcbde2883211e6e3b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4b5060298fd8944fa5b6e709fdb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e0cdfc34f1ecb0313568a7a74de844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7352562c16682ce9e3ac5ac8f42dfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59c765fbad59c99ab22f34aa0762446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b81b7b81f4d7fcdf20ca81acab8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77bd2913a07ebb14b436e44d12fde348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af30bef06747cea3640797988465949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f53e8ed623737420636ee07d9b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8535cdf872983be2f9cad9cf5a61451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02597b2fa1aeeda33fb63650f9b04e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afe2e378c9b07d1c7651d8a47668b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71c3066e36d20fd018ec79fc3891154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108243918ede8105592b49f8bf6f46dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd358ed16151e297f3457715d4e5ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba27afbc1b55b119bdac4d5533c20f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422268b3e3cbdeeba5d87ad4a099e77158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947817d9b688d6f2b9f350815778d1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725093e5abdd642b671be396d4675a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c6636775dd89f20b42c84ac6beda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c580f5f312b47dd281f3243a77a2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472bb72738f8cd102fe8ecfad5aa8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e55656ea21a5d35f97ebb3b6ee0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae71ee9d9bcf2f4607a8e2d2a0b00265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaa31da26816fe26f8f833a30959a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9696d4db040d0686545d8042fd4d6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61abe07d1dcf985bd121e169b0e5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b14a88133229a6d768f9e7b5c5e0e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b5fd0fece7b93c5c84e942fd96f6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8fa3ea977c35b567cb0677389df5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6cbf643312b1f85e5a4a1060511072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c45fd0b877e8abbc4719043774d3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0fb80e5153808d06cec782ad000274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e63181c9e3026ad0190bfed51da2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72cace52301d3fa94cc2e0eaf9aaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb42cb817d0ebab575cc6263fe60b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83c2182336f7d4ffc805e4c50832878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ae19d3c47f51bf78ece31dbc50c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec6498f3c51c9587b0b2bf341665280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457de3a3e93d40910fad1967bb600581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aa83c36f33bbf5b851df544b21b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee10cf97d877df70bfeef83b2b6c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1f17e4cd3b5c38a9b5006e78020b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14eb358630e29e712ba0974f9577c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe25f105fb7d823d66ed2695604ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586804476ac40f54b21829f7cbca03487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fa1703f5329df2d2493fda379b91f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3eb0a2647dff15d3295218230dd4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125c4e0e28b2916a9e7b9dc95b0ffc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694ff9cbc5fcb288dc54291135cae691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd732dd340fed6bc47a5e78775ac7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d1f0ec55cd661c65f47d43fbbcc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ca2ffe7cfaadaa4096433ce72dde794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327b2a023b21b31851f7535f8f4a2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4738464303bb6ee7faa859364cca696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda487b801d80d4ade3f9acc1a773c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65275e7280ecf31d7a0bd4238851a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247d34b1e028d5f85bae098338aa9c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7144479778474786c6e5980235594e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb0db6be1249fb02db055b9da238c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c609ca6e8540cfb85521a8e9e85229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c0f55ddd61f2ca6cf82b9608c225103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b884bc472fb1a7350dc04a3c0dcd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05fbf4db1476a2866bd106ac02c7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fcb5e8a83353e0f7fa37a5e26fe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48376a34888542df4918287857d9515107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166995a4544c40489aeb2998dc5133c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b03d189b014570c2f2876d16605a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e89cd61e892c0feab24c4de8185a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bcf38659b6791ab0b341c170ee4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2fcab6977a1e3732fe59e3d3c1ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04448afafd63ca28b01f992a124ba3a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5a464f62576f3273c7a5fb56739c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf141d856c29f97160fb474bc9c165115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e76a5aaba7d1e079bda987c236747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c500fa11906cd862273809d1a68928b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f18954f9fe767134f700a6632d06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d07fd046098cb121f15fd66ed4a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b4428d53401690b3eb23102eed5bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a445679a174ffc9f6c04679e691ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099a27e9caf370e3e401b3bf335a22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26b6bfa4b79481d8bcbfa95b29516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2abc1f04a6c0390a1d862623363aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83c9239fb2ddb6cc79e2a21233898125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a348ad224d6804e817d884822a3ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffaad714d2c3984d3ca547cc67259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2856b9934949aa67b95a5e726342128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b40afa667b838399c0997944d0f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f0fa5e77cedf48e19ab5c4062a10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880159d75e6444c85b99b9d4c2279f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa21c8a5b487eb9c2df8c4ba1a1566132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa66a3cd9051ce1880c0cf9d71697d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff86d4059d857ef1b6ac8cb8504feb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de635651bae3e5a3c65f505088ef64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ace5a2e8095d34d49466125a703a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e75487fdaa3d190e4264bc935d3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb7b73a0ad71949b27bd841d694dcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78e861d1be0efeffc1b4062175c71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d00890ad67d4526ded2e25bdc0619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304647578ea37f9dd09d2f6a3be93c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3eceb9328c562d1a3df471a7ea89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261d8d094e187d9050d0be4fd1e4af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dccf9c5820024589f8d1be59a8434c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0ccf741121040fc194d5d246853a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a2b163638d030b6ef77cced75f1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87e3d55e403e96f144c9dc1657609147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97710aaf23bfeb10845160597b448de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428879cd1caaf51aabf9f38d650fb3a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f446e3628457525b58f59c053b5f6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ce2a5cbcc917832bdc8bb4e742c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd59d71c318c0b4e2b1ec264538b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743fb068d1fff3ae2e47c334191c10e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa09ddf49597a746868345b3ef55bf7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425e97361f33c067e95b26fbdec5c65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240875d2357d08734d2b8cfd136cc3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f5ed2179e5167ed3bc9a50a4a2cd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d11cbeaccec9c685e14dd4978147158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270485063eb1522ee5d4e3a3c2a368159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db49358d6c983c37d8802f86419c06c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240c190c8140078aa1bc3dd24414a9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6ea0ea241da7bca27b67120ab9be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935767e24d93817d4cebcb2e6aa6893163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef3f3d251a97c68c386b8ef7954f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275879482aca5fc598ce8cf70a91c71e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b242563d737fba0ddf2788f9c9c67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8ee2975c7d40951751610dc41a659167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303f4e2e448b93e4f2a506d1504d65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de1ba0002e32a8be77803353901f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa2cb625e3d9c9a86698b68acbadab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d0729ccd461f932657e166e780ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae59807409dc5ecabcaa3cec7af8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e096d69d2f683de523e2757c4366173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b98881681f599ce0b69e81f21ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508480198306bce23455fb11d9e6d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c406abfb7e3202036e124b90d3a7fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a02e6cd902acd4340388606fe6b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd638bb873c173d223ea41fc2a6cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f12d8a64d7189d9385a827239ca9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7517087ebf9466257ac213963802e17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fd34beae27ab0bbc86ec1b63fb72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d99b5e94f94a60f6320a4b1a168a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900c230410de143a7ca98eed9e2730183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5c1ad18b1770a158cc2c437a852c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea49b36390d86f0e8795786278e0681185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daebe3665cd687d7306262fef82e3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d446e618eabfe9d3cdddd16fc8c9cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129314742b834de729bb4e64e33d6c09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a564a06b25604f3a9c0d5f6b79d116189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1132ad6c5801a0ee505bd7de81509190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd1d53c4219eba14645131f0ad689191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b43e65ce24c3b612c7ed736d5f07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2decd0cc07baa413f8af8409fea78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30813f00c6d0446ce79130462d73b0c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e0ed6121ee337cf96d4831ac6e26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bcd6923c72c9c0d6abeb5910d0da6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893e569cced1199d2716199bb87721197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bf74d4e7d79219b415b7990f3aba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e630ab6a81150cee6def4d7b3ae256199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ac33b34f355e1d1d007c2f5ac19c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae3488255f6748aa06e44fcd56e6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7ff7689d3329fcbae2bb1fc47ae46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07cf77e7fd625759853e25fc6016e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9445f0bb1a64c15b33b39e9c20e49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad2f8e1300a5625e0ba5c0bb839d05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563b2b09e990011349e37e6c068a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba155bc980fb89820e702efd8e70d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1735412a55de89c775fce3441179208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee3871b4ab007b295c9a651660876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4381af755c0e48df82212d325245ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758e51f465139aad5735419e72b1d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe6bfcd675a10e30711d553f9518a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49d539acfa9f345496ad467d02e5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9d7f464bdf475aeedd052923e091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2907c1bc1e84ec43470f3597c5f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916013a4a8b6490ba837dcfe162e9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368178b8f878617d2b7b9ed899f93bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6918e16acf8b405d1ca836d62ec2ae4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6107f76e9b3625c590efc6334626c36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392047678336cd8a89f348aea1e846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94732f83937e15160401e060961b8caf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826dc88d52a307d24c9901da53f1baa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6278731ceed5d202b36b2a3e0965a10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ae258ab4a542e6ef5eebf2fa6e7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f5939e7a5eadd91a978f1360ef16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd394d71bd2b80358d6589f6d0fce3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318205d701d691495d00658243aec2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19538d2a5db318d571c1c11bd4ee01b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529909d7b4ae72bd31c42d979cba9a99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e10f6d518994efea046ad03fccf80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91007690e503096e5878efd1007cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e215f60c89a753247be2eb2241f09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb22ef6da0476b7395c4218128e6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59bb18aae851843765baafb37819a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32f2cd8c0ec48abc133fdeb17dc87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed774813a33551214357226bd3c3ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004bc4550e52d7914afb4355f93a051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987d3bfcf2f5443510822f28f70199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f45d56669372b68a6b2400ab0f683b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c4757ee17132cd33b7dcbde45b61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9f38bc7300daabeb68359361f0e12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b18c123b26dc3d5811555ebb08f2c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f712278b717c67bbbae6411c110cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881fbfc237c0a38e9a8a5ac31ae7f3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8d5244169423bd209c92909ce629245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f34b46af87bc58b46f4d1b242025f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0e38018ee256e72d019c62bf28fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ea8bcb4e9319f11c42b3c743a858248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd17178ad92efe735a10a824d497ac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4814e479e12aeca875b09ad0d3aa6f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61213aaa8417e83eb5474b15ac75d2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d13ecad34f5aadaa91749a33d3a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a49f92725ed5523c24da3cb8452e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb8bf9514756a74d88339276d5a54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4dcf4c26c02664f3cf3629d40f2e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7a170a0e92e7e9ef477901802d10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df8bc268109e81c81c6110c9c0edf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75abcd91e804f7ef9dfc939952ef5c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c241a0c6040a8f333290d38e66dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad3cb2a03e4104e2e483e15ac9e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54179379d345be37c3a0569f2d8ee96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7e0c397f70f3bf91ff2a0abdd4de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f06d4ea2a81fc915b17a46f057223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a2a890b8c052e5a3ebe87c0edcbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e71855005cdfe127387f613cc2c11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073960ed68b9286f0ee3498b9286f43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fdf3387e38555bcbe6de8d54cf0fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f1ebb59e6a4fb871d35eb2f81041c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455689520f215b5a0b10556a18f4bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38a62bd19ccc3d328a3634be520cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09368dad7d8354851ae090b8234c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc5112d86be71ea405a6cf6c5dd93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e56c5be3b3a097ef38451bc0b3193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dabba2fca2fc5111e1358ec4179c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de3798a141f6a772251de527c1975a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd8ace70e0c45f10043dc101107a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3620bfea30648d68623092f21c27f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2254f2785e3c69e1de5f2a885ef34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb891dd54046c8a5d71e4c70e3bd356279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bde895fe9db9bf3056e185f370c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c53e5cfe96c6bedc49c0c3cd1b32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f20ecba0b72a8e8a463d113abd7fcf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba728d17992d46fd0984ea9b9aeefd1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7c86efa4c3e95482cb21f36143af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960505d0a63f6c10c563ed28a09593285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea937c51284c32305af150a7b9c2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d12eb5cdc7df0b13d1c2bd1628f11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caba2a896e758736090bdfc48d320e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a08b4e05a4a26c57c42a51cd38d4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3fb75fb6222a4ed9ae95f5757f9ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657e4a265a3234a244cc9beeabc30b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5517c680ddb472b92671f80620de0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af043a95a3a03d8047d6d22528034b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49b201cb5e05bb73a5c169b192ce7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb22eaaba73e9e4e2d265e148a595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6087392f409f5bce7958bb5453405e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc1079d183ba48ffe3148770620e79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522537d65afbe356cb4e55c86e7a3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a48a2e6319b361ec13860474dd83b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac66949a3d4bb6f27c04b74f8fa36b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc58c90ccc33bc5100fe7542e53dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148e81c269f0544d0bc88b3f0f03a98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b329b559e58e5664fa11b3f45a85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b628e0c431e0a5da486d5a5e8134a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905ba7a41657c12c0112d9414487a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13134ff7608bde44a427ff6279f2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b1a8d3a41465dd2e90da13403fea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b536aebc35cb8116500c9d25cc3661308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223697426e429d6a8e1d7a2c6d91cbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01a3ff424b03c02bde71e23469faa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039fbd1fc19b4e573a5e1661150231311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2ff472235313ec0daff61f5365e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e1bf80f3fa40d020602597347294313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be363d5e7fe2bfca4249ff11d3ec15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7917d73debd04dcb968b9e1fcc481315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedbfcad166c26cf71ab961137dd800316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9726c2f75a9a5a61f54724ed3d25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d99bb500faafc7882805ecd01c3a1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e83756d46436401526ce3324da676319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ccb10af35363bf2be70f2626242f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8eb6cd8ec44e9a62cb2f20dacf0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d0aae9072a648ea942f95a9d1feb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8cbda518a80be8e7faa90fbf14f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c108188c5c2aecc50ebdd91a75a7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410740bc9081d89685176e060bc27c88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd63d20fe66a1d463dbfa84c0f52f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea56c5fd6869ea9c80c724663e33d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b81716cf740d119d06fcf9a2d9d8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b504dcc03d5d7c35ada08eef4427a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238b435ff67872be7f574e789e6d8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eafba9325314267f6f2a8bccd933d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad0d7d432f28c430221c10e196d9ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdbbe4d75f78b78189e28f4dd9dfea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913675396ad1e8d38345b1787b825f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6facb2704c139d5668e54f689db02d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57240487bac7af7c3d24713181ace00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725598093f3138ee4e2f304ef7a127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf357f68f6ef9e82382a653bf2faa4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92540547673bdecec5da2de34db20c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2477ae7341ba040412e5666ab19b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ee2ceb96132a01d1a1d7a449db9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2aeaa73818f20b1bc07bd8ab03953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e2ef55c610abfd78be51ca6a64d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416e6af92708a4a55b7a8e05878bc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d903d6c18015f304164eae5ad21fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82b8e2d8465314f2a105a5b4e9f37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684722e078adbe8b6449f5f85e363de347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c243707bb84781daa88909f9f84801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e47086e933e6aa176f35d8fd736d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa4b45daeaf6fe1b1cc1d745c335c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19044254aaa5976c70469bee1f69f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b1e61ee88c7670ccc95346c032de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763dd1af7c6c44b69cf80f6d9ffb6f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a42e2bf6a7da2136cb88ca3e45a727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269abb743a8a00d629d8aac72da5c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db005147a5d7bc8d229e2403c9d6d419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d439b5886b8a037c489cb9478e6a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2bf2ff67e25a58cc2f888d94cc9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f079e40b4429f4c30389dfa75af412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af48b0cb7892b0c46bf99714a2158d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c653d3b4dd8ab06595c327b98cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b3e24753c1f331d71c84f8d5f5d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3df9c7bc3e2bad259ba10ae5096a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6caa0734a702a92a87f66d2ba75817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6fd1380ed5ee00ef10255614431f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d07e3ba32eab841c46eba69475bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fb85db27d55f7545b4065173e98420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092ac3d6a27931e8103952334b638521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e85c7fe94ee47fdb246a7b44680722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c93ad7e5f2dab8712ef70712ae9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8cdcd6e052b3cc8ae770d5b1cb9a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18680c1cd6d6ed3aa5fd8a8fd8957d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a1c86c4dc9cae3dd687e1df26f9d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852fe406b596920a7a9e15851c10ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b0ac0dc7fa6524eb8d48e76f924c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27259b4f914657bd109f55dd15a745529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272eef841d3eef1827a14015c100b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be924bc54d6f62ab195547d2a160ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c6ce5a2f2f293b2eb8b57371e38c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ebea913f4b3340d89959759218ec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0186b9ab2d1b92d3ab8b39c2297b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494c6eb0571a00077c7cc5e709c7de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b8c54dccc423edde0a024466249c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c95b66f79b9de28a5501cc6793ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5152eb44b60c4f86d156353dec09d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3642e852a7516befa9fbfc178da5cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4691dd2ff1f0c5fdb81868964a57140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3302c174646f9898b48118bb9423041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c8f85ae08ba0d05094b08aafc58c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83798c4d94806564ff2aae8fc0d8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae0882ce4c3d677cf0ceeabbefa0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab816a5a53e3663b5d6c26545cb2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65144d66d3ee49e098d385c2b27146046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae46fe4998ff353fd54b548ca7ff147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619cae36ef85d0d8b18ea485d25ccc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc313ce7f7ce01e822aee5c21bfbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b23776c4c45af1068a59e35b14bdd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632d43663e98530ea16d40250b0cd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee171a0f571aca3e32f68093ee2c2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2181ccbdaa80fdd20afd5446b82a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b073a95873ff8d5f6183a68cdb4e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f5c805f4962b32928c5e279fcc24255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f1e48478dff03a07a040d8c813d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c62d9ef310cb04a681b660f255dbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d16e6b9e03b409a540dfb63fa331d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709d98c18535e7c464a9c91be8751359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a07aa6aea1c108041faf5a5c730a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f251d72cf00a5320ec0d294217ee1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31d480efab694559df491d74627c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec88cc8b022f1bd206e91c8f630c1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ef92665c61f4456ac05bc053781464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1b4695538f1f5666580f69080ad865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59980d2bc54c1715ebabaef63be25c6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa77979c31a109bef5bf8ecbe21ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e110a2fc8689cb85730c65fc86dc06068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e5767f2cbcabb75c745289936fc6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbdbe7ee85820582a36ae0a13e330e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0228cb33896b6111143ea448371a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd7838be25432375602f174cfddc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac64ef68eee6cbaea336715625ed9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd448d1c5292137a3be0f6fc675c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c779910970274eaa04e24904c4de1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a763ca8bbe5e6d6de2e6c9b039d00076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5578257bdc7f94d345a6824b2e81b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967fe6d6c1e61f8badf413e84c2260b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2935de64b19601d320448442f06a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b1ce7960286fd860daba2bf42c7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e1d4bffb4d220fdcb5831973724b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e147750da7373502df9c4a06b04682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22428f45f7a4a355b4ecc0fad7c3e5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b38508b267535e8ac4abb03debe784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c318ad72e078a070b3a569d210dc3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e07a0d33ee3f70395aec9545738886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e59956f22036396f4f6a9dbf5624b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f7e25c370d0f285087bd58563d2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5631f9b526d8076e0bd8281d57939089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f02a5e436ab5fe198b609291434090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9eab41e3d646d94ff23baf07f4a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d3bbc5b2af1585443a78b720453992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedaf5fca2e4cdb3e63070eb812906293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a501d70f8f3a120ac3a9749cff456f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00493f4da59a1f5a1e53ce35133c8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637be96f234833b0f2e051268b443296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd98ba86a7e61908a18e39b63b2be797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff66163a63c78083dfc511e4c4422898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b986ccf3daf0100ebb743433578699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863e96a03f559aea2b94c96269ac72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07092bc88a4b3f6ec86ade0115aefcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58de880c493891ef036c1143851d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bc8225a2ae4296c22fd8cfe75eae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a306e48a08b5802ff3431c2b854d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5930f519e6e171fdca3acd8be42fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5925a958133f30b49011e6c253019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581d71d8e534339855d76f3f9e8fbda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfcb6fb55dc20f70510f2919003d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ff6d9dccb72f11647185dd726239109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c572b86b1c0ed9e30c0f9f4afbf6dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737144603cb502cea4ae4929aae2cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cac8cbc04a7296a62a30ca9186028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc3e59abc22d09f8ec2075048a792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177945b148da65e16fc19bc0f693498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141f4d112414b3558e562141ccfcc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9f4b740107927ee6b60f5452ca82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb689f0c1d35651b30a88256b49b9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235a21f15bfffa0fa83c28b3fcf61cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166a0cc72f15be612d42de1434f85a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb67f2bba29a791b86ef9c7d0dceb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea62c54852452462938315e3282847121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f799e5ea83c9747a2a2704de26159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977792d9ec051adab170e48323ee43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ef87728902587db77306b21cd567124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c92797f1674001daa84e326da23c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd205699c9d0cca2a9e26b749f7a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2b2e7361212378b644a4a36efa8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb366b83864d1be031e6aef806ed1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73e05ec7c8a8fd57cdc7d5f71f68c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa40e4582102228cf403662414c5fed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c92497d3ac5ae91083a5f1cd70fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61554f106b9f8d33cc47b417514d4c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0678c289928f00e43bb2168d8593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f3e0aa9401730d5f3f6f745b59d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77acddc098995633e44af5ad986dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4667cd6b9d7a8892ab2a2b2d6c83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253842df474ed67af035f651abcfae9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285370a76925fc1384f50896e586d4bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26a59d779ca9dc3c6318653dfe7e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4149acb4c9cbff0a46521c5af984f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e363ffd3c04522482ece1d66a572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d603b866967c8949d1214d881344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6d9042093fd77ac768234ae35c17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd5694ef86a839c4f4134d89eb468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11337c5a4c2cf2a68b13f45327039d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e85fb8bf952373d41b167cc76b5cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff4117caa2e81c6aff6b047c0a8ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312564d9fe8a236345aca5af7e17d25c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42b2fe9076b0c743397929f7ae5b21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5fe166041b4be19bb5c467e78349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c44be580a532b9dc4565f30127f5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de28a533531ce166664419cbe2f2eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f10a75a853b061143ff43c91a798a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465393a08d2ddd94afd1b1a9a6deea7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d218484afb7017e284fdbf4e603fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ffdb18d7d9dcd7c7597972963afd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5428f5c772b9cb2b647ea2b3cb78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85498593d9a3fcc470f0895ca3df922d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d09edcc28138a35cfb839fc403258159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafcb2c435d32a7fce92514f722ee44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba0390d6773e6d57b912e62a76cd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea4ffb880847f66cbffbdbdc8dab1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73aa70516ef3130147a91979309a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc9a4ba0411e9d50f0b63159b0090164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d841bb28da0873f22d4a5a6faa7c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77d90fb23faec67e562ba9dd5a591166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745575387a1b2f79f58b48d324ffdf22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c758935b1b9b8fda9952966eb04fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311f26e4ba1f4ecd7ef8849e24f82e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525316a18ae7a20cb8140c112d78d6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887680d79bd296cb4925cea300243441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38074540c0d98d914a746c89021ac5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821712ddd3004a9cfca01b0f0c8ca5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e48f7ab1e06e78cdc68ae549e71be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3940662cedb32577b4ad6b69b0e97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdbe3d9613db8855ba50569ac78f2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cff4dda8ffc0b14bfa7a95b923ffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe050b7cc0fbaf8d438cabb537398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1758be48a914624173af171e30382c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faae306e9e79790676c2d6820205fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6170bf2febbd852a45ec9baccdcfdf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedec501cc96bcb70808e4398e5c14b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd79229da066b4e2941e471b2d6e06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f7b0d3d127ef9916ddaf39c5254b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b5e45222de8aec6625ea3bea6a25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63164bf70b3c9d2434c454b104694186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10b52fd47451c59a9ca80b6309aca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6f4c3ef8a54edb26053e9d5c5811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d2e0c688d5627a7eb6cba201e60dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba17884a8391cbc8a1294e3cb12f25e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00aca1d3723b037f6950a6cf67c295191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c65e8e7f35a5dcff3c1b82ebd040c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84eeb4be8fea285a94e051e20c7aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bae1a578ab8941a049ab3e736f95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c0390e5affb1789599599d8d14644195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70ee0d6cc7e1095db9484dbb2d154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087bed75d9ab963dfc81649f247690e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a258602c6537036611aa8928a25e55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead3668870651fcd157a893d233582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218bbfd0ebe8b6075f9a2cc020f305200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a334770995f572c38aa05bda8b3c8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6acaf0117a6cdad64c47dbb05f950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce38235aad04498cd088d33baf5c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f211fedf39adce83935b059e7f2f9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817d2a4164a0ecc9d43c58b614967b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502f815fe2aac2ee59d5d491a42c83a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c36981f09c63ff7314fd3c5cd4014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d2cd506e74f124966bc84900d038208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af2077bb09ce5f957df22ce797b672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cebdf9100a597b466203c3d81140210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16ef1b0a1dd6f611264259e7d53c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1572040542d71b36c0ecc1d11e0098212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7eaa6d792a351bba9d91f7fb04ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240f138bd0b5add04a9cb1e8ee56e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073772e4227354664dfea76a9f3c6b9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c90e8b394821a4cd062149723f2c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d7d1545fc3fa094892b99394026b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eef1ff7a3b98a9603f61be2a55e80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54419243433640df302ccc34d7edddd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b408e0fc6281156fedae987453c9eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d831f5aae10e3a10408afc9012b30eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77245c1e780c5fc67a33d01d7587254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e4d5bf4d524fd24bfe191a04413e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135deefe614194580e6fa432b9e8926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f844f85e1209f7949c69342b595a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e7ec1f0b3f0071c9882c7b60fe50e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605777bfe2baad53000d2e1ba7dc82d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401a227235d76560b934b41f9e4f3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cd21361f5b0d82790abb0c314b0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485786e67156f00f59265380152b322230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb76b98413b32c9013ae075b935dab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30662e6daa87960f10703d104323d3ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94eac38554daa32ac2d26a44ba1693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee5f0dc6529ae85c0833f28dc48b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e1718784d363388ba3c34a542eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9814d013ab4f502c82b95cb8ac58ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c662395fd8e56fd92f94db1c6ad59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9bdee702bf5604295cf987251bb0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dcc9a2408a99eaa88799b2aea823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1e5dfcf0c95729e290fbb287e43b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911b590b28d2131a149377cc642e96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a525ac243423b836e534f556aeedca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b420146beaf8ad7a590fb932221948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167da8dbd676dd7d00dfa8552efbeec5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32f820ef7e0d9c04ea563167200cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb530b69457b766419863bf6b1375246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad355d9e44663883384eb906311a0074247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864f5c1c418b6f96a799fc5c36cc29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23f9d9804c7171a2e86bd496abd584249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedccb871f9c0a094d036d9d13d1e8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e976b31dccb5e0f4dc8058ee41a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e038982a77787475eade511cbfb360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ac2b048a797200c759fd79a4f6ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4e0fdeb3e0a7b3eee3d5a1d7b3661254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47cc0e1c18d9162966964b5083044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9466febf7dfbadb42892d7ab526effa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a1f283039495f7abe747cefb6d40c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63838af3cc777ef6846cc84128134258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f335565b1bb55723510c3d367afd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b898b863aacf3f12619613eb45628260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124916503d87731871e68bae41d5901d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f566f3b74406ad30e42c8fb8801c1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beac36b3dd978e953c236edb5fb19a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca1e54694cdd64fd682651db69ea08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107459f5c70668fe141dddaeed992dfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeaba9d1572730259567472c6ecbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb15352dccaa6c37483f2a7ea1f090267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156bc526c2655d2496abbee73be33a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d83a4cc660a06dfa72ca5e511bd7d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b522d05bf958e583a91dd0ef4bc7a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c28cdbe8f4c04b7aa22f44c431ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794a9f6144cbafb15e17aef2017848272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e977fb002780e7c9e56168652a787c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e808df0a2fd90a2be9caa3f6d5d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f75dd76a4e853537449d3e5e09befe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f64510336110431687cbe09e1bdc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d905b0fc307a468d8122f53984595277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e769e1a93b73834671cc9d7d53a9638278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5c0b3d945620ea3ef19f0026186c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad00b0ec16b866a7f95f0e82b51484280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063c486afccd2ea28ade828ef640e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cadd851e3f4e0421607b40460f6f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c6db2d2dcf49f88470c168d06438283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6dbcd36ae11084aa4593344ad9840284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e29d4e4d9d434b724186336b39573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a124dd1ea638554d6298842b03f180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918397149c237157eeefb0dee8ef4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd158b6fac109d87781123b705bce4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54521fdc8ad69dca95ce767b625809eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11857aa27304ca1c759e4c5df1ac88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c115e327910abb6246a56c9d0395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17404ec8adc7df33c32ffccfead941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c658b9b3b9f1063eaf086ad6cf3d401293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658db1d59bf5ad4b7bde0bd7f53e124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce953bb7c699faaed36acdc32c37d78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d7ff7b0a80b4b6e8f32a31cbef25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c224df9b6f99e16e20f0972790f8d7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb877c1769ecfd399af6ef6fb5dd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f35663494639e66fc3164fb8c2f30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042925582356786c50ba12d277441288300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589f6af2f1bef5c6326d0fc5ae976e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89f5dcd4deca689dad64e35dd48134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98f41b7bea92faa6cf75caeca706b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c19d98e9dc485aa0a85c5fc86275304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1178b27b2d65fa803a9c729bdc4d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5162be8a5a1a72644d267aa1a600a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cb60108b9c38579ad8605dccbc1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb99524b181a444e22c23b249843e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cff975583e8007fe44d307322cf1bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce7d106465282674b46bcfd41275b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a124c279c1ddbc7ee024b43e563c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369945378b656e9b86a227e544108dbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57061ab57457f3a631fd94fc54e0a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79dc5b72e77de67d480717fd028ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35721d446ff42acb6e3dde26a649b8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090a1a3b3468b5f4fa1cf0531ed053316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9349126a4f99baca52c37d288db6e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661f7d10cce86a0660d8945356420c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4cf57810ead2e2847a1e1c3434e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47433b3bbe91422b94811fa5e472a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47d68fd2f9da4af201e3b47af9fe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b3dc4c6dacc7354e93dddb9cbd71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836389e49547761b5989b86a79554d57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460c66217beb001059c13cc3301f4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38185dd87abd27a8742cca93c9c78b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>