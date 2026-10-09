--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ca90c37d9c0484436684032c8d021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7814748e51df4a5106dc93d483d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b97d3d0d590e9cc0badc6c052707b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f45bcaaa3d076c9be8a108cce8b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca84638def20fba80b25677c20a5ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af125a2727f3f3759b6a8c48018e30556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0088f42c06a53a73bf8253c362becc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf55abe5bb2a17e2fcde180c562cbd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9907bb4203f29e2b016a2ffd6122d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6903f9785ce2cc33b17278f997122e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde5080b80a84e575dfa5f1a05786811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2cd4d77bab5de22438f881408b9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885ecebe568ffe05a2ef0f7eca6d3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdbbb64b6684427bfc3372c3f1e3f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f138f4c6a3e5e3f39bff1da0b2ddf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd0055e75cd91e5e362078b89aa99716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960455afa9832c5608e35df9ca761aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af292d5600f555fbb6f9623ed74def7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02af5e041c1e90d35df0408d68205119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e866e23a1598a36573305671beb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baddd87706166d26e3b70c7675492e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666220fcb7cde691c59bcc535c89c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d42dba7ac88f8c4f744912df61b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84107e4dedcd822450eb3374bbe9f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23db310fe73917e2f964d0d0c642d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69380e3aa810b92c9ee4e8dc6db3192526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab672625351dad9ee47a6e443a80149d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145bb1389a33957fa2c25cbed0595e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6c67773d03c18c38ff3eceb16d7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88004ccca939f54e571ffae2479728d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab71f775e7d71724fcd61d80e6a3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa5c822027ce3fd28a9b2562d6a3f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0ff42681512c031c78c0f6204aec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda740f866739b502aefa7a69c04b4ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd78cae45dc6fe4f860dbb64eb4fb2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9ca417f0d153a5751b859deb180836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e98b41342289e568921c0e005f2d0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7477fbcd989e98a4f8c11f240cb5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfecaa0df74d1856cc7e910fb71f12739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad67d1b3c0e68d444583c47a35fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef439efd9172bb88ff8c7431d5f3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac02538f92804d3a8297677bdb0f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f51694a8eaef1a80425f6e1efe27343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecce560327de682d556681f4124c2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a4d04db7ed9beaa324251404836245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca396fa7f6c73ed0f7d7a4717a42f5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc273605484619a7f5051638ba432fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f947b8e47efda1328da00660b26748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8939a0a6110fd4ef905e152701655649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5fba5a436d933230e3e933e0e697350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66010ff5fbd90ae8aaab5c5c8c516351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d76fba7c85ef6c594a495f68d42b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b7c1fd36946e396a0aac30545c00a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afb58832710fe76fe287967efc387d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d6a4c5a9d3d19170fc4dc245c3ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff281dca9134e139cd4ebc94de4b11b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cfca797807f21f9feffb1c8a4d99557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6dc782b78c6e6ee9c69491554d7ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a15da6dc23f28683fdf26662229bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4058d88a63e5a3722fd8e45ccaae3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac0d40827c85d03b679a359df4cd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032dc6daaa381ee576cdc3272738d8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320951ace45e1c2757c96c7bba8d4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536aab9f5080467c96143a335054c2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc29e6680df3950fa29767834bc1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f48c8931e50b04e6a3a4d9ab8294d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4430a59506e02743fd367b54c3b17767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701e571b5337f010f1679ccb16262068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede919188a6eca36bff5404b4fcef2b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577500837669607f5ce841ee83bbdd2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1174b1244f0a50d145c9cc651ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0abe9b2f57bef34058dad579e901c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d3c132a134f770df289489f197c5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844b58a674f66ed7f98988bfa239b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb57c4c2e365aacf266e732d3c9fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7a2c4de04c42898f3e6302fbf8d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5ee4b7687b33b29dc35cd47f68e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7fa50b3e2b776f5a02e3695998ca978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd803ffe88dc78d8d41b0cb51b03b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83644bafeae3ab347a947258fb054380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa608b04bc869ed339671d5707c57a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf74295ba9754df7c16c96f59dc9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb5faef3b7257fe3aa614a014433b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1330210ddba4dbbc9e47abc8161d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd03e3ebd1e137cc057bc57a68a7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01146292193323dcdecd657a17ad0a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c753d8357f189c7a5434b73b9adb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c9900313c7ec56073fa4f5f028dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59052fbf787245c3993111b94f1a4ba089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0828a715b9301ac8f05082caa42490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841b9a4bf61687eaac8f7f2de67cb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ec30672b9ab3ddee03ac7cdf5d1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184fc7a1b88f812381d9a37f5af8b0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31438e9eec185532c7910324e128c87f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7669f66a7f4a1c72cbb9acd1ea1d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd4e16b93beea2437806046a260c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371ba34db25e1ea74ac163ece9591b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e737c28eea50d83c5ea4895ca88c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e4c706341de318da62e65481029199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef83e6edd8fc5a135fb313b1fcff70f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2be363d75e5f30a7d757f152f685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa72b0934687378ae7ce825e5b8863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a4c40e10f81d4760dc55f27774c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558f70d4f61c615609e832bd1afc9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e4fe7b89631c2b73e06e44a4a0b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a105942366d701820eb9339bb15184106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535bd624551af6f25edc2f8549542f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50484408f1d9c194f59f57de42a3db98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb71fc9c41640e6749d9cf79d2ca7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3bc202c8bd3587f2e34f20870675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a202c16d84afdf4e7a3c114488ccb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886cdb14e7d72ac296fb282c87d84d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca53d8fb6009e28b7c0efd713d1f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e03e84b64f0b8dee61ba4064ec2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32827a04173dcc6cffd2d5b5fa9ff8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55e8fa94731d27aeba746bde92525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa07c2562395b8e17d2b94100272f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b101ef4043221ef5b8fd242da804a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13d019ddcc333108c8e80ba0f9f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6e8e2b745e3503b3a5cc8ad41a6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d8ddf89b3b9cf849b0488aaac6b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f08f0d4aebddeb663951c0cf8dcc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54f68d96c05652ef0e02a92dff7956123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac461390c788fd09c1e654cd58fad9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e9f7995e97bf05d0bde04895cf02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f697a6b32019dc94e47930887c99111126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d5e49577955dad701ffd0f51235b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7798ecc42e782604bb9ffbce9adc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc06f85b2b45486c9e1de269e8a1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d735f5543c253b0892774939dda52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca748d468d4e73ef9d2cfb210f8c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc1e03f94cce8ab38c8273e9d4b58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af6a95f590cf04faec0f5eb687298133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8032eee9144aca701331835f52cce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09720fbf9e5fc7ce07081ba8cb4b89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d208966bd759ac6d8653f9b4263d67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d5937a9e46ee9ace29221f523056137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0b4db7eced8f2cb254d4c2a3f26f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a62bb8c045e32c989787d4321225f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d40173a7d298880a7fa4c51c5842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566279fba35b7f7e1c4fb841190379c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b812a8da0741b7e5ed3a6f317976142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b171c56782fbd9ba0c485599f8033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213ea95c1dad8c740e5c68c54d4851a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5d2c5044919817da79556234eaf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b8fb56391c1d5d32e817b6f99d009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949929418fdc18b36a96f2243d53fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bfeccf336853c6671e3aa77a1fdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93236034b49bb04107cb02e64aa8213a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ca3b16ee2d508fe59ec57b886fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e7d3d4a598016c57855c1d2b2fce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b85d233f0986dc194b38404de201152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2b452583c6237a63c34401d3f8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e5f5c90484ed5bff45fc12e3f3d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159920e6a2bb0fb8e704776ecc36ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b99d9f0e99a3a95288b398f9b28d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b558ead1d9bffebdf1ae28fe547aba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c9dc1d6a7c24949c04086067eac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8276e9bb87c0dba945dad5bde62bc1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5644ecbce5d04808f8f08dc3eb779160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1f538b8c23ccee1b030ae1ce20ca9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb8a642e48f990bf2869f19f71723162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064da10c043aaf57703a9a6f7d77743163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51133fec5d01dcfb2aaced7423edd9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d857f5e4a305d28193441ec89a547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b1dc7b9d2963da65876d4da069d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198285c28c16186f0f2fcc6117aeb05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd93a9671c32e25dde5e4d0e4ed29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0209fadf4a75c4697d85c81920f89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9cb15931b9bc446043271152010f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef94387f2a6964b386dd2814b27d1b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303773ddf3618a6e1c49b9b09f29f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b5e91fbe27932a17044ba2cee90bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e3c42842affe4897725684da7e27c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa290dcc69bf58964294a00f9fc9e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2fc713ea1501e9c6d68d8cd9ed4d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be50f86484d6d1ed4a20c0dcb5742177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fa628e851488e1d55dc421f7f5d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b58708c0bae684fd7976f36856b97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60bb4a1da4ff70839b2debc44ce5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969321c10376df7e00f34f7e91bb3818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca13ed69e60efe7188633c154f8da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf99fced930ae1dcf85f8b01c2b40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88adda2b455421bba645931084302184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f406b7ee8bc5ff42688683623a087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d42ca6b8306674c9de92e3ad0b6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4af494a28328ca4fc515738487393187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4412d2301866e6dc7dbd409386f5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523f87830537e53db1a59cb3e3e77a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec442b298af2ddaf83b7c85be84975190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a1a4431e0ad200854ebaa8306be40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894788cda814a395e8f2a30e8a6f5f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3711a193e95d5d0dd32835ba3c95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd692a9ca36c554dc907f13e9bf5d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479dffa0995b313d9529b670f54f684195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901070a8a0c2a79c46445aacd5ce563196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36805ce8ed7489cd680fa7b6be081197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece15c98f9c890a90e039a42d4f3d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9983a2f9b19dd5857aba86df70d85a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126202102d4baf4dae14a762acd0aeb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5679e1cc1d7433a919a1aa8a78380201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9e1a4c815a5b3f8cc96bd68f4f8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614270aef60663d6f5f68f073baac7b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec3f838630428646b82b00e44bcab3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55690a5dfbfb44ed9c84dfad13cc457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a76f1d4cdf8e60864e7f53969fda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57f6e3d8122f0f879b500edecd6f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f886230b317e7530e5d00a40e682e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb920059546f1728e2f8b8d35ebd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62ef43f1277ae374b81a08c2f64cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93ef181f8c0728ec22e279e352b57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8e28986af1684efdbea3b40f1388212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483492b4980899dc65c195afb0329f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e804df9bccef1557467200c58772214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c544342711e3116e2a8bea617897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290958653f4cb26a40158dc18b7e2a77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36c83ba153f7a4c1333051f20e57e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d09818153382be5fca4c812f932f9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e35a1c577039228aab258f49fdf2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab61157cf3dd95503c42d4bd2bb6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236caeca460ba0bcc48aafefcfd4ecad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648d9e9a88c11253487a062255b1d77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2abf91e7c754f2dca8460ae32be38e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c74c8c058fb11180af739d23124ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfceec6389657ea828f410a92bc4b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4a32be9803537609ecdc14d49b97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f7f63d3537ef3ac927802338dbad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890075e1ecde7ac1b4f19ca0086530e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c41c677dd7fb68ddcc45f437734c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d210c26017f59f90469070d56bd31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f09018a80c0e49be8dbc80b280d0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055ce62ea82b02e6a337c505202ab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1486f78c433b8109f7fe3bc1c6e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46724cb7277c3cce5ee5c90bc350f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f5861efed712e5a194adfda4a585235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c10c91504bc7499bdcb4536f91f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a219bf71e3c3e24315f7697e184e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7756ad0a1d2e36d07a84dbe9443c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860405aba774cc6713f09134f8c43e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044579339118ebcc5d3ad143b32b346240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131cbdde1593da133ce760494b0996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d8b3357d5dcf430918c84b8eabdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81738925d405742a2c3f9eb535b03b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3fef3327ee20c44479a402e87472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d997b6ee7ebf8f80368cbf09c729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4dcb01ba7e28661dcd986bd3e340246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584b12196a58477d6e02a6f4afc309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d52ab3d89c5c35424a407e554e905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2962972e73d89abcbc9607016e506249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f5f21abc8d0e09eead234b5169c07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d930238c098489159deda51e4517251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26577f073afee34836ae87816177566252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2659cffe9eab23d053f347e076f73d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ecdc6058dd35c687d7cf5986e060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a789a01639420882722f4c805320255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83dc477ae170761e7422136285731b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada2b9d462889a3a138604ef9c4ba52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a783ca5911cc1b28b05b6421a1bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674c440de374e801db698e8b27612d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ca9b30079b224bb6aa1e56a3a3a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d6c1e2fb642f39622503bdae399d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce4c2117eaf0117238f7ee17c01d08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a1ac2de5e6b3504791b0eadf8040263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb0cfbd0e5d90ea0514ee2261a86c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833fb366f1b1a444271457beff370ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950de89ddecc0b7030d4943b94ca6bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f732c44259325114b0a8c0eae49c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcb934572c845fedbc204fea639fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e46a28d0f7818d1af63e68af4334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a70f4f09cc32ae0adb6725171bd4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811403fda863d28e14b58863b3e93634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f67361e22208ce153eec2f767c1341272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f5bafb20376ae5207430ba23024b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180864c46a9241c8b3d1f1226181ac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6b6f106a71cc472b22d83fc84166275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9bb33c1a0cc15d4bc3eba445c308276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d94498be5e3b8be15fd899949ccee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1405b68aa1feb1b860cdecd4b945c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826c2f4d36f202adaadbfc6d6b0cf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d0f7faa85c2e2752c9ff783dfc2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8ee325820d80e97712d19c8e65d91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc7004bcae0f46728cacb53790be9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa05a9d9cb58ba15b010bfb48f8c0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9e554c5d99cbdc3e60803fa5fa1ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28eeac10eb3643566061b140a840a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6f4c16cfbccadb429543ac93c067286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67494fc7c6d153f789cdfe9f8e439287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9fbd161f911a452c3744cced2796d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569254ea7b54930adfafd547a41ea0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31222d8181a8d0a23dce2a587bb004f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909858b97b0262482448aa5a8293980291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a46bec36c0d9fa8a3947ffb450c59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb514b40cbf2e022806b1d9093550d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262c14775bf95f80f7f1fa4dbdd9f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b37767fa5375da83dbe72ccca9676295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5bd43a7c9e39c2ccd666395d95e55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805bf1ada145e36cf0656d6421b4b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3557ce4d4e3c56483b71bad3ea0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5fc176dc790f44e7390e17c7cb6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c108a0ee9d75b45fecb83ecdae1b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4147fd5bb8311113816d5c081526018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae6360c97262b5d0e9baa7addb551302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619ab05aa60c87d9d485d38559567f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e336a68e09d2c2d4e35f5ad58ccfa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ca2f64b87dd707d812f8a202f40bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c6b2a77f2064312b1489323e1c43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17502d0df1865493406305be09a091e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8c6f94b3e2c8a8aa0296608ac0c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185148b8fb013c700896f378dfb1954309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24561b6c7c077be6829c1f95863093e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173834acd89f56bea806d67314bfa765311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f7c7407656acff3e904b18f61ae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201a80cac5f114183528c37fbaee21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d079474d66632de5a207cb3993b3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84e8f307a279a87d6e7a69f0eaaac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8ecb42e781f17544105fbf08f285c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab2eed60056f2ae28a4b256e7a008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6582715bf3c4e2845b9d8377e135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22f0d7882dfdf44857e4c18c020b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ffcdfc02af65d0dee071e519b354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b36bfe2b49fdd42ee2d118962f954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a2301c04e0b2a28204d0714984873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dc04cb754c5717453b0d714ec5f70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b871127eae06aeb7b1f34a8c1af16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401465fc720607d4414a5aab70559a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240becb351e0ef2cd345237960e46a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92169f4acb5089d94998326a583dd81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172f37dcd2662becfba3074cb0b4c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff60453344601968c835ff10456db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470b3c9d1add8a30e255e4a0776e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c8b9ea9c20dbc9c12f33ebe35e10b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57a81cd908cc206f7eb41a92f2027b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a56ef929198d797a10f9cf0380a4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96524c9446fc71a47d7d92c86ed126af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e3c42e7baad5519f1b69925db1b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d90921e34879271fd2addbbf1a37863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809f5258b9ddb77fbc352c0d89d53974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe327daf2a3143ca3ec2aedc8adba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd32c5a5e1a7b89b4ef904fd00f20e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0940097b94d1532f96e9cfbe9023a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9e413227ab37bb8d8f572ee495ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c21563a0705406d137b43577560509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a1ec1c4fdc48e22845136485a9aa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16f3951d0fd3eaad0d264e558e93011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33f11f3f56720d008ccb2d2973ce112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68ad4e7c09d1e488c3525808014aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a192dda65a02f3b1fd55ec032e38a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e8c541bbdc8523c574da7f13782715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99eab18af0380ce124041141dc99b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446aa091ce20577d14fcf95ef76de4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2126e81c7353f8b49094b9fb9f1b1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804cb3dbb38e2963803edc4e4ba84019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317be832b17cca893b307050f00a77220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bc679c069fd4b1e1e14b3ea77f5a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1c83e299188b0e418be2219281fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f6d594b31a2580e1b3b6247c2404623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d50d39e0c74138d0bf3c19473c28324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc08134ee388ebb6f0ca95d30acc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e65e93c8a4a8fada43e420a0a99a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02711de5dcea230a9b2c86cefd831827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ac86d7063fb755ca43dc12a6b72e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf4e679a094deac1080e8f50ba529629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c8eb05bd7e409e490b0fe4d568d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace4b974deea21e7f97ded4ad22875c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437350f26ba34645a78d3dd3beed4aea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99de7b5f2ce9493aa9a723da2f407d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef91c025a6de41697bb7e1318e145634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee70fc199f21b3dcacbb96134d376535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f3a2f98ff0d75c16a05d646ba9b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b12b81de0cd9759e1a47e7ea86dce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3445b61b570adf00fbdc499fe36ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24429535607d4771dea7e45dd6fb77c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6911c15f5fc88d37f60a9c4e1cff940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed428179fe0684ed525611a8f353e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60a5e13573c2f937af27477a18a1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9817718dc18897e2b38f6daa054ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2b640c5a50f87419508e37d25ef744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa656f961d8e989b7462767d2904245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11de9570139d5c1ada44521ed09d4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686713befd0ed6dbb2ca13f915965b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634233677cce2fe366778788f69fc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f488b01b0377d73d695fd5d7969d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26647953ef25354949bcaba787f72bc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72b02fece29e854f673e62fd3ed6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed274b47bb042a2921693db2d7b9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e568dcf1ea64d8dbd84cce7caa25f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a0b78b374fe4665104fe6b7a47d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782f40d657f967db00740fd8fef0bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac928525b86a1937e8cc29d45b82b2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf57553aad0227c73722b4fb18915557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ef188d87da2dc80502a3fafd9c22758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd1b4f56dae097694285f24f3ea1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603f453d9a769f4264126d4754477860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aac0d3df443aaf703a84ac8ab1bec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029f7f56c57737b5b780a931ba5252462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91998517ff2ab2c9edcf1a100196172363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce061491e28d37eea14918b7c7530a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde6d76231cefde35c13b51a49c07865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca6f276d1e3f437403a4e57f8a4db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176265db85ea4855f95e8afbc14c7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc7121ed7c73f3d3a1c998933c126d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e0268a4124c1e784def7cd72f222169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d963f0035159e0bad616f6354ca0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8663971cb0f1c22a3120da34bb41371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79917d6b45a409034349fca491e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1a3e64eaa7f7e896462e5b56d84dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67efe4681872b60c3b396e390618be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c83969216203bd1b6df8119a89ef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf0b24586993fe052cfcc68d29bafa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7972845276be50eef734509b3795c8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb78f8bdd7e443d07de12ccc60765778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53221d3a497c04ee7ccd9833bb16d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75453c075cea617097df2de40e4af5c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470ae9e9d6bed865b6bd96ed0a0d8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7161af6596c4569680272c13170f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d47470d1140b32dcaeb0759398f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad84deeb102e1be8d81414bd79d921c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661833960e27c3d2a3b8b5fcf1194fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ebec588dd67dd0f65dab1f382d5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe95273cc247db26b80d8a3a0c1283287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d657b50959335d00b567e52bf80bf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fbeaae203b54cba7af6e77b4d58e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060f4e9dddec55f8fb5bcac952fa9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6626c5d20d9f559765ebb425203d3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86617e575b6dc1bf0fc1709f17efbf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf1d32bf515ef5429fceb31480daf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d547edf65378a0989072979320471b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba719db178c1bbc209b3d872cb5e46195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebcb5c33ae9d398af01f3425d783d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ea7948253f49e40333554316930997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493d6ccd18a2f5a5ff10f123339bbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce21bc5a393e4d77680b2fee2c349f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba92436ce998c7e21e6d2866afe753100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26948b329a9d34a20c238f9e0f477a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab13f874067d5a19ad8a0a20082754102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31bfea2bfd36fa4d22276f532fd29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e0d025711b47a5be9754ceed231b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dba959b3fa9d995970410214d4df9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f8f63c07be67220a1c9f032941ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46e0359e42eba03a49d88d107e17b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679919167accd568958e390b7764d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad102dc41dfc0b2a39e159e5355785109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e671cef503718106c81a3f324b2aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd076acbdc2863a2d4186fdf5204a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f21e3aa750eacee09f9427b33b618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5dc4761be6db78aa154b461c546d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63ea4fddaa69ebb931e0d56e5975f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db49297b9c54a71e2f5d3eb26c007115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6d1c47c2c643e849a082622ddd48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc48894376e1137f4c32c1b5f408f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005b8e5bc0a8e1d171a20a0d28fd52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d068db95777b36bdf153b74870641119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29bcafd0a166ec2eb25d7be084124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7987c05a1b35eb66ce9b02e109c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602089723188e937ade45ae7622517e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fd73859b9ef8b246202ef3130897123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda59a523d34f875c5234be8fc93a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4267c1a1aecf1ce96e635b84eb70e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae2f768e07fcdc2c585697e099e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91016f61c5763a68d3b5138f7278d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43f75765c414c240cb352f82e5c79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243bbb2ee09481e0de2047b7a66ea9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6fad93451bd3d3654deafa1481c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26463f8aa2338489da3157fc46ada1da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4872237f56efea52ddd15e83fc1c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33824ee7071dcc1ee1f087986541d4c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42611777e9227d45d51d0996db2250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c0acea57b2b00477c31412ed6179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8e3aea0db47f68e780e458e182f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5e323de9ed0606210ed5507c65e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50f446da7dac6388db6484137faed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7160ec9b58b2e4a9d611dd9b46f78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab1c67fd5fd9b7b4b746714f4d6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1db4fe6f1fe7102a029a3d60488cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef13913f8b1cab4afbcab4ce6a0c007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19744db4a79e1c9508df8081be70aba3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd21fee9881e10255298f6f13e80db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ef0a78cf4457d6e2db401271b211a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae0b320dad75a761f9ff3a4f66fa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff71a662f2b87582e5c68d9ea24c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef5469544df0a167e329490aa2a91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66cad45832c182cd0a5eaa325e07f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc6f258b5a1a8bc4fd889d41806240150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21947dde06b4c23dcade9a5c81d6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26a6cd72f45c3bda95e0afd2704a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6fdb19456f511d2903fcb4d2f7f95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa78a50fda8f723b75be7e9937bf5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43ac57b927b237bd352d2e1497a2ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b898b20217b26e340d6e718090bd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a7186a0954cfafd8ec7d74e0879d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942c89556e23009375098a26d6e362e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02314e49acd7f8761ba72300240a96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bd16c51bbb7e06e473e06158459c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793a96ff0fa3df180c2481b4883890161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410177a58b55c686ec7cc4955a6382e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330530af7c038b7a21a70614557f93bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48250838a02f86a892e4b0042802a58e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528bb1bb0e634a512fc0aad8c29a6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d06a00192d31f45a43939f557639166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45cfa037e343f3d72df686c2ebe32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19f3597c9490c0d9fdbda8aa3c256168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9cb6c22985f63605f2b591a956d47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34a8fa6af2184b3c5624c267bfeef4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e41b12b806a45e0d31d69a3953e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f86c58331abc5e2218a886528ce8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0bc743cbfb76153542a929320469173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116edc72a5b879654d8d31f6ee467cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc916680ee7cae1298beb094c8420d8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d9fd3d1cc5dfcc2901d263f3189c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b45a6ebb8f4973c8fa192d940e189f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f9792d8c703157fa956bc8a87681178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507cdb73165696b11b232a2a8487b46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8d5b836ff49cefe84df5aa0480ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01221cd0ce790c7606df14b2d4d6a82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d13e650c009c941973fcee27f4e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ab7510e880caced2b46ff371dff6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1c4c5fac71ea860f5c99672cff44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098519f5b91b9c882d96f30bbb954c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640788da189492ad9eb00deed688a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79dcd6cad0342b58e163fea1d1ab12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19640773a28788fc8995ddd692f14989188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10f545b6378690368bc01faafb8ac6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4499b6f90277af98e1bd8d03a6843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a365e9f301766a3332f592e5a157867191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b4b14205145dd1e8430809a32753192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c539cefe96b3160c38b5559f6b50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b33e445e98f691640667f86055b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775fa3e0a0445c134784177437bfc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6999c891fb37bb404818651d7a36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e807cf0a41614f11944f1c97235eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a16e414c54c87af4bd3ad28fd9b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b256f84a93cb00a2c39940607c408b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0960c1389599c36d719ef9cefa8fac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f9e1e8ad844ee2931b3542350d90d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1772120f408eb3ab71aa2203efff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a8d0d4f20d6c44e81e82a9c15c93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22f4b83febbdfaf9dd7533ae18fdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80387667ccd5f3d0c1272a95c1946205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b7e6ae4a961e32570c73da3f1e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b29fce86cc54c87c9d4e99304233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b37dc839797a733345ecea0049839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f012297ae89a0f0b6a26040f2c0ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cf7feb416c1df407eb196fdb3b86f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827799c2494b8899ab033680a5cf773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6740f500402281a9e71eb26904189212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cabb368bddba620cb9bb2857bff21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f4a10e7a1b2692b61f101dd1c030214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4128813c24969d2c19568b1c2294215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d391bdb9b09a7d55c990d0d613b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc1d948a9137041a5dc6e767ebe19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb69e8de9e688a3a2048f925335910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0f377d92b1d6ce681d0a8c58028b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3c9e4e804021a88eea94728b6256220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dff03f71fcc337a74abdea56d4a76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0c240582d7948ec05d25add14692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb122fa98190139f7015ea1aa87cb56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239241591abb94aa829b44cc6f4aaeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e465630259ab627a8d8aeafec89574c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5cefc3213e620301ce881c9ba897226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba72371d50b88c3cbe771475c767c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b88f24395996020ceb9229f44156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46696dbeb5f85b3d1036f59f4fbfad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367b8b78dc4ad9fd67a7d83c791c14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056731994526d5bb7e85153ce19e2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06af8a934362a453bd68dd9349c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c2b5c789eaf91d3e366af8b84cfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3295953976f770659731557ca482c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de300f2dd0310da416d0f9f4ea7434235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c0a22b5e6b68f9fe76ee498c365c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fcefeef52f534d5d3a53e6364ba8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf62e07c23536d1b01c9363a643f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799a251ac5620b295d1f77a12fc079a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923db935f4e3782bd6b3e9bd80a27f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d2ccbc32dda1cb7eb83623ba17ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391989c41898ac389dfeeab75159a449242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8cd62ab3eea505d1d7368803e8d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87baddc3098f092affa02973b321b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1c9612521d86ecef6235277337ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9e75619b5cc199ad5acda52f533f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58fc00c1b4476aabb27062c1457f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ef6c40cd34560faaa2f025dbe24a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d90d7a2460ffa572959284e9fe3c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ba6a30863b1be18f77634094547d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a198905adc8042202aacd6978ee3c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e58d1f94ba9bf5e3cfbb1c78cdd21b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac95ae682c4f5b72df09d6e055c9685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7cef39ba215b9d7316506c796701a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6c7f121b26204a2ff33d3d3b037f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99a8fab8f602da7f633a52aa3d52a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd7e56757f5322faa838823009450257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6a1e4ae24ad2d49089ce5e6be4a3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a0444287a12efe16669591d7780d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f1d9d4e979ca076fe051e4198338260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac2be1ebdc109bc6991cf01f744967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895d7a4bbc7a436e049e05babe349d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9f5fd566389a0041c3fc355a912b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd683d0c2c0413726045dc4516afb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333da54d1c9a9b9fa1f68e1165dc26f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29467b8c03ecdf151dc9fb41c06ba0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5bb145486778e395879466704d452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9964c22548b09e71db61460ce7e8f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961cbde812692f864a1c4c72d5779c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76f8b9f8925d083cf9eaa89d1ea9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca063b5694f07f346c826654dabd80f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d20a90c4597806eee853f7daf2280272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc2a1a72be0bef82be017a535d3e60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f983f7f8842602f6da50626f2060e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91c569a968b577de5cfee3a3c6100275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2140992b2425361a09a86bd61e1574e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083421b433b9e2908048b91835e3d85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a57c552289002da3a679ca75bee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e3eca4bc2bced973115e07e903de9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4a0564953949682d551f3c2dbe05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab525ac16f519c82cb1731389d9c7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8526964a102d7a0eeb41a758904f0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3273b24e06e53ce27b79db3b2293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e80404534cc64077606fcdc82b559284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f36325153564b84bf94eb9295d82d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad9a4933b469dbc033e808f9be4b6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76519336a5d58e8df08654f8d71811f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3dc1f1683f44e653870d87906239f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f7b791cc0a5722bc516c174d918a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074bd07c3282867a85813a26bef3b72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d3072d2f0739e9e28ef5ea24a1a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18523186481d613ee5dac9353b22fa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3a56f1b2885dcb67a00a72030c29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ee871fbf431c26571fad50b43939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a43360210e667705c2b325e5d7919295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067ec3e4d4de49347bacf389eab783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65940cb2b284a783fa059d0824b7a4d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b6556735180ed66aa68a97053374298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f825e48f45d3051f158da4cf3f751299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e7387ed18754d5d81f7eb9b52677300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c174668960566043008d212d77c4970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35986ad03155e82f2fa958dd8183c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca23066aa793f4016bcdae34ef5f56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c1cdbbf279f19e79db6bdec8c9ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6594706d30af4cff305af855f098c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b862b0b06323e9604b3dcdb8583b68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13f24969fbfb505ef27156ed1e1c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a733e969b7cf02ed2c65a6c53f72f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293caf5ac63a40468428d833f4e2b89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619683c26efeb665528da0f5dc776a22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f5531667a2ee4b401df4e0b62c7be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fdc3101fd6cbb4e8cde6623f4183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8593b01031ce4bc2b623157a56b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df329c6b5452c99fc264ecca1d23c88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83635efa2d22a5238479dd73145639a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281b8f91aadd4b0c3f900f5b3ef50e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb33d89fd00a587c2bfd8907fb9a28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6f21c5da44196822508bd7e40bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf675a406bc73f9a128ab0e378ffd1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e59c43ffd55b75aafcc133f3b720320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b73cfb55e56be58a1fb0377abef2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add2c0142988b87808c2c021ff813af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbc3a0047800ce944232c87f9d3b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc8d125353a20403f114fafea852f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b09fc387f9bffa99cc66ae39eb5a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>