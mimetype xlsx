--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99324f4a8dd98b6d165d8e786047f42f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4420b07f8fe26651c52d824369c6a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f82915883fb7d49dd84f5007ba513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7590cde8a1967cfa856dcb4537acc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fc6c38f3a321afb784c7893dc37d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a217990751e7b6bb53aea2dc665d28b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d962af5f82ad4abce020bfc1df3cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51971d752a55e2792481e0a176ffccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a8b53e29bc407f71dc53c5c4d2fc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72472ca17376bb98225d0c153e4d2ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcb577babf053989be2074ed26e8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309151fd9d2ff14a5778081d8cae0c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5497967e929572f38f32495ff072c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a217c85000d7fc38e7277aba1bbd8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa783214f6e7a3c8da38f3f9d3520715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9da20fc838056dfddb0b954604e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806eb670995c00b91ed174b3169339317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088aaffb473ace137789768766217618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e61655ccd0dd06f1d0bd314a26c5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a578f8abfacfcc733c255f7e17311320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567908f2a687a3a960302c818f406d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d2ebc18f9bf7377e4a5141291b5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073655391e6b864982191422fe394b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5fe07b07f20c67bb0a501965d72b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330f68ba8252b2c8ff044308c42317425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c58172f0fa55241f94a53c4ccab9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ac3d7eb02c09ecde1be074ce831327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79dec58e65b415591cc44e19f08bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c37000f115ba7768340f65c1b1a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb04c688f4ef588860bf6bc33adc4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0970e4ebf45bca87d402ad97d3a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd6f064aca4733736612852b2359ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468019511b91e6d23cc8ac31cdd32733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c76e9f8d2fd1e69943769ebbf3d7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844db4676e5ad61a23bc13b5edfa2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80474c68f2ca1763c65a6588c4097736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8910b4f16bcb74f375568d8c36b0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2fde958a49f0aa70acd9a1b16353738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363032259f6d5ca0ce80b2936363e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539605ed8d6fcc07b5ba05c4b854a2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b4f15d44700b1f92cbe55bacd03241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbf5be446768f3ab501e5cbd5bb21342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29563984c54b9c2192dbe76a533e03cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900704ebdb8b61472c1202cb01a6363344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd890bad3feb364cbf882f03e1cf3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f86f5d8ab53baa2883cfd281fe6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b425fb24defae31e32e84cedd296f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f14d7fea07079309829db3be1c28548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc94b4dc5ba61b0493de0bc177958c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaff892a94a7c274e50ab92a334aa7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ee83f67614141668ccde24926e1e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e830a42c1c8e33898acb7f41777952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac6520f1f96eb2f1eeab1e8279f9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a107f1262bd141e0415f1216e127c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa52eb510a2e01b77572c659a94a9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77f614fd96ed39c5b5ff091fea82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6b6419c48841d8c79cd571cc231957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360a21b06a4c01a0368f789e7466cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950539a5849561845e83232805db5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1aa9d21a190d2f4547163270b7f5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a54979bf372b41f5285812c89d7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d810c9e08d6ff7d40f260e4f499862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e08d9ed8bb238443dd03e6df1ab9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382fc8fe0040aa82480bed8aa42827764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4a555248e1da91272b3a2dea8d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519850105bab042a72cded2443a1df866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155b89666fcc60d8c128184948d72167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbaf6207e4feaba72930a3e02844a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fbfe812dfbc794a7a95f5cd14ea2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837da712db5721123c065dcd93dd1f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea4d0625ac3bf5d84a3462ff0fd9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5ccf39fa8f1c33fe72ebe493701572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9c2a0a3aa2882fae3cd4e2029dd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74007b8a6a821b0b19411d4db0bb31e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9047a4fd28e427c40d291e2d13d7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba402b10845bfe0c7fe50951e670dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddda39223df7666f2200f680eb65177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7899c7bf1ba04de4c73dae497a1af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72519e1aa596b287f59ef22a2f2613f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805607b977917f84246802d28d693a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8dc98bf9199016a95ff4b730c31481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5112113974b8ce9e798e037a928c4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da36b65d84e92f26dab7033fe539a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714febdbac5ac57944df2e4825448dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de8076c5a9a6a86f34c076aa37147a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf24062e10f5cc1a494eaf8a8244186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa5f0cf867139934f8cf0ec845cdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c45a6459b99a996a6738c06aa5fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251b79280eaa34fdc37c1f9819517389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69101e1c86b3fbde981d42f294d0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a58e4bf5983afc48babd41d069589b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9ac8f6bccfd01fa78897c9b05ba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927ee086d42c703fbdc617130456a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3d4bd3f930cd2e62be3a4222ea6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c34aea2f27189956b9ceed8a707a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d1f8d54b32f969dca95f09150a4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69a4078dd94bdee3fd68404d6d497897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e33556cc50ad23addeab8dc732c0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a21e3073510cc81b8105a49603ba499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960446745f560b2e25293781c5f29cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4deeebfdd89d4bd7b16da0faf31cc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ca403d880709d284cfbe22841695102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a24e83258b391912b52ff6194c91e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a8f8ebb595f1378ec515c0a273ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880960afa8638540dcfac48c8e50371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb5878e8ef88bc33dd1ea301a20eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aaf12597ba9be3db05e43111cd5af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcfa23cf4bd59d744a513f3fbe0f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283adfbd954aaf6487faf88c6619a3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807889c5d0aff3424cc654bb826a15c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54011837e36da28ffa03e387fd659111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906aa616f3a19e961b8c3ab43ba077112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42d8b0b1224b7c3921a74055e4705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44298239d907903591005ea688722ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9bc8bdadad8e270ab6d51e6bb957115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6e5a845ddbcda523b9e67165fdee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a89460ddc05f2bd0461ca699037df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3be3ee275cafa98f391b2a99e8e3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2cd1970a9bfbbca888240d12b30fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0197ef7b4087ec4ea4c497ca3fbd7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cbdead7052b621bf9849fa814fd47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4c4568606064dd8ef035d07d122a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e38cd0e89e711d994292a5d50320123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e427f7d4db3eff045db3a1d4daad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d9d4aa8259f2be59288f71702681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404cedf328a89bfc0951be9378e6de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63ec870e146bba2c11f779bf0c9f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b8e22b210fd36d42a57218c3a396128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db143c058c70a5866b9a2e31dbd8818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f3b131f1b59d85a4e239c740b02a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e09b106a7b85879ae0017c8bde4ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6ba2c747198bc9d2eec1982705e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12c4a89de733770129c37ce7d7251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201bf0b8f21a75060a9d06feb8b4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f834f8451f41b1a4c534f4923305a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec26b25fecebd4422e0f3037ed3681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4efd7d3051613d0462394930ec6e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e4dd64fddc6fd910f521d6207af53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1ad9cb0d8f5db839cdc9357b1917139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51dc54fcd212cbfef95d8f5d5f5f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda780cb3a0bc2e36ad3f963d94dd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54497040b795e0b19c359add7c4900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425319a262437deae199d373f97709e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd2b5f90109a4ce7d46259ff7a21c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678c5dfe48d179382ae1dd519511e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b733257ad8f960d8c17ce95f6b07e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2870d8035358e7ff6b8bec67ba9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85550060d99a3ca6c6c2faf2f80ab08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd8cbe470f38ca9badd9a357ac48d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c6cbb3045fb1e45a6d02c18e6954150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6cbbbeecccfd21d84dc72e5a1ab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c8b27609ddfc07c4844eb5c4df97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4611dd48e57ad02b1f5f1ee0d58adae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e18c194c92ea7210a6c7f240f4d2c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3e89bca87c5c9f193e27b09e305b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1f4cefc49a690c6342ee9f7319af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2876553fdaa1ac96f017bf0cb33d65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1126445e7b07612f7bbe25a04aba84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a90751fd2029fde99472d7a308e72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a2dbd511aa968d3f039ed7a65f72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0555b395b93f58fd2bbe19c5b09e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58276d58d9799d5a479aff835857e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d14954ecafab2786bb4dda782bf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254a0c2295f659698d40fb7b88d742164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5cafab98f91fd9d32d7aecc632ed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206e60f17b0fc078ae5136a1cb1d286166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e9756e59d00f204207fdbfc7114d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4b6417d4a44e8819da43296a1b3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfb68a42eef569054b572932460ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6dcfd90171c5da931589ae4835e0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9909fcdc6084c507a5cd9588ce44fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eac9f174740f4adc2166c63bc2013172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def30b4cfc07cee1826cc34519d902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeced274fdef56cf8b7ddd81868e91e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f89742b2d5ccd3bb0411bc12385c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d463489288b95d9d0afe54c1007b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77322b4df35290a31afd07b0ff1e3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf1e2b9b04001538a8b86e5bfdcfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a25d326bd41671b355e612255a42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ab962e8dab15a83ffaff074b0e0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb4ed49cdf5a5b7cc94467ccbbd8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad364a060720d14cca11509c6069b563182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92163f5bdbc553f9b7c3009b414f90ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e483b61585416bbf4eb45cde53d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8ced93a0bd7220b5c8b4a6922ca6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7fd9e9cad9814cdc997bf3d2ea29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee23cc371a04bb21a6dfde17ab6e9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73979f9410855fd8a0fad1965b680188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa91160f83a2db8c5155cba0a30c88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27856cc4cadbf8aa6e65090378bdf2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038815cbe62ab2350557632fa86696f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c5ec77fba763bad1fe83e6644c01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d82655c94fde1339a57f30527043193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba773cbf0c7fd1772b6d54923edba015194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ef505e49a1287d642825be61b650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f613a3ee880521e3869dba26797cb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2944914ec819144242322ea79e46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4589c1c3cb846fec35d2ecc5d505c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf0f1f348686dc2458ef388c5b494199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f7f33370a9ee84068c24da63e561200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984717073b65bf0e187cd1738355be5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374868e078b9f5d535bfc4a5f9a364b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea58e61c3f41e1c50097f3233cc07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de1f94d7a4982b6f7b416a6c5228dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6533bd68df0b12fc771a2c9d26441e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4465696fc6a54f2a7741ed9b6eee40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc96e6fa78afcf9768f95c6fb3460207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184654ba63e96b35c44605f3adb04596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a399112869308c68689d733df2a8af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6068b43c877987db5e7a7dd66258531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a15caf8744f6649312904638525a5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670598dd6a92524e1d25eac97fcf825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a06e240a13507897338b6444abea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb5013218e42814f058d592a375b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b6633e41f3bea82667efc63e74aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463687bbb64b223d5b3936ad5ca18357216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5f51c194b00f7e741ebd7beb5445217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc75c89120d6995d55c9655bb98387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2b05aa36a05b09e1954967e249ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3a8163759220079afe87ecf41eab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd89248a0a6ac470c7965d468499d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55dcd96ef2521b4283bda6b43802f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f16e9fb1102e253a1d482359cc991223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaf3a7af1ede9686855fbe64e1c8c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234fe3ead5cc64cac4917582964edfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ab9ff94d0a37a8a303f935f0cedf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474329ce260a8628527761b5c906a7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0f5d21d7b292838e64611a8e1ea4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a58cab188f4b6acd1b85b764afb590229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56e053368629e519c1dac38ae63a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484b08508e71d5d19a7913dff13ecf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439b2ec1ac1ff3c36593d15e39e7a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc5b2a2b172096e8c6e9ed69e33a89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4459c086239be0d9ed4a5065b7537a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e57372f54e90db26a6e84f2aa6efa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02cce02783fa4c132456fdc9c596e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b82d371c02668cd69133cc5f28c6c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4607fc92c6c1e3eabb09ec445adc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11a417185a97055ad6ab4840be71a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594c5ead93094f7d7a045279d6f0db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688edb2db7c2b885400759dd4503a5b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48dbf372fdd16a35abdc0be391535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131763259ca1ec03bbdd6d1d84a11e49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b8c889d33a8861b9913fbfecb6ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee644a8c47543f1e97174c30375e4a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1ae417c18c237d364c61d008d196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469758757ee0551dd6bb593ba53b16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b920eaee65b19aa5b0a353bad73b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a266488c6f12e0b6d5383280436d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d1bbf738f64999795efc1d37c6ecf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005832c47e829c6e41d64c7e9afca48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcdf6ac7f9107114ffd0f52a45220252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c35f4060bb15ebe96bd55928ffcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41405ce998ea3f2c149a6ea6151ed40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1cb423c572379ec8a2d9a3c9e399255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794757580050987c4f2cce8b96ba760e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77238df4fa521f49dd0dbc0f1109a03a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f92630a5649616da91844364d79f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acfa5d45a2296f17a41767a2de1cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517a0b286fb813d5b41710c917ac32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655d40f037d3f7f306acc90ed7bcf89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786bd1aa87105dcd30083a56685001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f6a4f259b69fe69fc41303251acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12dd48eec8f863ed85f53a436cf36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e71d42823590ad55f37b13ce7a0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398764c4b149041bb4e284ed136398bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe54f32d044c3825ab8354b4b143472267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bdcfe482f0b40b34bdb04bda34d7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9886bf348794a10fa61f16bd08e10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b022a040d8a252b3ed55ac547de3a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b2d8a748d7bfbaecf35f795311b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de756031475e56a462aeec2c262e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae4850f79a21746d2710bf9427d9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681511f564bc3ecfb76bb8976a4eb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f12fd344c774a7fa8b95a4cb9543a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb526fa38184f43f5e431c73374976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46761cd9942e0de45ace0151b41a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29f3c572e465cceb46654c62bf664278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f73ab97e80ddf3fe9a6516bb9a68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898dfc85609b11509ea4eb6198bd5fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881eb75e6d06ebc1634be442f52b40a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055c6f355b63a89a08b2497f7b2de78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22154605e20a0327a18349d2682c73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725630d8e2de804bc340b59f4ba9b7cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb610b0a7b966e1f7a9e81fd6582d17c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383ce4605bebf0abbb6aa889b1610b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fdd600f48317240e3759e8996a60d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350375efedde23dc1c552da99de15d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df1911527b744ee8fd175b9ebda6cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329fda642503ce693469154528c7f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cae577f3036ce2e33957b2047cc55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a629a5c8baa08d51c5da8a0a3078b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6141ebf7cc178c3dfbe78fd5150c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67914d91a613bb5874028705becadb09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c20e8add9d27de2a617c34374bb5ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476b726e144b6981e9ba296ef50c6c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957ead503d0ab5774c5af562b007f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765078f546a19278f71f950a8314e69e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae85efa0294069493e830c1218a881299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b786f0ad31497c4be1955c717d006c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de006b8ed838015bd88ba45a2bc53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb999623184c65e4a35ab03fac49a91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce38655c822c1a9af4575423c8f9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc26ce0bf4867ca63163955866c46e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c96be024842698a4c78637b9862b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169a7478f169d24f340e02f68e922f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f048a966bc3306d311fca232fa14b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b126ebe7e52f2af6262c7dad21e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38bd1f00aa26430aa60f86b7de1633309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26f43c3c416dd48f56580e2acea69e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76280e2c0ab7da7de1152f08d7a41f52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3627a974c4a8af53793fe1021a4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea6f5f4f05afa581f8760a35fb0c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee851c9277385b1eba9614cff8a74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6cb24210c322e2571fc39f09fcaae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8fa5561340ca406068809a7e0351316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254396f63bdd373782e8e0c703d7ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c39ac9cbe0a47211dfb4bdfbde1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0fb7f9b76b612abce828e3b1754f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6b481194772cd575fa79be3885c01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63be08b9e221b6c11305e934810be3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c6efe2a5da396b5f59f5b2642399322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4feda2e4359f5b2a3c8be42bdc6e46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e80237b51b83e881265475f02958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261572ae137a67a20879b0a9b820499d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41022408f59f35d24ffe93125407ecf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4ca8108d45a921bc87a4a6d8acfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd19916e85ecfe9b2e1f71e76f7116328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e9b610c0571dcd1ec7640b1ec065329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee49f10197baa85da467ab4e2521c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf5deae3bc519689c54cb943e6bd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebccef8938dd824eadbcf923bffdcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11907c74fa268396bfb025b47d4fc08333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8507a39062164c28468afa1ff84a921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376c489159e3d839e6e6a4195483222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b05f50a813efed843f2120f621cd623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8432ce44d70036b758ea7b30dfd334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f55dc0c53dca256d2bfee94f8d605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21596cfb967a697be99a8925ffe210866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fea7c79590522ce50b284477f88f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776980bfcc1a9bb9cc319cd614ea9478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823437e79a0b6f69e5caaabe10942f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6551aab299fbdf857540b408b6c8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00bbdb8ddbb3dde9365a0a858d8d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019522365b41c7e88b645ee8bfd60512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534339739c79eea12dfebc3a8e12df8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903c29c374b0014f89ba160a2b819f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec06a87c4516c27c22c75b2db9145315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8b8c995f1808608716e238e069e0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89aa362212d128ad2f2f6a45a28fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389eb2d755008fe327c9c85b4bb6e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba27fb92f57b6cd2d79d9c960944b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94efc4b155b948f2ec7ed62d92d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7142ddc83a1ac9c30e19f775e33021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bf1929b0a80cd9fb3495a0f6f6d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f2efd40a289caf78cad8c2b02b2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5d4a6796f1861a41e4f96736dd3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a082438bfa5e53c2799baf1ded60c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf45ffd710b3dc643c0915fc052b14826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc2bb40f3d9bfc5e3dc6e47783826427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39bc7ed09b90c378471643cd0f8fbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013282e7c8d4b8b703f3ecb8625c16129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abcec00ff41f372b4f9796155afa5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e596f68a81ac62b88bd84bc1e4cec931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db394bdb4d6b6ca5872afb6fde6c18432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c38fde3e5b92be8d367361d1afa5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6816fea8ba967ad560fcdacbe508334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff7b37abd2b793e9ebfafe621f25835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07457adb3a3bbed3f365c6cfaaf8e6b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f13c5712ea4654aa76a838b70f7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5cacd31fa2acca0c91bc356d715f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015107743865c6aee5741a001fd13c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db03d794067592096214e4544ca868340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef14d15ed194fbfac14fa2a939a12c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747aa37273dabd28377fad6da289b4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8732d518362e70dc7fcdd13745ede843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597fa813e72ebe4287cea29d9a855144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb61edecd6aa2094446f836502720db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa6d56636af923ce8fc3b6691a093046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b731c16a3f193a791afaccf53f1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad851764a4ec8e66088ed4bfc75710a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f534fa51101bc2a0584d7ffec664eb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6d290f3fd4d4b6f9a0150add3e6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c952ddfe1c07e12a5c5b56982858851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6200bc1bdc4fe205567a24d8c300d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b294c56fdf99c0090aa90bfaa473953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998a4e74ffaf3708e139a56e7d2253054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367a644e9fc642ede7919097ea0d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005489f7cab77960ade918a6448d2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a93e528ab6fd077c94b98f2f602257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22d11f0cbcc0259269ba46ada698a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b289b8c32cc057b2011ee1b3bfcb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a172647eeaf91487130f24341084360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be2b470d5cecb047c04f9cb129ad861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d1cf7706458ad3632317efd1b62862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097ea01ea3bbb4edafc837a089425d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb0d13644cf9294ea42a2bae04f49964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a57c11ff1354271e56c4186d380a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ccbfe92a16d75406f29d689a6517066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ca3006e92d245f8258d315e3f3e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4463b63f417c87ca5aa72d1258e13d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9870ddf5fbf913f6a840f0e9e774cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d68031ed8f3ae70df69558960f0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0223ef22ed07d49773fe4ab9c6b19271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd4a10b5ad7dee3b70615b79a8c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf97eea9165f30ee772b0ebf0db4b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cae78ef2ac9c3e321143036dc930574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74fc904585a9e9eb65222ffaeaac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c49b881b3ca6db7c9e1460cb83579576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1d83aeaa55a831b072918e12775c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752b268246ea7aad55aa17f8591c5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0216585f6011107dd8538ab1d8edf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1b8c7596f2968d34482fa64f6e0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3a527da9078f22346c89789acef6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b97f1e79d093a53a4253f5c09bc5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3af58d63840b64a964b80542553d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2c6cbbc8c42ee625dfc9918d73b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda44bf77bb7b5526ca5177da7b8c5cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ebe7e52f7463b8339fd0e83e03c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc11112c7c255adb980fe5050214d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be121b725acdd036b55db4370b11588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae2ea072808046b1eb1daa4e95de389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704902f2c622045bfe99c6f6ae22d5a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794e7358eb6c85391e8f3ce35bd8bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4882960ad67d029e09df89588d0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635973ce24aa8df26e661080851bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f335cc08e9af7908d9217be95aed194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba347f9c3cd90cc52d44a89aec603695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af35ef43b8c9d1d76ba0b14f4a13496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a20ab019447c496716461d171fd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6d2e4ac2206b04007a56c37b4cf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f1c18ec4265d17926431c2572d0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960171d9c1b7951c566b14697fedb64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf2de96ec413f26db1f39231cc3de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44c0f977fa1312a87f22e2ad61ea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c43dc080ec9d033e548f9cc52309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d93655d2486aa1da1769fbae02030c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffae416591df07fae2ee0206f74d925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82142c7887cc0946ce048c196e4cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cba812972c6b5e27b71c7703e50a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec4d20d8514be3c81395d111a4d45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f820670865fcae35be92f1c0b2956109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b98fc4a58a4d7d164f4f0783a647a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46618d76c8c9c62691fbad21fd9d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077a1b4f8da17b746ccc479eac5430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73446c087544707ec7d4e91d1b76e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8257e9fc03a172e220eff351a251f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355340bc7da75399413f714985ae225115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccfe76c9e41c6768edf9e1731d28cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6283076f7123aa0ae5ca586b6bc500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626f3d4f317148ac2668cdb1d341e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4b352bb67ccef21aaee0c7684bf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6f427b3292b944dc5cecd4f626ad0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d292c5e2f7f0820a3ac1056304a62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b508fac9348982117f43e11d6975b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c186b388a22c96611b50e3e9a636123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3844b116dd2ba3fc0f54be8694ad42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd13226980cbc979a0ff4e6663a873125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443f3092f55abf9c5c1b7ebba18109126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f3b6e542fc9cc3094703e26321e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e3167dd1d5722d123b6f49b1b8a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60683f583de8cae3fd2d16855cf0cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6663b1600f0b2087a5f4f1b255b2fc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077587bfbc7e7a8d3cfbe21e09dbbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a768d0d22b6ab397e3c7913110f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e79e8eec2a821263096f1bbf608b8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70809892bec84bbee3e3581dfbda9574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa15bc4081644148549e8ef25a0a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ed3cc829222843f11339bcc83df8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3f5ce3b64f016e8b54c7fe8f48762137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9a90f2d52b2997c6ee481ee9b6d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a45eaa184a1cf6d969219d52316f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2ebe8cf6eebcb233019974710e6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c84f03005f4c604885193a749a526141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6880238e1a002d5d6828da2515dee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8c58b98c722c45f134d021493b2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba85637d1f7e40178f334c2debcbc28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57e4fdd0583fb46445ccffec0c1cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875529a1b74a8e42166de98a66eee1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc99f67669df51dd89dcf7f06a12d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05711c56abd374133e652b6d547821e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5010a4288b248b70bf482f7fb94b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf491f240b00fef6a788c84b81f41a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89749614327b484d88850cb9573e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d0f9fc72261e048217c872476db38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47bcba3eefe87010d7626abed8c4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ea8fb13678835802ddbdf030da60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00620de2bf51ff2bdd06fea0317d541e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bfa51093094b73d25119bacef5bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76636f615d0af281efc5119ef5d8f4f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d49ada91c6340a5ed51b9c1cbf63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f41ad3ad033fbbe8341946443733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d1bd4b3e6da48a473a7d13a95203160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f66bc917d8eadbb74171bdc0c39b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d05f3e5b5f7803354271c0889d899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadae54c2bd9a605dd69be0e425f849163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968cfd8ea3d4f1946300234cd63807164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e41052446671756b7afd9e115f60e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53a4bf07b903f9d1c13de96934637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425a4f9d45b62103ed758a98e3b916d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203488901a735973da5543ec37d306f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba3de98b4931378e603530ab32ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac229a195432a4d2d79f03d6dda8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c4c018ad6810a17f037265006aca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e016606656bcb203802c529a7b61113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1eb54e36a18f9f460387fa9d1853173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be30f8be4cd8661c5f1020a477e47a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b5d3d1c2245b5d824792587d99d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee313aa7d3959b12a9442915c2c4ffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febc2f4922b1ce60767b159181527bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1f9554f8a07b462f984ae2f29b3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c8847f906bb0a3408f80f5e31f99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435b72e648bb0257e33f4c63a40f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135b9bc813fdc5c5c5a3f1d113ea70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c369d4a7e898cf32ca0d0f057a0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114971036c14041b81323e8205d11b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963b8592010d8b9dc128fbc68e2b1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468125449cd6b37126f2309bb1806417185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3032db391756ebe95d0352bc1fc44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558907427077675fa738b4ec745151ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cab7950c5923454a7ff151aef308a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ff81807bbdbe38a16f989482c7f32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e193ad30bacf2c5e2de449fb2ed9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689743531019d792ff60c06eac5f006191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619929fd5a9c2154a5b34bf2ee0e2a69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830aa8494b77db7e7f2128c20672a36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182e53ca85794512ae2907c4098f21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff9f1a03dfc07a51bf7a3dd524f83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094a8da8a97b8615bb8cc6a9711168196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2886974256063c1ed3a1d6232b39bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3051bf56c4dacebef27c22a999569d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8bafff837bffced7e3e6e9403cb6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b2b54f1c0ee86c07817d877b6529200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375f5c13d8fcf7fe228c01dbbc79d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca0b6a230357806746f3094b5901e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfda37fab6a354efdd242d7697e278203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad64f481d5bc81cded8c250f5edeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded781d605670da7609aa73fa6cbcd45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4583e9361be2d9b94ee003a525f792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75b02c7b088835b6f15131631025a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27777c77e9a5fce86b9cd76d08fd647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55896a47b75149e64b695ad5bd9635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd276f4b181089ae9aa005002534c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec4bf709df48cf072e2b804101626211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d827b5a173bf43f99cb918fce19fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a1d6b8b550d3990b0a54076d8fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fedd24206b17bedb3b347fdd11aae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad0ea73fff2bd3ad82a6500a2b149f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913926c4102fc072dd8dc4e76326a58f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f500f004348cd55308bac7ca1dd80e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bfa30ddc0356ed3342d101c711c89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42321552fba8cace401579db071ea1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8617453b8d8954b364a019ec34ba53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942194b539ca4899dc87d08b9714407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe711c5be5074188f902d33e5b1ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8efc19999a716fa4e7d5bc850a4a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bd476da4447fe43ee10b39ae0eab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29eadc772d60dbddb1c9c81049c55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6756c82f9eb1942a1a8d2d2398581a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce040b7ba021540b48c503740c285227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db914716f5726a3a84921ef0bf57f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e2734a1170c15f7bd3234c483e6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa059705fc160203527297473faa747c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a73140cf4a3892e7612a201fc8e100231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66aa587e681b9f72c012b6a126c4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591dcf1b24508056b59ba60ee9c287233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8b6460753509766854c31b1181ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef7ded31fa094a512db4244b71a5af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94aa2870aea4e1d6a2d2c0b519ece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e07fd7e5b83e97cf25c7fce3bb33b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939c7367427bbbf4ffc684e9ca7c54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc280b942169b34ed6037341de7f9b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c043c7c83bd1144487129343d3f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1db8d044c5b6ca46f0427589e0d4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f9ee424a807d38e181f7edeacdb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c0c29dbb7b602e9c25d9f3ad8de4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d27ff004623021cd164299cf65c3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c707a04bbc114d8a87d40d50de286245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d8b132a3f0c1ca2dd9b48b8b541b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba299d18c328c9485381336f3e41d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498a73a5cac7e759e2b2f4697757e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d780b3f9f874c2a1baba977e44ffa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edad0904205a1127bea0c964a7c605250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223c268b288dd5e01b842305679cfd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f86ea79ac49f2b77cd0f2d96feda5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbfbc89b1485c8336bb154f1c76827253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d1165cfeba7c2b3062458bd2c8ff1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a637574aa7ef3e1bc4f0bc456eb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e060ca6660905e353e991950b0a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349619fbafa15777f7aa604088aca853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875028a89c4e1e8f9ebf0ad678f83d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf5fd564a10df3df547cbc0fde4244259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253b0334aacc2dbe4d356c3c0c1dc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba3701dcfd2b5b20e229b9c014c29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073e77ea9e650245c90083e48d8e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcc5d0c073f68f7b4f72c86d3e5797263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aee516aedf1d67f6d95304cb4a664264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a7b680ef107e283756b04dbe15c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e3ddabfaf3c09669c26555a87b053266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9df0707b7719bfe30fe7da377e7f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d471da1bd6206a01d51d22268d627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20378490d3a77dc2e8e2bf90572be6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec6c85facbeaa9706ad7bb6042baf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49b9694e91e6ae4225753ce855a32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af579a1bfba6ef3397cb1595407c86a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927580ae14b20efa222f171c9412491e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7b121821aae4ea3efdba41a79942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f7ffedf8d595d40c894685252dbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd097b382604643ce040d7a5da228ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55addb0333f1229ffe07e5f24b0b5f30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406920535fe979840b0e7ba8ea2ff28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c63e3cde50369fecdaca580373c62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981d8fe172823c099aa58b5160a9ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0268b6f443fe54584dec6ef6d3d276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bbe08b86f1603f6c130edc09c7a3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e44acab418e9f94a4605691bbc949283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada804795d484aa532d96b331316252284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264cd1bb81ba27294cc89f9e4a8e2d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb91646f3ec230ccbadede9102bcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3184b60e9c202e3cb4ebc3972771287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e721c52b7496438305895a5f95fb16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b98411f7e6475db74eb96deabf3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12a4fe28bbd0a3063004cebfa3f7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e393664159f9740bf04203da1613fb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309159522aca23cdd185e080fb0d065292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330c55c8147d1cc7ee3ac54f633190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e439127286efaeca205b11b8b10091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e1ea2fc4cee9718cf5dbfa162923295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d923b85084e9d769a69e7c34aefd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f135f07014e26b3f2f9e3ba2df84d7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6754c4fae447f2a7fa9a6ee9914d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a81fe9bd71d795856b0a53a22efb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c787658604ad7f7954a64bb9bc6a4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4665b0ec3f85402468a8dee2cd72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d4d9bec899f6074e61a6a22a7ac2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69161c357613e97fbef9e1f9cab6f8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a01ea5fc63a0f266b1ae32304185304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c9246b789141273043a2963cba1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990ea2a0802e7135bad0dbee2a3f0e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de194234a7fa2ca175da5c074a9e78a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ecf7383c99f3f1fb1aa69422b0e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b66219c1e393a126e94d4a8690ed7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446521106dce6348e5d61733b446e149310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796397632df51deea06e56f74181d14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50d5c37baae42742a976e8e93e23f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457d2cd2746a50ba2ee2b8565b1663313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab1918949e9989150f9c24f6d03bb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dcf6d5fdc6e6d33afa661aea29cd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e47d12f94f3ff84eea0d3832ee5d28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fc7b3dab023363647316fbb90459e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d05a33ac4bd93132f4d7262703cf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d7073041943aaec72dec3d522b95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bbb594e6a3d8a0dad5f962bda4b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce1237a12c9da8e63d00870f066ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4da0487f070bdcd10e2a7b3c6be6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456c4cdb68b67ad9e781ec889af725323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d6a54a4cc2549315b6d1384b3d2c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9862b591f294ae3dd91700a5ce9c55325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>