--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2598f6a87054d3f1eff3b392333db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947873b631f575db0a00d44fa9b945c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37b9faeb93f471d3cf957391e12a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa30991f847202b51265748960b1d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2c2953071c899fee04c6782a12385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836d08cef018a96eac3df8d5f249bd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c452aa4b48a0ba8c5ed51b4d01db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b43fecc0981dea90e8a8c7867389f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394c2ad63b6fef6bacb54e0c9d5c009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4f638a871ee1fa51875070ba7d2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e45993f0226ee685a0536056da4b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f017c09bdb8d283094b35f85f13112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3222564301881ced870bbef247f85713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f01766850f644293637763ff062e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f89dfbd3501cf8577a1823b9f2d37315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31ee8c68180abf17986c9220403de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edd54ca4e703eb804ea54affc639717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508ff82381b70b272fd3a9ec86a51918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4762e321ce712ddc318d93fe4b98c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2486937c942af7bf366324e430003b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952028ccd8ca7787338a91de6c1ff90221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504080db11dd69e9130c8843f820de2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a84ffa1960973319a3574d71861a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ff572033396d3870f9c26f364fae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025b03bcff7dfa494322a0e5d38565a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e26af8aafd987192c3388f2b20c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55eb9993eebe964ba7b8a67f3b30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e06c377e2bcfa13fc33ea6b4c13b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86ca1c9ce50862ea4ac3b76ef211229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66458dcda72024f88583520e355656de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae40a4ca50f7d57739100b45a0d91431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1414d9d5e93fe444ab3505527ade732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3449003f169b933bfee815a132e94033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b262a70067e90ecacf11905a651bfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e017244bcad1ab141f28e90d90fea5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6be9741184f9d6d977c5569c06e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a2549eae36d5d2298067f9aeb24037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a66a52a809faa04a8693aa8de317038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328722075f74343a3cecce92f7346d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423181c1e44f0b58638889e1e8584e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4e34c19b0d011c446a8e54059cdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913fac35768b343a705133b068b743e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efec64c053f7e7638a51c41dc8be4fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ea8486162e72173e9fd3aa5398e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d30d9e784d7747c9a6238d7eb90445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfac56f739ae00acc0f9f85990d6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3041e8911983a2cb39642fb43bb1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3be5e4641efd07d0f4e7d2085940e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316d0745502d4d3b0268a6146e48a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0b53f1f75ac818ab3ade3bc4960c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e135cdecc005ddb71a442d3a92b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f13bc9397af65c15adeca50968891152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3cb0fbfb72b2dea84988455b6d06553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4d71af6a58f2cef23b24b3dbbf4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c457f0bcd4e35607e1a6d258ddef1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc749856800cfa69e26169994e21e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eaf455f0d9596b6f06e70f62ccc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cee810a099f73aee342021b3a266158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3438df7aa69910bc9175a0219aac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e499355dbb05528dedbe7c7c310d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c65a8e81c90ed65ff78f632e8e6c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44b39ba416b498502e1804cafb742562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273690243144129a1b3ad771c9f72d4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd0c1255427c27de7832ad60619c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e593608a6e024fe7357572b1d587a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6e09f6b5ddaa01b7c47d42209c65b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70154a87119e08ea8ff2f4cf9eee584c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3705dc3a0d15cc234ae53a2f424268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96089ace9dd7eec45a51c6d257fe769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290518a55705cc785ce7ac4acfec21e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b8b1c21676930c04f65905f34dd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f543dfe141f953011a19bd3437e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7de02a14a8fb616c7ed2f0382b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9cbb67aec04b70a6fd3601359fc4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9616a8ca0d7c17ac569781d0fe93fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44986d6f4a48a871b60b9635cfdc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba7c3cf0d161ea65470a99ce2358077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75818ce1105f5562532a741bc12a7a7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76549eca31664ba595b2a8fd8ba122d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f88041f3f6e24aae43f9eea5f33580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29199ae7e1e5bd42dfdb80bd6f973581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0747e79ddd52c5ad01aecc895c80d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597ab3f3735ff99461879a26d511f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd4343c6c2b8a8c20c9824b5ca84c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1218085f3b21daea91a6bd24e844285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f0ace2fdc4d88188dfe331454b4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595d935223df97a732024d6957acc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259cf2570e5535115c01aaf05a980588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187b7c20d0b5f1097db75ff8d7cedca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3ffd32cf335bbd6d95678d68e68890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21fab27c91a99797878d6f0cb1852791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113763d1ce5710a87af952b7050c38592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd66816998675593c7f047c313ed8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc655164f325e229af35429226c0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ce4d9d63bbe08724c988264ee91a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f37ee0294c5700c96680e66757bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bf424dd5de0a67f8213b40cb2a80997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5128dff47b656eb8bd04fbf332521298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930a8b24b15fc19c6d733f55e1a99f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883ae656e5fc004dc19836ff4fae36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaeb4547c1fdb6aaccb03b7727727e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd82e94f82eb82fb7b40ab064492b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f781d830ab997abe6b8fa5201442cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1bb5bc50d207664974bd37333447104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9e2d4a500c7ba8328029706466524105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c1f0ca0e58c656ae92ec6f9f3164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f16daafc374d59a4106513aa41f2d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b968a827aae2618ae81d7b9c705e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda774acebe1b07cb3a29b6aa446e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a4ac1406c1526c455895144bdd7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b63785a5482c0e945b498dac1769c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1b620bef2bae639e63a2010bd657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b412330257efd8dc0bc69d500740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168068f190987ab8000dbddf29ad30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1cbe164eb15241eea58ffddb4b3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad132d2347b08aa80c9b71dd2cd70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377270b6eb833413769aa4f2f5c837117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e25f606f3dc3828985f10651201e02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cefa1fa1660c06f807b110a63ce14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33cfdba337665ecabd01c88979beb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e63f816cd2e8de421c20d17409b46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e444fcdc8daf3789ff8ea549f029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad4bc0aa5ee8d30e5b9ba407332d80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ee10351dacc0507fc4aabefef75bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d31f697dc70b7b93859f640e7882b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4b4a68cf8240bd41b41e21486d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590fb29ab99d82ab74e6f4da5fdc0c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2551d2eefb3fec24555054da772c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43104f6f053071817474216a6f323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed4085d44ef230e66cbf69b19d0eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742efd13350bc86691dcf8361abd2f96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94815ed60ea5afd5ad7f260d3936b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66135d1b312d28b640f7a29f3a8745fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c63ff86d3ec334542b18d3689d58c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4654819d44ca6624ea2eaba5c6c4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3d02613ce6dd83e366c9c4abf781136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11096792bf8725f0a7f173077b64a1d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c011bffcb17291f036778f1148e5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db067db5697da66f17c39ba0896a708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba47b5161f020f9fcb6a5f2ed961b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f783cb4b1fe76e2842e63fefac9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bad4bac71abf4933a3d637ba4148d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7f96dcef028837a01d780f6fcd58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e4b56dd3b1101c652945fdc752cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8cfe5dec500b908d9a03db3f6c21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57194f6c927a9009eb5997fda8013146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b180daaa273ddfb53087c94d86e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc691cf55191f34c92dc250921fa7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab9e30d2c4759b1ec991beb4dd49b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533504a68d57dab1c9e22e77651bce91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a21add3c6e7d57269d5a1df29c66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ac52d5ff12a8dbf4b0289d4d31744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26eb7237f7b9e80acc264520a39b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510af48412a60fa2484879ca14433f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e89cdedeedb8ed26d0ff3a8c95311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334f7477ba4a6ce6a76cb7a2aa7717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c8e15b547e57392361c589cd80f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd33e4257effef3c7b71aeefa70607158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3501a5afc3a75109cd177f87a3dae0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f809bd2198c14553d5e7ba955c0d86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929266ea402eb1a1053364b4ff2186b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221dcdb5ab9fba696608fe27f43f39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca2aee18519ad2bea18aa96f035db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4159327df1094f16403efe9f8527164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9570b6dd565cb85336734002646a53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16570541f8875346d97646ea02498166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361345d832d1b51c9829ac3f9372acbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16f1b533130437902603da46b3277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033327c22558820b80408bf9448a6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0aa85eacc02db69d8c9b83bf4c32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53451fb9115534298bc23dc9fd461171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529b7fae891ffea58d9d506742b9df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8bb581857ec16207a73dee976659a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5891cec3c7da0446af7f4d73acb45f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87500ea1b92b08de69f0547db3271b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3dc072c3f02d986d8277ab984bf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f2d08ecfe36b4850fcbb94580c64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac65dba0bcb9c6dd4bf3c0b3bd0ebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08021404f5e992b24f29f380feb8a0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b866fb11c7639810b565b829a565267180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e10382bd0ee16306158003fa4295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16223dda8e83c92d579a23c819d5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb916f294fa1b01fa340eff72ef68c26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdfcd722bd53663e8ffce02ee0b85e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae250ac4c47a6f8b53e6f2287c7d6f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8eed79d5e94985c7b7488480e765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c5c4a2d85f0b105436a39af989fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be549aa0db65a71fbf1d5cc69ec7bbb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061663f2d7b165c03c7a859e1b3fa261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9e759bc1337d5a0b8da01940aa7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc634b212fca26d2a909ee901d748d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61d9be39eb5df92808e88e889c42b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d3898c9102099c6aa97893ad929b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030204249a6aa82e35100ead63a8046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03033563cd6773aa80d687ca8ea472a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe2cd7d77b4bf379f20a887dbdf75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b24be2449c5686e2f2078720c31dee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c167c535d019721c4214930993ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d71fdbc539d9066f599ec25b85e3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d385275525126e778cb3cc87fe6cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f22c3ba09380bd43fbe4892a43381d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153436e5b554748d853568b99aeed53d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc2650176f2f7a113c1cf33e81150a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831036f1c836a299287e1520fd42e1dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9312b700a9adf02ef023e18959a2d59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88eb11fc394228db3678e043d3a42d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef097a6b55eceb63009a9290ccbea347207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b968b5f863572c7c7b56405eb8081a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21912c87d5ad5dcb92c39199a1dd8c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b6e4ac0704f550c526c8efe416258210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0edaeee5b7eff8bb1e74174b12454211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d2d727a3fdaf93e7e60466a5e3ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae14edd39af44865fe202ddc47f44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a31e94cb93fed1135712927923e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ecf4eaf8e94afa6d038be0cc5fa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2cb52daca62cb9226fe9112b1c319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9177c4b6ec45fbb4a99be5ef65fbb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde09678e3c94f1a73233fdaf61ce28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a55b85e2578f5efa5b273214968d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ac6b491ced626e13aaa3db3ff003220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308cca535d664ab5ecd0d2a986c927221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d7a6af1106bbc502dbeed0a3f87e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e3a33c6dd517c190cf7ab2219fa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860184d4cf2d977f8a11e1e03a2b0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a5243ba20d99dd2eff9acacf5dc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ffc2ed1d49cc898aa4e7ec3b06b0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7d39104510117b80afe4600cab45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6698e3720ec04520dffa361d319639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace96619ff609b691140bf68e435cb40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a22d284ab25a50f2b60048836aefc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bad03a31f9c6288d937ddb8c6de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21de920648147e8b9b908244d57b2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575167fe8adc4b146d50862ddf01dea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b789f75a645c9b6d3b5c59fdd167234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da33f3372100fc7988b850de080b4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25aaf37d48ff381d16c2c3cdeee7b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deac3fbede2e3bfbbe0a33085f6dd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17ecacbf5005bcf7a13e5c5f70292238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538e0d0780e8f55d0040b157bd99d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c810732923a4df99534a12f7562062240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5308f88e320cbdd95be2259aa474241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a9683eaae355d16b47ba25db02d1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6571c091e17eeaf4a4d16dfc4bfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c85dbce346a0e57b53865a3d48ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06bf5eb4613ddc88627f20f22ea864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93185abc17b9d5294162d998e4c55ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473baf022b6fdadf7f1240ce9c1a95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8c0eba37fda7a566c730326c5e89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea49f10b64a72c05db7c07482949763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf42a99816078c48113b6e0741ad4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33066e6b5b5d4d2254c6ab6d4c2598d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322423085a287cd1b17cb7941f70859b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95887578db02c86eb57ae478f3cf86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4ffe7fabc067916638f36134c03a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68492e6ecb69a05e8415dc193a55e941255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93b780623779b741daf1025f292a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84ee761a519917c7728815fa77241257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d479961c1bd8af3c616fdee140b46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13744a8599c94d62a2d93ad8e6555259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8dfb194a1ca8558de8e290b52a5cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f617042628c486add4ccd2b033818261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e8a76989365ad9a91823ff3ef532d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcec89bbb1baf43cbcdd8c3d18e1bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b09990d662a7eda550c4df16fcb2b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8dc250a059b07845d1b8d04a91166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00cd1d09e18f93c10fb42ff1101ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db55c23303551ac40a6e7d7eb389ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206299dfcfe8d94a6a8b1690d585c4bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00936e9c230e6407d3d9cc7839cd40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396011381448f84ca25a8db47de6f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb05b06f2ade4c9ad2a4124831f143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199ef9e585e1c62d73708d5997a990272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cab23f5b4f0fe3721e6ffad10c98d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196fbd3e5f5a373da0bf8bf898157a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c15bec9e4440ad9078a6738a9f54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ca244b26df34cf63f307b4b9b57d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a69437259c0210d2accff7395935277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637046f601ee8d7fe42eec2e752f57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e22b14dc1e769f2d0ae1527afc3f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a756f8e1ac4344b56bc6507a9bde02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177388321e2ef5e469619398fc42dbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786732dd444ef65961ce35bcda34e2f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8351811333c65e3dad7a9af3e9e97d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7083b97327484cca50167e26e91b8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819830d9751cfaf9e77f8b14e1ea38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5555f4e14ab762681188c313988b5d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176f7c654d35b6b0e7492085e5c5c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0857d0209f8d7b8a963e0fa086f2068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07346fdd2590a6fa0359a1ce2f50d3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26938a2120b35cc7fd69e1a178906863290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462e0eeeb522f8fce6a13b9050ceaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d326d8af64cdc182f40727c5eec24b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e40126302886d9e5df5ca001f841293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563c8c8a1f64ad58843520f1d42062294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106d084e88782e45a923ce71ea728d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf45f80a78d8c15f318bb984d4b382296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a2c63e4acfabd171ec9c2a8b77e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549b1227b3e276321782f531c1cb00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089baa99ecc69d40bef67580bbe55a21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc432102b91e7140d31b43e1a49220f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbce3c1f37b2ea7a968359132e126b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffa88001ad7f665a8d65f77115c8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f69d9bd6631dde83556b09dc020d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639470afd69eb00f6d3a699fcfe8d81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d34ff5d006dd1e9ad387755ee6e0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98584e54454083d358a9deeccd060d27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8252c9972ff562ba4ae557ab1628307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548b1a3deb50f0ddd28cf04451e6190308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4c074ab9288ea9c2de79be351345b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014254cc04f694e82cd094be4e7bf923310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792e885de498944ef0d78dd6cfa306311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e7503d28e7738242e56cbdf754c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df88e1d378cc637f0508b0cf931e976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040b4e297e938bfb996348aa1468bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfbe653fafae165144a6fd9697e36c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f0318b61a408fa71f66b85e0353a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829712e261b76c0d790b20474c1c258317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e23ae372d459e2c958f61dd4b75e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c98c187b87d1d753be0fc79c213f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474dc9c10cd1c794c292270a998220a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d03748fe45b2c680445a1141d765321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9662f38c930d26540a27c8be2922f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97925eb08d27e6606bb6612ef06756323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f12bfebe2f0923aaf2888098c06db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c318616d7e1333b335f72e47a6e98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a6e82e633c27b9d74f9954df3e79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009756962ebd250185c25f5611cf74ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8341a95f582ce2889945606506ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b68da416084bfe822d014b44e3db7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcbcff81615c7a1fbc033b93d3f89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cbc47ae4de4f6af5de818e3420468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994553d4a717810c3f90007303218fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba7b0ae4d02e3d3e6a158ceab0d49a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051418795da81cf8aa2fefc7a9eaed0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baaaea6769c1a1fabd243b7522195f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc3953f3b4df36396ea3faa6fe43823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb304079b32569488c662a8f4db83c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d36447acbfcfe34322d1fd6efa4fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0401bc0d906d9374d637ba772286c456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df371435d4101575d44420c8992f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47301f4783118bec65089ecfac9028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f521fea0290c6d729fbcd8e9ca8e459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950141f03b3f99dd0784b2ae98846c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e9a628be68ed2e5ca0540f45637c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b284d6236674f3e41613cf5a1d7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583523c300b56cb58e052c4f359c6e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d47aaeed410c3460c2607fdc6e58214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5c2455057d4e2f4bd7ae25a17de7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6150b91b7c1e2ae6ebf85b29323819116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aef9b045050141d7b12635af1698317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd51d08b70619e0f9b0bb505a1c51518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ab3f88f0f25a93700bc34f13b19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6382bdbb4f89e3f1c492ea5990126420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb5a8700fab16331e696fecfc1f6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3886acb0e527ce6d2a275bd61dee3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a7150950ff03f50a709ef656d2d0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374e8a6a516101dd4a4f8bbaacb322424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad936223192ce5ba6ab6c02169a19125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8733f480c99e02629e8634fa519db4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd8955f4b3426cc709f918e1648c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fea7023596df7f433f5f336718b6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdad741a3d680da49dd0a78f3e63629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cce6e0fb7a8663d00c2076e9879d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfbdb513ceb77b2d69f7d6784a90831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620993a356f85aa62802ae7e70c9d2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0db79995c37a831070f140ab7b621033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3fa712dd44ce2661c5f89ee85ce234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa0348fc23c8c0caf8eca30f250ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08afd6279ef582cda3c5b7158727ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170a42e0f325ad0e24cc5eafe8142b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac48585a34dc8a1df5730806063d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2d472cdb604d5b9cbd7a63a21743139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1aebcc55aea4d2d88f168ab8242040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea011f79991ac9eec5a44e337a2aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a340ca37a6687567a40bee72faec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f981431e8429278dd828d22c2029143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea290096864896758beec5b1e22d58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e435f342c01bfeb2fdde9eaa543e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26801820378a5c17a3297d0fca45846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead517f56f615d32ba81aeef9ebfac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d862b1b89a3de57354b9442f9ebc1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8cb50702e182e635c402bc9b569949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8da8a5cefa0ca0d4f2268d5a09cc2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bb610da972024c36651eb93fb51551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409b13b8de81d6d750eaedbe8ce93752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4978a8b7c346ef54833ba6edba367453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86eef320b4886deec25d6ce26579554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9ba6795e6df98f620bb446f9333b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344bd256e4a793ec7511c367525a99b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dcfabc24c472f2e0d612fc3e3964757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d180b76a8ab85e7008ba3e8d7157f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bdebc004d1ae2fda283989f19b23059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cbeb6818050adf237107d6beb7f9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689780d08be5f2055e7f2e90d73bba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4396200b8f33b476e77e7f97082f5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6694086485bd44d522ef242f691563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97befaa25b4c5cb3bf04801c7b79964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb62392448ec3661741d2ff1c5521965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c92c24e3e43e85ecf42285c6686966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374a623364899bca378fec377f49de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ca123c8688237d2756f490afe07168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61dd4f7a5f5cc4e400b7a3bd7f622669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9cdd848ce426ec31c9d5d8ec905670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698744c0118a791343c371378fcdaa8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f407f4b69cd5f4c7685afd041f43072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349d3a6afdbdaf35acdda7d78a0f6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f942679ff80b16807d117139d866c0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068896056cf9969f6ed8018fda7d7d7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca7ad250cf4718effd5124450791c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e0ddf906021768310233238b1a8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da9ac4543019a2ff0220bc85d45f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4e8278285424c32c4c7d0dd3c66b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138820ca345ca9467ee963f6e5c3c50680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecfc152476e7f0535e1a7eea042c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf8f6bc8765f369419dc33aa3c05ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2badd97522b6435bb1a6cf02b6e57a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420e93276b9eabf3060dd54a626e8ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7069b7f886eb59ddb34284ad2a1fda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb0b6e092ce8fb0c2e5766440bd21d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8d47140d491d0c545d26f36de48a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6820296df98e5ec6eb5ed22a8f83388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d101312db27c257faaf28a31b47489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf32bc49ff3521b691e9296706f29390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d05af8240bf837799701ce472f1c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f2874efe335656c424b07eadb0ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03840e0299e902fa807fbfe893cc587593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e898b0183a1239bf7d50c75cb626b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b84e7c9d0b49cf8fb2d32c757f6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc7c3dcf207c8af10d96edef60aa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fecdf07792d00f866575b2c7d7738297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68704022303f4447e1caf8ed3e985e9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be4de71fe43c8839a4b6d3e872ec999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310a7ed980d57cf54a8083ce87c947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e07759e62caf43c0803c45960a70b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cbfbb71f7c8e4e5c9413feb61457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185649de936871649c532242982a737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a303abab91c45f18a34b772d1437cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d4ba13776918932a117caf25de32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768d47a9aabbb1b67dd2f9bc884123106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29c13232dc968a9c5502c009dfb55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7609cbbc6f8bf4d5acd91a418989637108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7604dc916583040aa6066d70658b026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f48193d3ea22c4a72250367a8942d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629b16f60c00a671ee6b260b908f51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e6704331b9a508d032d62b3b025a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a5a509dc06505b1e69a963fa34b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97eb3a62a1a715e48382fd2a91f07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f7a517192e46df0ce48dc890117ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f571eab959744888361a9e37ea45b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84b51c05a00cbb8b687cc6075af6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88205638f7c1d919b97795419dc1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e630cf016aaf7e5ba0bd29647e9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9de890d12d04017b55e6cbaeed87e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74f4e05c13a1a4b11767160a94775121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2bc5e71cdbf13fa1633d4039aa2ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e8d57d79908b949873540d077f1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71672c5b15e414a0f6fccd7ace0003124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f15a6c2394ba8f95158eee4bea42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eaba05130b54bc62e85ab17845e52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068daf8508394ac1d43e6f7cf0776ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8ee8ede5570bb6b1be062a67d76a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac0559a9be25e5c37706741b1dcfe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e81c89b5535d0eec84cc5f7cf44d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31caea9ee9e9a3a7b07ae49dbe1434131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8104c69df439b416794d312dfeafe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b8cc6fca6ab68e669274c247112d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655cef1fa332adf913c9fc5b532f32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828e72ccc57c3ea7276c895e055bca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40666251165f11b4575331255b863d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ebcb161048197bbefa51ec5ba0da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceea0259536064048e8c3d75aceab4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f87275ec6e73779b2e2cb7675cf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547ea770e479acba17c383a162da66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b1c5987411b520ee02f6c36a442d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da73aa0a02cc9a1f220061844f0804c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3cbe13dc59b30abcea102945360c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa0c60e3829a6e73fd22bb028bd84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebf3253c53c08772ff666cadd4e69b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d09773b7d6d85d209669a45308de14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab5d14a7f6595d1b2de51c7c3fb3a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10d4fa0fb436a70e3eaaa9eed4cb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8864dd4fc87054c2150c8848d3332149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8668749d15ac2bb67f078cc9385df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73fe613aeb52cc7c2da0d03605597d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf29f636815d69d63e40bec3560bbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463457ab139a38a144d1f459d984cf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e189d5bd6d2424d0e10c7791b67555154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c742b332ac716e288d604fe4b450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b161823aeaefd89890c191ab02e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c740513e496b8ecc556ee95b27594d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730579e1668a5593f5efca2dcfa635b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b16a6b5b52dd367e88b6f9c99e07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641fe3b56a04ba41237a0d80ef27181160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3230b9321fc3d007b9fc8936c8f3e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c203becd54d82ee93498ff3ca582651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d61044305198516ec7bea769492b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfb6a5dd879cb81f7f89e4f589a4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584c5ec70fbc4918cafeb8ec0ba544165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8866f126695cf6cb76a13745fb8acc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b16d2dbb567ceafec36f6c820594c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945f07784ad1df857b80705450ae57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149c737a8a958ff12ecfe0476e5462169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee964706fba60d737f17485d3dd5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2615107e8d185f29693c3e2a8618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc59721d89dbf803f8f794ba68721172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6d362546c7571b75a7d99835e258173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4a893f252c38d857ac851d3e9cbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fa55fcb73f3317017a501191dba85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0ba43a1949e69aeec6802b497b3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a204605c60603b6a287ca86829f5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921489bf629833693e9eb0ccb4c7662178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9103b0042112a49105262d9279d542179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf1348c3d4920072fdf5d527bd03d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da81f3cbf45b2a05e8c083f0a25aeca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b823106de63dbcce066660ab4066a45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f64dd1781389bc83243c8a01bc73c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cfee85d6d299cd07227a06d154ba4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e964731845575671ba32546b7f08763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4639a67ae27e772d931a8bc37f674d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818bce945cbd3aa48bca16e62b1d097187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88af7d6c0c51506bdbb86a931a6db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de85ed655ee6043085c5e019564f378189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e5e2c1657e96e3a95828296df022190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6319c105a1dd3b0bec7fc6a47dec25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167b1dbf69c6fd5ae3f54f59a9c49b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e4a5ddd437e2e8fbd4bcb8b3b29b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f48f19c806236d778b24f1797c175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567574102dfdd07b5384ce72b649ff5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f0e221d20b3b7c54e3d5eeea1e38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94567f66c7f98718bfca7771a84a16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9244753bd846ba1bd1183fa72f37a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8a16a492225da212896c65d6ae332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288803bd8df1bcedb139e42927d0a7fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed8ba1a552f1866388221ea8a1137201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4f75d2ef21cc8b22ccf00256c650202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04345890f241d01e1b091f9360e5fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a7dd5bc74257a78174e1a3b99d757204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6743676aed68f77f4787e12464ae35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa70214ef0eae188992f06ef55cc16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15025d4b79c197a65aada03aef1b397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c50f227e9fe7afa1c12407da6c87fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725f7c6b90ec078bfbed0f879da472209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b10675cd685fca8aeacb1457681a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c3cfccce7c33c264d1cb149e64c19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d44f4e7eaa0d37011c09a3084845e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec79c85cc092f7e5eba77a84cf49fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709d7232f9ceb5142a0ebf70bcd54a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d530ef79aa77c3d3f6ae1087cc2c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ecefc7632c86ae9e9a7eacc4da216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22008f81c7940d06511d420e8a4fa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210dbd6cd87b4826d90e9e3808a7540218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2504e9817f7ae347aa10e87ff63204c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc71fa513792d8832334ae5f4ac3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e326415a59933bc9ad01053c9ab1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b28fc61d3efc12df5fc0d43e087e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b4e9a62cc1001d0707bfe5f088df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681277ea715576a51ea52c10a0f718ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cdb729b524123073270bae14af620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3b0d911586785d9b5a5fbcd569bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5fde70a29e76801731a37d484d142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb27d8114c715a87fff574cf14fc46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1fbd987121298a6ce63cedd0cd9e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526fb7721d79858592834145cb1bde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3869942b0bdaefd2beb4dac00f04a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2f7242caa7636e525a8ec43d170a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f4b4fb2f0d6f6d5f5e93ae2dfe76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a548d7ae7d08554486b1f09a2efd3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e63276e24ef0f739fd0ccb790d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763ef010c16fdd4856b0e0aa0b13f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24131465fe97fe1997f19b7fff87922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563a597745dacd63b7e0b9f9b7f203238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a03e5e0e94fbbee4971cf43478b10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140e0a8fa52c8188039c35fd7481194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737094a8160398e939b6a1506094d5b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4fbf0324fcc6383342aa50f96b43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fdd77858c3aac7e7bb34ef7460e2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15722c3a7d1ad9b3c1913c1bd5c55ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80fb1b3c81883920ae4c0b68c6abf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ee9afffdc73d6423a168f6f37db2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6cec1366bd1f6b9a5ebf1126efcaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804ad8e8bc1f6fe36bbe9d8f47b3ce8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c624ed8336c01bc07a6d4df719878249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb38cd70479116d4604a8575dbc07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1a5bfaa9cd6373ec18c2814849f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b9beed4297947c8ff93400ff5aa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edfe811e055cbbc71b656c026e3e79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155c51672ea1c0da19e094a1d7b357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfb504b50140b5fe50c346947faf4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ecbaae3112b2a83e9881b16ca0ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3907967364c27b21b637f6630e2601257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f95ce2f3ea96af9602ffb901b4836258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891beb894908775c70f8e17d1694788259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014028ced01c01c8b6d5990aa1575f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278604c460f0119708bfe4cebdfc79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1ab40806ed734df39e488af595d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d1d713617e3837c65cd1b4e078a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9004bb38d049797d1053338519ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b28d6420e123cbfdcefa3b66174f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e1c5d8ed50472477b23b8d1cd334c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869bfe3c7fc5c0674361233f97c258e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2925d1d6fd8fad66c60fe7d29c55ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b859b54119fefc499e3484ecb1551e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c43c36f481e96aa5feb4372c60e250270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d35b8d464954e86a4876ba7a318a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddda29b0387fda60f6676c6543aca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff752dd7688c9464cd0d0d9f7efea54b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b46729eda0ec46c92af22b4403500274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ff3d1d240ff381e042ceb75d1d0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e8d9d77cefb23940cf3df6ba1173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300165ff1da460e31134749b63e886a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d6abdd99989a4b3e774e6e124b451278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b390c33f752d13bc58a7882d41f71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0894178be7709433252f05a3c65b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c03b5ba44783c65a170f10a211dd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7dc1b362a834a20e8b1678b07518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef81ec3269b164f339a6497fd4b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe9688b4af5361e76b28b07773a44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef39cd092a7113069f5389891f8f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc403f3be3a03bd8cb00c39d86ae60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75cba86e5285c09c7ca4d8c13156b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc1ed4b8f65cbfc93bf3518186b489288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6464d9aee0109abafb7d81d61af502289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7469676cfbf03857c909f1e2f9e11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdcfcce4aac4c0cdf79e7fb293d245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd633b07e6988581d4f4ddc38eb86dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa9a0345aa149f04804d481ffce64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3dc5cfa1afefcf5e48a6c57b3043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c251ba244c247c0099f1db6e2ed44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba7c6e6afd6ae818151a939559a3e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302bbc115a68a97a489fc2cb3d4d4cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826a8af633517e422ac31b58a87d59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ac656ea94c690a506ee1d32cd5a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2a4b84879a16466e402598c08d77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52c9612508dfcec4b273b10248001301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0737df5a5dc56116b1c1ca24da8a04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091b63b661cc0024fe336394d0ebbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea87d2c7b497017440facd1f7fd875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebfe6152d2b13341de9feed0c266a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a1e7e858bddebc0d7459a4083b52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7a090e3a583d56fe1bba3e91f934307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaed377dd8bb4efd7bada50f69a166308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49ec6f365d156eec37eb869ad3659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896617dc2fd93089e983e4c19feacca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758d7ec0583aab5b6c54f8ee8acb5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467719d39d05ae035ba870d8a26e98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed5afd93198ce60ad3d8ea9760eae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33061499f3c66ffe6d316ba38ca2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff82fa60d37b2a4d72f6b636d7d1a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de06b778dd516c4952bbd34f2a9bd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632e405ffa7b718741797396ab752b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d27af0368fa1a7eef4524386ea1fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f703bd9aafb3aaefd546a9fd5e8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158543e793bc3dda860e662e45a863320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5853f65783d2f45d60edcbc283a11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed4004e76c20138e4687ee045af59c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd060869f7a4e18e4c468b314573d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc1335cd0dbedfee12a0ddca24a14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464230012e8fea7d8f78d6fd6c205f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>