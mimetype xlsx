--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc718cb5b3800751ced063bf64b301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9fe28c8f0d92adf6117e071e763352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9ed212cc60331e2ff32fd9eb01523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b613e1c36bcb48ee4d927ff30ee504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91368a6672cebff0d35fd96409c9dbf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f825abc62ff0cae0ced5ced051186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570408c9a8fd1c3d9a42643fe32aa257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d827547d976110549b18d413193008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b8ca9e9527b84f0b2c7786d12d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810998233d4674a9ca8dde39f6dae0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c339ef68eab089e070b350cbdd84c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08dd621d888ffa47bd4829e77e6a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be429274cb48df4798219e13f65425d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4dd32d20fe11f95471b82ef7a14814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4fd005c36c06c1d162a89a78d1bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614017bb07cb2f2506064eb882545e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf5b13f68d917f9cf733aeb44d66a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5c721625c863fef4f6c09e7ce5d8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c18df631ade14f0791ebba62f71c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339f68568c82bc7c8c36b062f84c3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f6c8225084085f466f2d00618440321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e70fb6321583b24fbce486dc4a5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64eed657138e5be8959d45493c8a2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783cd8eefc7a8d1db537f5272f3fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcdac9bc37487230a891220a35b01725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e43f2f240679a67d25ba399a0b3dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b24c9fa81513bf45685171dc42b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218ca41e0ab91fd372bd00d4cda63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe3ad4a76b3350275694df183281129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be79326c5c91683718b61c916f10c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d37d68a2c0a6058ee5830a1aad2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47f916e482ef97a0299a0f78ae35b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd7611e396c5bac573ae6a99cad6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a75b374ea13296a57a916833bebff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19556ba9bb25f6f2437a9e4a17350f2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752be2767770d249a4c91ee0a54ba4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7820fa43bec6cef6549cd882eabee637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d46ef14ca28c7f43faeb53e32f45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c763b436033b985842c72426496d2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c723f81f552c28e4969a54588f252140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2310cee8ddbe1eb2524ba053851841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a103fbc31028d274f8c075053cc05142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eaded4d597c95f453d4bf7b301a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1f757a05563067096711a8b2db1b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facddf8f80cf9bbd65fb60c4622dbcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18444b54e8f2c5b5202b8546203754e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19525e61bb4fd1f4cb3dd94d6c0f3a5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5202915786c14a4249b1cfdd51d1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411086345c7a570303c0db5631c22349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30fbd76a5cd730d0ef5e5e4b1a99c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dadfa3adafd604d24f1e04dac91c9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a309545d50c1858580e1824935f6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df1fea0c66e7cdd97ab256ab1bdd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ded7fb15c9e6dfaa862b4b075758554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576b8e2806994d98860f6241accda955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad96b030fb13dd217bfcc3d735c6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ae4741296b15de488abe372df68257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca3c63bb89fd190d714bb7fa360e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc960cd28287f712139cea390080fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7821915fa600e3ee1b0c1634df7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894418cfc963e2b7e5ac9b8bf9eeb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ab5b14bc1e131fbba128c343db1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c66af32839f27036040269ed7d3fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93358f272921084f5ea871d2b0d86bca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e45e56cca160cf4e7f9b4b9f026af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731057c4aad2c1e4433e66e518ab4bba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c2cb7594f9de1efaf8ca1531499d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b1d973c2f954c759c97d54b4b1ec968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0267fee9f2dc33332c0b518fb0420e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c713d7af19b31c7540ca17b81319f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca699c2f62474d9c8871bc2366f20d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e98f9728d19ddd5e17b4ed33afcc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587997972ab3e32b5558788e54c13573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a44e55da2ddcd0930a60d668aef9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed968c0065959286a4d29e22f0fece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862d73b865356ad2acb0f0db0d4bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d8a6ec57724b9e6625ea3db772d5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eadd142625cdede05452d560aecc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105f66def58109d78763610734e30179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5111eae03d5f7f980265bf9f3f7df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f47ec666b4ffe429ef5a3d8e504bb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12ac1c7d0e79d0cedf55f8c306b46482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3abfa981881587094a6d4bd593a8ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1cff625d702c0d06170c68cfac6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bc147f931d2bf188f2167f2c1cc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a34662e20ce04aad575e5704409a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30b0cbb44623784ef32cc7946736d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877e13f20d84d7f1208329809d03bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b837ff97826a4580f4fa07a0362b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b70e1637c8045726bf6173ba9f90790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23dc1624e328686f17acd98615196791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291efe5b6e33f8366bfca63e2dbe7f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36276c8db0c952350ef319a744d1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412746fbcc1d9fd8ff48c4d64c9a054694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe36b11122ab94e963ece7044839795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de887adb2e74a5b788c4e2278ccd60f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ecc569fddd9b5b60b48f886d8fe697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde83f8acffca62155ec23844fc04a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24801933265e43ae2bd4d6625b7177a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8352aaaa5c31274564d97994bd42e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6977b065e2abbf81f2bc080f0cf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e83be3208c82983127bfe1d6f1e6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621d05457e09c2f069fc17627afb6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa05d51d0a45a70a950385fd453c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee24c99526261791107f9e81726a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a2edf952d80295f602f9a94dda5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ec314f8667e2b9e5c83e4f6df18a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36825c9e1ea3c539efe3c3a7fe0bdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d6d40b99a3f1904beceae2431258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd8d59773012096800e7bda35b6d82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9360aafa01f010702d3636c849012111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f397b04866607c01e1d912e5660708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b80f0fc427848d50606bb6cf7790113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52c1504c12bc0803d0d339bcb95b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1fe65b5e9a2269f7148e38f52541115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ed41489d6485e85be12a5d995b6f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996eefe0b681ee319f692953aae02e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98566b0a1a0f2b2a11ae5fabd4a96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5483ccba40f1fc8414b7aa6297c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe41195a8e7941029109bd77bcd50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ee36e5b818fa7135200142ad498c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1bbfa423d2f1df5817e99496ccab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc30dbd4a203920b58cf9409c6ffa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c18529af29c50aee6d3e5bea463c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca42b884a74f7774d09e69d3f9106a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e871dd2c32223f459c35f762f2673126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439f05a352c69c2134574ace5adbdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6e3fdf2bc4d53a0ec4860ae3f6454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7460f2e38a36a7f2685431a1c3e4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3c444530373def6a5e271c69cb90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24574ecbc08ef059c6c9be675b9b20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc3b7754c1a21ba1f352cc435abdfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73bafdbb1972af81dc7107c5f19fb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078cd75e3b220d85528ac47f7ba8881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f1bef04a0ab36306f30d5e53d537135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed768eea94472be252a9f0f0821b3d2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9962777aac766f016017474216c2fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8664340890984b2235bef76843f319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440991b5db4c32d9cb78cd0fdec4795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd13a682a568f4f03ce503301c016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23191ed1337b7567383c2137ff09720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce0b7d7c3eefa89df04627a8f6cff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9e5a431eafa7576be5857f6a9565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f53625273b3e4619fd498c31d7c65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2760e1901c508b185310d12911a20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a382c51f4fafe1e4b60acc4db855a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c094e79bb2aba87fb6394f3667b3d88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2b87152529df188bddc593fab837c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c939eb1dc6ea8090e5b9fcee51adc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a50ba5f2d930152fca42d51063b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09f23eb692d361ae2d5afa2f4534f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a5098bd01d06856b7d4dee2db54b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ee06fe42ed921278fa7bab03656c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d2c78a170a2295c47dc7c01d4866154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a2d04ea982b0b315a92aaa75599b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e8a4661460bca4628728d5413cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2187522600c306285fe09df95773a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7338b8fa049e741ee8b61fdd70fc58b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3a19361d782a2d8ec225b67f754b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1bc36e73b20fa6d0635c037bb317b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece8dcbfd0012443f95e3d9cd95ff6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495297c2ad3b178b0e19f7094ec38d46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c803c03cfc85c50cf9854e134f1b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3605620ea88ff254aac997c08ad57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6702495f84671995013181a20213c9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7913e391d47fc7fba04c59a8a278359166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e45a76ab8f8b65cbd7fb313b724f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53aff429b8e96fae5ea79a5b41b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea073f2d2e84b61fea90bdfcb4a639d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa80934a55d0c0580573778ed6cc13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfe771ed6d36dee0559886c6c5ca3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f636bd41c1d2ea296b8ff9fd0aa16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b6c7589f7b9a319ca9b3f260b3b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d1bfa0b3f030072c641662cbfb6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedd717deb8257f7099fb24a8f72343175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c32164880d107fc6abb21868d5e5c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8e9a47b5a68cd1c42ea92d86be88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e248a972f708f5d9f2f2274f014141178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e8207cc91290d4339317332b0eae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47372f7a02f58572850994339b3cc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e88d0ade9d913a73b69f8b37e55fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69999357ea526f4a548faf277f42ef4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1843a3fc9b72efa4e2ac448edc435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a97e3fcd72d4089c3616c56366f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530089792fcb9067a89d69bd1bdb48d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274da0402cffca226c400ebecb9e7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12399e6c9c4b09f974684223033e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7ac84e82f3897435fe4199c8af66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac1f3b59295c94164906447c91087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc3816320487e23365a5c9012c813190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488ff09d51bbc91f7472db11b1ce3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec142206f6061f99bf46b91b5145267192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73c3d110a3ba8bf20765cdcd1f8f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5b9cafb5ee9f72dfe86d93eb0906194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c326c4e1d289848fdacf3594ce7606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac01b7d90ab81cf9bb38d82faa0b6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fb609a7f8bc8e7f692190d3517ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b363c94d7ec062a8410102be46aba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a59cf7dea61b83478a5121b6befc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41df9f5d8d3886909743f3a1b324dcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ecc059f682138a318758dcbefe4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d98e0fefa9e0d55eaf8edc2975f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0b1f7b46f520b08ba874ab8a5cae6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d2329310f4f65bf6d63da49435d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcad8004c6af44bbb101c24166b6b4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ab68caf410f9e9d228a04746b41a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b22434442a1f3dde348366ca4ef99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed041ec7371b2a09f4b038d67f44e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6853109e81b37a5ea04b4c85fd669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9684cd42615a0871ac2295796592114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb1f89946148472942fa78ed14d29a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b63432f6e433a171e56e1199334a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871b53e74a83ec27ea534d4e2dc782a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6e1737c609024afb5cfbfa4d1893b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cb55d551b8d7542e287d10d7a473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578178845c02e7fd36196c7c0b5d63d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f70cb76561ad6b3322928f01277d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b55fc0b5a7f0b69415909f6b9072218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea994d40ddd1ed327b636b07e08c5266219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe9f392066702b73ef38650f3cc37b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa2cc2ba63e41e83f96e7b0b17a10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c926c2c04f78506d116fc21dc00df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e65ce6c4f9c2e6f825738fbbd43b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580f8f9fe53268fe3f1a3fd3de385b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee215d97e151e78093c167d2c555e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e1a7a415b98aebecdc110fea37d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650303040cad30b9fa14fc14777684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00d8ae7ec637da6f9434c311fb226f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65901acad795d57a229773caaa05d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadeeaee86594186c194427540966ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26dbea24e267a373eaea4fbd84fa12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede8b17977a23214d8baafa5207bcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76118bd03c8f132ad7d71907bdc231a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb89e5c896fea564293b5cb8e02a69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f2a06d624b4fda5f02003ab643ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bbc1ab2993666d4494f9a302fdf64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc469dfebdec2881528c28899005a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047650aa4e5a7c2032f597c748568e13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bedd638fc752cbdad75152437f071239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2b488d37b5f351d3530b4cb83d51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac672aa618f1fa10f5bcb4b751d3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75c4e2d7a3e834acd914fe0980483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13c85d0cc81bab6463ba5fe866bea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538c7bcaea8d6368e7458e3e0ca05f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd3641ba8e57c64779bbe8c38cb31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97854f65512389f5795f32ad52a75808246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7ea921707f9e9e3082ef63c763acf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb19350ad921addd18c9681b8928a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a3117c85b8fb6e924ca5005d1e71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba37bd21a89bbca9dc4e40be94bc0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9c80fa4d546cf40c34da2757ffa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f005f1139b18992f98b1956310c7bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707b1442c567ddfe29f443c16e58921253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c675994803d28c96608932d193340fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8bc9029e0eccfef9f56239c9c7874255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc087a8914b1509e334796f6e4ae19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429135730443c867577f4e20dda6f31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f1fba1e0d89a01da134b7908e944258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd10ff4cd1dcd97ba90efb2a2e52b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e181fe67a3f048c4586751478572d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac00d0f7dfb5f3d077e9221bced8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d97cedc84d1bceeb9f8b33f30747b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c26c0e7159bd3043dd76c880e358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a766e6fa11e074713fb3f5506033c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a66547b634d12aea302d737f5a3a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50973949f81e8f7de291361c566bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af6e5f102d652f1d587e23e5e742e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8655e64ddce1746116c276d56e291a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eff90d9dd93b934fdca9d0071b659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aae16d034952e4d999686639faf10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a311879ef9810ba7ca66a577d53c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab315ee0c6035e3c27a719235c1ed26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904cde2693c92ebc40132a56dec2ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca6bd5ed3eaf4bd8af3499aba22f5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9aef7f637e2cb9de4d7e7e77f4dca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f12f2c94278746e9a5bb5e05af9ac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56addd2102092e58a52047a641e402fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b972a99f6f4f615ea123a4d61f1de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8db0b308dddf685629e359a69413c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9edd3e2032d264d93ca2679158b46e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4eb5e1d7384b97367ce941b7fec63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691504d8dbe26ff49bbf7af25ef75f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d8678e44e28dbe598141f7cebb99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033a94e06c8239d0eb2d03d8a9cc64e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3b7e597675cfc75761eaf73a45b01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5f96f2a9c486470c1b28d9e7fd5c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789e33aeefe874f144cc3fb07a1f67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8609917c5d232f24980b353e38203a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2283c62fcf0acedafb34c8e1e5a0c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09940939c395bd5abd09ca65d6586c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86a70912851f937a95e0c6de6f5d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac345b5474c1c3e57dfb0bbb983d38f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2833fc588b3f5a4b411a6f742bb74e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1478fce55596dfe0520f0e184a1feb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508c82855b9a9d484bc0b98b0d2e6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721372044f47cd0a436eb03e4f3e2c46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0bb422a026c3817609c921543888a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cfb189159798c19313ce1258e4ea5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba6891897944f709d22466c233e22c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a31fc7524df86d64992647bbe0ef1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82714ab48a0ca0c06ad4d82e227b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845ccdfe851c3e2fb27b6b144f7e63e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f8b94b2fea39eae39a4591dedba2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561612cbd0effb79ec5135497e348be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76ab795814ee90e1e2f8846d57532305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076d7d4680fb10d680c8a51fcfc42c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584252de8c6bfafb513993d28f249cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c120b9c1a1f7c0d7afdc78ef000709308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a477fdfebb816d5b42ec1ab7da9578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3b4e053704e422391db9a001f4016310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5a83e5872c059e88f07ef89a9247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f3f0d2ad474829a0ee771ebafb4f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24d72e752bd084c34f399b5101cbe5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6975f9e1969abb56f1556226c8ff8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629264207839b2063c6d44a27c9806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a2e7590163313d61b01cbd5dbd02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09d8da82225de90ddea900439c8c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e849ff73877da9282a60bdfee6ab743318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e7c80cc2c562545929610ef83a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a32d15f360313f5bc0d3cfef0240c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe69f4b1ab295944e3df167022cf056321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bee9524ea06eba026aeea4ba96695322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd562d32856bfc4db9fdb961c8a74d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a60652b58e6cf4d2fca3066eb8538324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1beedae2afd4eebf77f6081a2015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de42ceb5adc3fe1511d331f438497a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6c395c5c43fe6a1fc9f473a2eae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416998af9eed13913a5b6aab793b37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e120cea30d7c964e4b1558b9f82de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea643c751287ee0e9da822362a0f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b35230195fe8a9970f59fbecd1b7ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff678bfe8041d426785572ce8c58a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95db84dae9b476157cc41ccb2cbaa4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7be597e60aea02091d69f15f018261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d73c756a63ec916893fbb012d94b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011cc5568a47271fdb28951e60d6123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa82f1ea73fb0e66acd49173ebd3ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14585de28722e3dfacbbf304d666c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ddb14646af82619290aaf8dbfc476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cec075b6c655b6c82253240c3b9087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f575c9c97d2f086a45e3aff3c11638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7714f571bf030d777bed4ebcd6f42f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0865890e1c5247fa72ca5bdd02a3c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80a970ef6df6adcbefc5605e7d68511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1299b898279927db8baea4617f89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce493ef98deccecf019522d11635cb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d3a04e876425d64f4e575156899214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729d2f53aea8fd1de2004ba152276c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c6b1315a58ff80d745059c47ca2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53187ef7fbfaa2e8f7478713a9fef9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5c507d098e6ba39128b3986095c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1161c94aa3830b068e83b73d2edf6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86414192982e3442650910fc3e710a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad335b5214d844627b7d4d57567c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc324ca87b56716c1cf6fda6e237922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e3ddacf2b7a0223ad197b0dd723b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfdb2913bfa018faec04697fb873c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327d9290c59dec5370e05f72605d1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdffc7fd1668de106cb59250e9eec126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043660cfb6299ccdae6c5e096c386ae327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08108c6b515a6d14d9a99335026a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26aefca3cc705f211df5334390bec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4ae765b125e834b74dcd733a390630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5effdb6b12576062d1f56c1977832c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de89f49332fe914361a3f1656fab5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8417058ec49340e322344c81859233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe4c88542352aa36150fdec3d85fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9c60341971ea47a17917292a8f2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a2d4d7d36099073d5fcc122e114ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000b855c66868414baaf4ccf4bcc0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087880e7c3e3bdae157d22f3c14547ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807891615791b6709fef470fe42a9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c55f082e1ddcb0bf5040a87bdc18d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfe9c4f2f706469efcc3febb1718941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b9ce6bed236dc9f36c31fe97e20b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0280b4d30e3d761f6c654aba5f7cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5597471342a840e3305cb874448c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa574f04cbe344c46acba78bc8856145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e46db8a5da1172c50e8284ab224cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c04270350e9a9dffae1b37bcf2aa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cafb111f2eb9e41efd42ce3d9b54b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e29b37d9b765c06dfa981a77bc3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca1e2cfb70ea148e9ce4e407e786d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb921fb3cdc27883c67540d8bfcf98d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb470ce51c9dde31540101d35640b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675407b7f1992accf8c196ea9e3bacdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe398974c1f97fb38efebcac149f44f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a87b53b19c6decceca9ed1b7cef6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b1b5c6b871a2b7e58528278183ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4cc3aa016ffecf5c3c8f1925f52a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67755e1f6cc067b296378f1fdfd94a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409e5b683c02bbe8cde68554039c48559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ff7b9b230afc5132f4b2436d529160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b762d8db77eece0e39e37f11d4fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997d01b5b1ced3de88b82864b453e9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a047883539ad718558a43d287e566e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb5ca3c4dc63256627330f97ce1a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041badb0159eeee497d6428038aba4d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb660769c46396e3c1bf8fddd106ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5fbcbd33eb2c67b30028b3f587aa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565123eecb7b8d4cc5a36a2a6d37a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d25c783357de62aee924476a55ee869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d28a9839f43a27202dfae70a3f834970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a27623c72595a2ad188034d51f0ac471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352210a9a87bf623aee1ae877aadf9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197ea0e47ba374821daef630379f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab4d5eb67a4391041f0ffc7f4519b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f63458ddeac9d2fe300d2a434ff7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950698bd668f2a8cf0ad27171bd054e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce134b81a2591c6415ccbe617b97e4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4007cb5d147a5d55435cc24e11d2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c04995aa779053b50c010038aafd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167015ec6bcaf367583d537e421e287480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c760b6b3a21a1ed30b2e4bbf8d7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96895691513c108ecbee25363dc8427d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a8e923ef8d4dce6897a7ec642238e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af6e74c57d6a76506e02c119fdad0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f14a87556df020a26766938b192985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a782180be733a94dfccc17606ec086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d1119ced7ef8d8303ae773f8eec0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd296cd8a18fb8221dd15d239979a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc51f6fbf0fa7dca45ea545ffc7415889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2272767d4dec57cef6b459805734690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7978ab10ef39cb547356ce28530091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2c994e8c6829531b8f4f8f682d8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492fc65373a8bd55fec9008ba1ab6f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895459b1e514ec8949e2214c64f32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2a1dc913a735eea1b52b8fb70bda595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f1d50a7ac2753b7f34cf3fed6b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732901c91b8253164e53dce796cf8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da7d4badd87ad9484c211f03625d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076829af76e51ccbdabf3bec37cf7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b5976dcc043de9ae6853c5096637100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734271e1da38ea19525e760fe3bc94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f656f0feaff97bf2adb3825450339b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c04194fae958d6159e37e19e4fb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628596fdc7cfeba63828a0f9ffbf4cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4cc9cbb7ecf5c1164240399b24a84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878de8d663533fb3aba95216688a18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a70569ff60bf6e8c87a8b2d96e588107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b79b969c8b4a7bb548123771a4cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e03d310fd7975e956667fbb0b12d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c48a2df0d10c1938e8a51bda73bf4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0e9f436e000d2664010f56d3450f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3ec1ed522d2fc2d3a1fea846b01d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce58226c3451decce2aacb48599cccb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec205404fbdc64bb8a154ff453399c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a570170f626082a162033c7e2fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbfc3f57001def58cb1894cabdd0f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5f0b198e12d6f2ed2d913579e564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168581803f14a64433e68347150e830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b15792c7342cee84943098c94533d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d18a3df7af80e2bf5dd96f9f9abb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32704f7d53656b545d1e3146dd409121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278beb890f8dea3bb0fad7aee41720c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b095e5833af5f4e0eb923f7cbbc40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885faac09803ed44d1eda5a3c55da2f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583da0b52c4ab5fa5afa4aa92096d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ead0f1d5289c05a9d9512ddcd2fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf264c7f767a98f7b4af0ae31bc456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa395c8ab830d38581f605f2e4dcd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ede3d1055615427b939359142d48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a88fe5521ef3311eaa213f5ea2105130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d162c12c6cae661fa238618fe27a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a30cdea42e3d6a67f4be6f4b9383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17230acc4db9a6b5c652f198ab43467133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f204dab30de370bd67fc5e1d85f00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719de822b405b4fd8d5aff852f06999135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df55c6d7f4882f9f5ee055fcd2d7c2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec20c699115540c4f348dfb9b949d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80016f0ebc52438d5b837ac83730262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89c4b900a91033d4ca5cafc6bc059139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676754f19b14535c819272dcbd90f45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a9751b309a15fb2ac0288051884d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46698ce91ec1151aced480ba22151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b06fcf78183c6f5d001fca7f2b96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91c3573d4bf60c90311232f6ba693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3e2c318ac0d9881364e42a21da10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9dd839e16b7d61b3a77881ad43f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a41ea383a7b7fc2bb36df438827e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8302dfc2a05bd43b7ce5b5189a94d69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7b6510a91fb97d058117cd9897c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645cd176084b43217ead169f72e0ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbbf211e422dc86378baeb56fbf64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc675a32c109d305e2827ff4f413f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a704485c612b948928d357b9e9fb6a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda408ea40e024bea561798cead50b81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc3942e190f19a78a5545dbb606f8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8668d6085b7d084d615475d86185a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db510d5145416db4aab66d4e3b97638157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae595f6d908e2a0a431b0e5c3a60bd2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915402052a5c0ce6f123a072d0c43357159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca93e31b224a13161b95830c11433b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244adff459cd97e2f9809437c7029e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfce61e29edf83f8e5ec874bfa67e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c7e49d790e1b39092f288bcd5f03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c349439c97be90c53d0b56e694a3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419053a37fde3af0b84dae7a6e7e4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565be38115689b59a495528b3d504d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c0242f34bb6815b46b060a3f2c01c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6d1b4cbd2de83222d89b1afd4992168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350d5a02f71ac0de3bf448af33e299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b1f3038865abf780a254f1160ccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1d4d55ebef7916c41a8db6588135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ebc07dee1dced93e40efe8a7b9b08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a603142f2a16c5687449bdbb1598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760381c560c3071428448e7a2d1fc43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a128c1e3bcd338c12ebb74274891be0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b17fe322c0ec0eceea30f73dd603176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e5541a01ef48c60479045d83c62e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc2d77be0c505abb07bf3dd494887c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432491f24ad7c2bf66d4ca8fbb17301179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba5976511ff2986b3c2bc7639bf7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f59c3b0d609165b4fb45df08c0b65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c9fce1dda709ac8532a70510f53d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3afab7bf375a00dae5332fb7abbda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62be87bdcecd654096f003d4f3a675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916086168814c1b5d2ad37ea305a5cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf633376de191ef127c2b2b7f0199f31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33644861c406f7665dccba7a97b9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ca46f090f6a4449fbe6b4c6ccdbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0563d6f057e77d17156f896bf02b48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc53c4f76778c4d03785464fdb2e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824eef9aefae7ce2ac1f0507816b154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619918be11231d8f778cc1a0f26a75a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7611ef1ec6a7db1b0c3ebd9af224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d47d408949f26f459ae7ecb8cf04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37514e61c0ab910a3af15eace0e53f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4170063f904421e74be601e1541723196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3545fdbac43fe9afd911978ecf1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0ffff4bf72028155b7b010fd065f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef213c25686b90f5e5380c443ca9d8e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922d2da2ad23fbf316d8182b3433ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f7d10bde2b4306b16f41e1fed86c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3032615a665d21970f17bdcc5b24aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d138f4f3927395d1d6c46b2de1d969203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66b4107a74196141d8ecf6256a22e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271f9b6749fc79250b193290ca4e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9989b04f7feb8756e9de04a87d1701206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d2d0b2c437b79e2f828834dcb68b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74221c7ffed57ef104232acfca93bc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be4947e008df8d0a19efd536191c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02137dc3c756110aaa4406f2dddb2266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed817ab78517b2cbc73798bac1723211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7d70231d8e5d0d3da6bb3c0aba37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f611ebc83930671e5e747ce424a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8162d58885154993544aef795ad3f7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba48def99a6ce953f5256e61040dfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275047c3ca7b7149a0ee40ca45f73645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbf64167dd37b69c2f0dc2a275f51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d92e46a213e6e21cd39fccf2f794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b31253a0cfe549a7ede981d4ef4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee951c1ff6d761d43a3d80eafeef81dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e37540d34ea0ddf060f9522fecfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da575a460548d48ac4ce430e35168aae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d247f611cfd38cbfce1be7d2b9a421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e240baf49a7c0e1d83ced852124a3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dbbeed5fef3bbb356a5680e2ebcd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59bf44fc79ae8097edc33b9292013b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5c1ce62cbbb0fc99e12b2626dbdc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5fa58126d9e670a5940b94426233228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7af9f258a49facacccd3dc1aa570229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a297f5675acdfe32b41c48ab526d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e643282138c64e080bbe14ce815ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b79a624702e46a199df78fddbc1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81e5dc2999ba9ca88093bac0fdb11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505b8166d02d58c6afa8732b4f330c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c9f70da5ee99fbb7975d2932e9688235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40642ccf229a926b1d5b95b2657a9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e586b322bb8eae2e411b282927bd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e05929cbb4a3af77ffc9c11828044238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1e674698919a39153fe1c68e3c4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b133f5e4a06381ab81cd98f55e73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185293f7b249b9f60e4858ff96c947d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1646dfac6da91764d0f2926a9af4115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5783d0c99787efbb14051047d12cb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ca1124b183e28c037877ee854dab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c4db95a87ba1ea984013db1699dff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117658a13178164a42bd023cbcc4906246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cc55ac90340305ccd862a3da8a735247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b35ca7815ee7d1e4e74342fbc3f882248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a13e482b1e5145a2aed876194b83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253ac1ed72b3d601db3b28462e016a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58753f9bb81dd4288234717a43954b6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310834a4d4965e203808d67c4501fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f41dcf27b85f122a7bad2debce60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da07e7b7837c317bd600a993cb393c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49758ddeef3dc86fb80bfd719ce81c00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438fb3bc51def2dd9f684e7a67cb4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9dc324abb8f5d85a3db75f91fa6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014698b09eb6486d3ee58c3380249330258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeaa473c1264e950d938743fc3af38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700a70129de9818ac2cef29581afcab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4f5ba51185a177730426cd4552da3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d6a956a6f04515d57d48d4f08c144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e2dd0803cdf878f9cd05873fe8d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0ccc231f4dc15c2f3fe5ca11b127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b790a50af4a352e12afddc567b3bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde38fa6c38aac079b8d72590233936266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee8e4ea2827e0a15237bd805a791de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16630518849219225931e79b9e71359268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660f5184d5c4859833ca4292f63ff1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae55498a85f6c8ef93b0390e576ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695cb907c2c36fd770a4e4fac4d838f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b0fe098cd893a2d30ea637abc8a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf3c7fbe249a23f404d19235a09c6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb96b12daf71bc498859f3d9fde96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416602104420fb9b7e5e189cb156d00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5743c369e2042cc299739b9a07aa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2273931d124d8bcd3a7bd0a4a815fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d668710f2fde17d00717cedd0da0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744bbdcef77f1ca08ee383d8f11fe1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e780b5e78984a18ab8f1457ab30d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52530311558ea4af0791badee9527281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884c4e628fb7ceaab1cf66bffa7165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4943e19acd224f171acffac33140283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac53b779e2fdf04a65e90dc1fc9c56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315ead6ed41d7d6d21877c78621af8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568f4e88bac0db0b967c92b66786f5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44602ff1b841322a55696219b22eee7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcae4f49ace5c2faa0c4381202755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506968aee03146c177296853b2519953289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c949c66ed87984ffd0bec482fc6221290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67444c41f4123086c94a5e0262e007291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472ceda4419c05be33b7707070d2216292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a638918ce881a18c14478962dcbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ff84c47b365fa34d829b34f70ce5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8a2aeff0a224a62b3583c2001d3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824887c86a4097f844e4ec511650d974296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400b76c2e926a83703f9e09e4e992d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b09d0e063b06d5d09d055c8a8e97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba46742402309083718ebf78455374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccde8c8a4adfe57a64d374d50314fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce3f17284d7356fe047dc6427ff587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fda1dd312b91d21946b71344ed04f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a686099e73f1c6a07fef4a15042e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583781a226cef4c1cf954d16e51864a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744315ce6fdb273c2a3bef3afc886ee9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15f2fa021f501c9e2a1025cd00c4fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b823baa4897ec2ca72542d587b85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b782396fe37ef7de3bc497507ff86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c187ccb474988c819fb74d5d77f3e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc89fb6326cb050362c938571cc1b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7d3eadb419f5e7c35e8e24b245e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ed6c79d6f963bab0319635580ffd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d2ac2f4e144c3a1f3fc3383eefb35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b79f48263e331e887f02160b2a14b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0de333b1d12e0214697ce93a03cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd0124ff3babf70de5aea95fa8bff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5234e8287ad55073bf4d2524b29262317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d4cd0db620ca45d00e40c7cc2051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc006f8e5ab18656213b20427661a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3dcc1d23f2c8ebfcaff8624d99e7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509d6afaa14610a9432124d982f9ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bad0768cfa0b2bb8eb640b230836322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b05024440686d3d29942dce02387b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f75a1ddc8dee29d8c126917a01030f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebaa1569f3a7658f15d0e018f4508325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>