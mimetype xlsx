--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942374663aae9f61a78c5da804485a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3dc33405dfacf897d340fd80293422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fca7d722fff0f8c6773a9fc5995363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075acae621b44b595539dde3857cf564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06623f99b0cf4325508206eaca0b6795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e704a08180bdc4dc411163b81a7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55006e0c616f7d4558fc69d3140a0c627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6540597a4ea6d87dbfbdead4127c7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb15888e37a6d482c434ca3d1fd3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961fa00880366499b069edd43be25d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee162b245023e888a92a0871526e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23dd83edf3aaea08f24807c5f9b74412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152fe7b7beb87ab181dbee2eee0577513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c6feb5e33eae98985f0a825f6a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b27ac2bfd168c8cd0549a72f7641b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3bbb661fb24d4072a23cfada7a4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526d06c13c32482e9eaf604dc90de117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ecff8759befaa2a9075817ebc5ca518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8458cf3c5721e19da031903ca82319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bdabb8914bfb77e2dbfb3f3e470820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd5e58b0e7bbe843d79267b3ce24b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188290b32fdb5c468bcde05254419a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb75359c5843b1964d836f04af93fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84b3e8b4146bf245da0372b6000ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34200c7afbb725e4c5af32232008211b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0705d96647658fce14d8fa698c8296e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e4c32cb7bee45dcbfed5d07c36eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e1bbffa7dc947a748146d0bda0e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3bbaaeeb102190d635ed804d33cf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673589790046f4ee593ef54ecb53e14130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe806a03ee5224b7e53209c2f5318231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e29f48c362b331abf174d773abd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a7847dae30b38bb9a00a7f0e2d5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef26730cea80480935d3c0077860be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d896a3b8c0d73aafc73448ef298e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e874775e153a337c11eca0bd704536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8978cfda0517dafbf21af005fc9c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988a6430ea60733b05936c9e930c31d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf69c6bfdf6231722e669128fe0bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc271604b39910a9b8537eba2ec11a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01103a342983613c6dbe978a34268741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b841f9a4ebeffdf646977256c3342e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf267235e59af11c87fd5628cbb26f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121f3f3a3349ac97e906196358425e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823208092b6e6a2fc99a10ad2af542e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450d0b04b4a180f3c27ec075fd789a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c14f5505cf40c7b50a73c4d16fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5471ba842307adeb0c69ccd76738548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1bb467cdb72e6b7b29f62ab8b87fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321b60a63ca3850d4365315f169dd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c535009f200846add14ba787b4a3e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abf40b8d1904749a2dbd2815bb02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8b363f2ebef0305204a6e4fb90a4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e0ac3e8e83b971ab82879d42e96a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80813549f5dac92e11fbc850ed0aca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c751c6f52868f363426dd3ad7db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe19a48de80bc4f42502fc03fff9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c003d7bc560d533d7c3b76c44646af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4de2676a452e452526164a85f8adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01c15698a0556c0996cd489f4504b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ceb9d67671c5f7433af5518b4512f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e074b8532de89c7b99fe4108922962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a1016c6eba36cefd30432bd4a1c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd26224404ee7847c86d764196851a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe440af84c5b745ef4f90fd8eaabb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56b504dc22506d74b74a44ed2bfc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12421a32252f193db385cd3bf4372767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de16e6626bfc8713a8749894f8a82d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794533d99f6ce5cbe68119482675c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8623726c90721bbae3ce7017cf31370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e19d92fb562798f487a0ff64d021671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a56de4dfa71cd10a14f100e330db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d20a3a11392e7f0970333f7cacf7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db38b7176155d711d0f28b6ed8db574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2de4fe8854586399140919bfb2ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d8fd495fa05223bb7424bc7838a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff48a9d7551691beba2e5f1cf5b86377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe09989cbd278b65e3b869b6835c83b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851224a92f2219850ecafc80c945a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abab5857bc9288c7428455d6b693e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66318032264e38fe94213922f4f0aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea095245e01d4cbba4106958ed6f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e073b917c2a01801a9b01df080c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ddc215f34b90dfc6c8dbcecaf703284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376bf0dc3f6148a0b88af94d5f7dbbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b7a416c3bc086ee31a7d87f6229fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b7398eab0a6a94896f4b32ef67b8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a6f5f5034028668f15708528cbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191fff33a31e68ef2bc36221a4aac4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a5ae62d0dea387e3ce7a54894c73490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7c61d694b82bad0b1bdee055150291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469b2b59a2ff6bcf6e73836aa48f76092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9af87556a109e47c376e9adf899993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a813c935dc18762ffb0ceb0e83d7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2bef00371909249561dca3da2c4e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0311101e5dc4bd5901e8b4cc415c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b655b508bc7c78ccb8bf91c72d37597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849cbcfba31c02a9f80186427b5642498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854794650d73f7538f43a8f816c63399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451b1ca18165b64d85a00dfa060af6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6abb2f8e25c481070bcc2497bbc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c83977a889244ca906791ca4fa57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0d72ae264e5e931b60954459ab46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100723ae0cc3c58bc55f81b1725973d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae8b5d5b35d9c61a8b5269935373a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c60f357dabc759e6dccf835d3ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c91a821a366c925e946e89965f2faf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b72b3d573a7178465d018a2f16bd65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a4123d6341c6c5a13b39ba79fc08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1367842022b7bce590c1ff4a0410b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12885de9ef248604ed791a9842659111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f443c496830d3af053c688ccd4e306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346acd32a9c762a32e397df6c9860bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c13598ba4625768a61d0f53c9d9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae229784e23a591fb047c039bfdae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdddd9b37e35da7c441030b79ff9e54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83d3d1446a38e73fb767f0e66f9ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f111ea36f5e1ce8f9c344d39a1bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b5dd2a85f3e5b93f1e9088d8c6698119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb666ab74c9af8a28d013dee41470e20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c1a0ced86bed781438e9da935bf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47758c60e360d9d22b566871dfd1e53c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc363979152350ace8f691d5ea6d397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a285085a25ef77b1e112a6538e8f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a5729b30c6f48c6ff4f8ed66d9dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847c8225d19e05f8cb85d96a4ea2b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedaf00a0f4f2561b48a8c5b05569a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304dcba74b18920094008ff2f8a7af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7f8ce030c96cbbda2f507022993d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d65a7e174278ba6e60d521d630ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30a3e66043c20f478bf06a549bfc8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec5127d437f921ef38996669847adc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906b0d3ea11e23459f24ae1ae63abc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed590456c4f9d104f8e9b89a9babd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d63e39e740e1445f4b25e739f99405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7562e285b71842fa285f26bdbe384b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59531af90de0dd9c66402bdfc589bc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10615c0c92bd776e80d2ac65ba142b08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66347ed488fe4616c7dbaea9bc5c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1cb896767bfc222316f79a8ae562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a701729aa42892d36bc22fe267b9d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c465cb68d4e854223a0ec9c5bd723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3578d9346c98b3972dd908f8245154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00755be9adf95a4d02335c9bfaa80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175148ddf30653433926578864f7f65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a8911336cd55733964a6df11bad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67616867a313add109ab2cd1e4ea4a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4097318534b30e74603360699d833d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863809b52301bf6603447db193a5bc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0952e7e2fd0e5b684bbb221eedc457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d3551a0d5e7b5c5a80f6706f8ceb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba877f845de1dc43db7e97ff49d7cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b041ea8a10b58fa9a4085217ed145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b65aa0c70cda91f01164736a200d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a891c7d7b53776ed0ef8cca2553e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3f7cd6ffa6ef7b85e842378b0d5fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052176311551a4a9facd3ac6c27600c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b033a9cdfd5ce849e06f411a9b472158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33df546e3749e1d7836170a704951c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d22aa68be35ec110dae2cc80635f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3e5dcf1fbe14fc63825199b80ae24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2edf56c6c0cfee9a48118ffc3c90e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51d5a46671b4379ec07848c4811e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc86e409192620ee518868940bc67fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d8287c4bb20350da72e2be733174c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ba07a5cd0dc9b37c370d8b4e81ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf83532eac7ab173985aecf7dbb1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cce30461890dd1bbfcd9d99a7b0ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6150eb891d4374543f9685f2e51b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272239187fce946fd5c405ab598583e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479590557fb4bf5b9f4e28dbbcac09df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ec7b682b140f48c3153ba4882aa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adffc24d2bd6cd9fc1028c3256b7067173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b24e308dd0308ea569efaf50494f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68763f69ae06dcad46bdbcc715cdb359175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f158eca58f698497928a15a141a3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e823c1f3b9083ba26c7d40bb31bf90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b2a4be0b444a7cebb03408dc5f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb06baf67ef9f33f02821757989e100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9376783bcf61f8a30def65f89d1ff08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710771f6a75dace0bfab64dd823d804b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90b376b993df30debb66fbb5c0d9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb7d2d8a3b5d5a9985545afa7ef02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41aea560afe63600cab0a7240b0c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb7a1c34b2531e0697c94a85b224d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e018bbb37ed1ffdc50197fca8d2db75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c51695f9adc0b1bc8ae983a15e72c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b953f97f6c6a01e72373223ea25356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb34d76467acd8f6a389022850f5f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d918471f248f39d09f5945f3fd9f875190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f143a0a1838a6b0b06f1bbc1afcd6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24bfefb5604897840b9d520bd9f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213506b7974d1a14003ae6f1ed77f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d55b5f6e4209bcfcc969f805c88b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022e678eee8b43bf39d8c79a7c0a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c234f67227f03c7fd5554523cd1c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781893384aecfe17036a3092f984912a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f65eec1a93518437bec8db73e016198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f11f9f40ac78decc7e50a0e7608fa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa6d937f3ea4ca01500976b5b59ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51948f741edd5b5f830f325e4c1a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42da901151a5b3b70da7e4263c3144202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a07eb52d1ceeaf6677a291de707b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a7ea3ef0dd53acc4a327640e27ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a66ccf1d869e70f050036c5b85a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565c5b0ac39e83a0822fa6ededc5e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc7c83b40a942b9266f32d6c28c38e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bfafcb628c40fe3fc81e25f751056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747cfdcb7d281bbc939f02c3b52c6c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82365f056aad663118ee9918414b1a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fad91812e83a9e1e66f66c8b1116c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9757f0004dd91a2212adb58ed1b527212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf11c69cdc696e4abd237fc4a815d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5c73cb979e3b57d2e26c3a8c7bbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681231d371363aeaf859b9f68b7434215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67291506e5949e856642eb29b55389216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95974c54af4e83487e3009b843eaf54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c92690ea77e1d2809c413f5281788218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9b47fe21c7a8c1f352d0b098b5a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6efb6e20ce7531514cdc62720a91f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1be3da00d02c4b1931aa9065ec096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fff8b246d6c2212e3d044d2e29888222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846186f730021a5d7af0590e890aaf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa70d7840413680b28fd448e7da14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498733399c68d64043c8a5d4add627e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deeb3a7bad67785426ef58e1fdf85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a304dba65f675c5da0689866dd84c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d423692a2bcfcd2d40d54a630f80e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047bb3ad8b8f00538e7e2e374d2b8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3160d527f129f69733f9b622382fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf8d6f18bfd4c9bfe1a0c76a354f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a6bf0d6827f04ebd093f8dbf17e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f016200c4a0cbdbd4322c58e9efd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242004535131ede38ead188b5f2c35ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f2cf4fa8acdb473ff4e8deee480f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54683da64dc04606c2e59f5ab42b2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ae0ec5f6ba36da33f941e7e705455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b07dcd9ef3c01b87b01db99c462c69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca78f416d0d82c61f914c54fd36989239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be627d5db2de1ce0156a96b8dce9555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddebf405e604bb971b615aae7d11704241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f8019fa6980a3ee723837b7fbac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7841510bb3e0477e19c781119b35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb511b638dfc6ba66d77cf19d6ca801244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ef5501737ad1e055487223a6380d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97d38d9e7c76c826af1a9ba80af63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da87bb795bb9b804d6f43b7181b149247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445da4cb976881fabb09bbcaf430ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a01e73115b4492a3ab058206f35fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eecf863dd28684c31a539e5b138c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f3c944210e0c25e915719a172fde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491b11a6ee6631a99938849334f3f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffff115672fbef8fd4e3da99d34d94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b7204fe7870aaff89c7593688d68a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10cd07b4f9e86c9033bda900de746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819495535b2c1335bc493e32af63bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116815494d9f7e658f6f40d334e27982257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74cf83a6b9461ffe938a7b17a7fd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6fd3db7d3373913510d9daa1c90f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d131559e3dfd5171e10c7db43b2adb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ccc73b378b83710d0daeff8407f64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d3ede40102e9e6a4fca7d8b1a70a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7582cd4e2ef8711f40fa6ee252cff1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217a07cff9c0db28867daff6e9f08c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac8e2743a3f8d12b0e25083130cb50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c146e936f49908fcdfb048fe708f53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31588b9ab9739de592e4123f05e066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98ffc99f0921262b3f15446c3f924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c7c9772758d77724cebb63dd65c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c5ffa6bf349d82e2b16fdd2d4da1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79160dae2f42394624e3d8e57b935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994b26210f2fd65f8830940c685c27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6302b79285276155ff43dbb9fb187273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a505cff50b5301dbbe1ce14e3b918274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc5bf77f3de676fcebf751cb89326f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a16c682ca10f14bc96c52353eaec6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bba9bdbd0c1032b451de02a4069195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627eb651b5039ce088174dc9b060dd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a0713b30dd7c2035e2247d8eb74a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fd4361d7947e7210ef2a791582a7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae74023b0017c69d17b334e1de0220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28689466a3e95f6f1d46d48a9a622555282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81bfe021071c31180f344ac79b4cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9105ea9b0cb13ff29252fb86a8b72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdb2165282b2b31d930331c6fb256f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8accf45e659c01a45ae46c24fe1b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf32cca2ef6679f1c53da5ed534a5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8184313208977924bcc75c533da24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893f50268c650dd8a509d6668a2a3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177b5cd22a97df599f6f6bc090d54f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69882523a874257a1f1cf120dbb703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ef48aa850a5961007f0f15f42474e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06c881befde0f9488e224bf45796b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037292b0c86f76655b8ed032d979813c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338812179e3d34714e46ae32b4a3e4ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9d5779f48365513c75b60d604041296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a70eaa7b6d42eeef4c28cd99c057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aef42387320f0d45ab30133bef84f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd698d1809e873d46d577381f130b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4bb55eb9c9fcdceb4fc8e2480276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5bc4701cfa181f91f8f91e5267c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ad7279017219dea58da47ec95496302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a828fc41d3d913b4f56a7e4850f4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b72d73ba72c44b16f95a61b1ad03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96b5f2695d4f3ecb61fd7b2d4c4359305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282ea51722ad409184eb2f57b82a59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13478a95a86a7e565fb84bb5e0f172307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93581847d04a5b9fef65ed499b0657aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28ef07ef9c79c20ea8278cb5b7492a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f394bce8daf49c7db37649584ff1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45a5c7b81add0a5a22647c61d44db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551013e3edd92e370b47f49449a40ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d4c8c94cd473988b0abe064f15d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993644e1decd5b5fd83342b6e89b7acb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffda930e6fd3ccd167b429d1b68db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29dc4846643fd5028811fb29283e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d41601adb752a47e291d7fc12758317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981bec0ecbad4d83fc5e91550369daf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc4cb775602f9763f694657c57048319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b245992a2e0e0ba04612a48c84dc7f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78d1bed4db1c214b35d377232f7807321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddff470e70935546faa8add552a83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c372d5e961d0a951c5c35cb2a34d62b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702904f824262b4264707c2a8d5a29b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1c5f0f25b8c4385e60ae544ecfdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ea7c6f465f416d7ca0eba6750ad93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490cdad3fa3581420355570376f514327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7c23e0519f9b3cc8b6c318aec094328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70164211623e9b868ed69167814550a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f42eee78080d18452735395279ebf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418fa32ecb2f6be6f7548147c02cc99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461942c82e8f3b43a03b47e02d9de123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243521a43649fd428a56899520b493333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485675ba595fdc8b32df1f1951528f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcbc6f3a40905bb24bbae9475f0a562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63095ae23467b459f0632bf3d36273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2bf1956b6d1a6287971a67fc32874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260526a8948e4beb64384d6693241bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb665184d39abf5e6ca1accedef15486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe4ac2023ce693a49accb6a1cc4f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ab2dba41c24a3a82f75d4e4722318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84592eaab7fbe40150f1fa2416547559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7939719ec335ba745f589a957778e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918b78373eebd472dc9c12f204e12e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f9cb3b1e139b1b53bb40f68b1f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490a03312267317690ce562a36bb0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a2a53dbfcbff8765fdbe076d40f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a131324c7dbbeb41e311d979a1cb9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181bd03e73df62092ca033491ee88616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8521cafa22357ab6da0c02c34178517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b381910b7e5d007e9eea4fbdefb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e8bce7392457a295f6b780b1c48819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301352bb6699553303530d0160478ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d7455738bd4d7950b8b2281cf190c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80c11aebec303e496386cb59536fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e92efccb60d1d2fd51f0b74976a1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920008a387862eb72ad48dd584c0d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb185a7ffd1814ce72ea055e759f9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff30a61f3962c98f5e72c1d84330a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a676bf50423d830fa9da4fdb608e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbae1fcfe6a30e200420890eeffdca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24fb52dff5267fc90606c3b9f668c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41444c2d1c3ede038697700a6003174130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474d0ccd8d41c3011cf2d9f7ac93ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4dcdd5d95cdc74386666c4d96cce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2396c65ce87f54b2954d480a285e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe336c7636a58627c88ffaea4d1d1da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a32a896a69d4ba324fffb18225b6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0369d80aee2cf6130a829e7e76bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4395968fb164475d3472a23da1a5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98636995963d50ba3e343cda75df9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66feccd4256d7ce1d1d2e41fba59239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2f7cbd5190efddfb7b4507aa6cc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99786c595881bb1649c2ef8b6bc0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950158c6bd8f1aa8c16654d0ae33ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c8f2ed9c1a99e360789b0705666343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0523bdaac6ec93c78bf4907d3e3fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbe8fe7c453e2b544f698838fce40c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eeb064df1d7239c3c4563c4c3716a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae6e4e086f260fb895ecba1ec585fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86151a300647cc1eafce34d98d96f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba84f2bc0bd122f46c6c23baf4cd2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b9bb1e04e5dffad526cac814a6fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242200dd9a2655fd7858f27671b597751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af75fc6d1595026e45fe42112367c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8835462c768b1c209d36e0b8e893e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814214348d98dd232db7a0092b3f479b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f2a3b00a45ff277fb74433a1a9beb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550264c94a2fafa7bcc8f9663911c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71eca176c974a2de5eb51923e6403457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6b77a9b6301b15489b8e8c658d1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9bf5b019761b02f8a7276e53d7da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe26f52a44a4cc6e5ee876fe5f2f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4519d15329f1bf57fd4494dec830e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee75484ba4b51b0580968d5b442a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871058ef53f2e55d564e785a1299869163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13382b61634257c8c6ade5f9ece23dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba4ffa7d21ab8b3aed65b278c7d32265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374372d85660363f99b951aea3e88c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e0124f8681d38da332b3a880bad367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf75de931988a1e5a796c16fd551a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9bf113dab9297a6f47b121a1e7ede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5072ec0e0f52932b627fff1fe65edd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14c504e200da694f9e6af703d8f1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f64e95a59fe22dece16b7fc932a2b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd34795c7ce83474a5b8b32cc1b35073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3abb67972d60e23bbc71c6e994df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec35d9df433f5d2e5bfcbab4b1ffd2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe701ba2c0551fef650697e29fc0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba207188d5d2ef9a5042a80fb4fecf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab04d8e2f5cfa0e1dfd4730d015ec5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc7218beb9d229b4ee074cae7d4ce279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972debb25d0f2a09806ab94c66a940af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2adadb3cc4db666f1a0008270c48881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2860bbe110a95cef58b0b063501f6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27491a22510052e2d6772d14621ebad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220585882c28cbd0a7f4c70f22f8c7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6264637206aad8b2d13a60ed7d307785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6721569a62e2f008a7595f7e3c372c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec77041157aaa196905e901c9772487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9466c8dbf46a49bfb036b61c56fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd6c73171f7cfe9a936c73bcbab3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba26fb8a50405abebb625ed0bdc2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327595bdba64f1b14e8d2c19f7a76cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9ed6cce6a23d7ec0f86137dd2f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8516646ac8c8ef98525389256dfe4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e88cdaf858e5ded2572b8689993694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d50d1ee0f68cc0e52025a402e99ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112e829e3f0079b076b25fd33d073596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9c1a46c119c4ce73ee864cab9a3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3526ee5db9c98577c4eb114c079cdef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a46bf10cdaee101304d3c818a353299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d17513382532f4a484fcebb7cef8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c3339ecaaa8620430181fa5998f6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a80dbc09ea8bfd51f1d7446c807d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea8f11d1df1f6fd1047cc08f3c94e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a354bfa5efafaa9b40aee7ca2e99c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd2eacf09d551239a5ab0cee3a15f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e6bf21121917c1049413d8cef6cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405092d3ff616dcf6efbff40bfb3cc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbe44263642efa6ab2cdd76d307c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72a744e6e7b1276a05761b4661b05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d056056e9c6959b8d76a41fd8430885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cf6c950aa50430459bb943ee552f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e479eaaba0275506025f9e64a094112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca909a0ff6ab7c0485c1af5cca0c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b746b10d1f44fa64a176e089874276f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da7602893bc75e2b50f99609fd5e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3578ec8d1d31387d1bfd1dc1d36c5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78958cac8dfbae818ebbe9ff1c4c33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7706f24545ba7e63362466144883d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea738ae27ef0c10c061b717f3f09e75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea0c8d292fb8a61f3abad558041de3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65391259e65a45962ff853df1264a4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079605cfc40cdf53c47fa7d25e091ac2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db116bbcc687aa046bfde60818d2ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979348110fdcc668228fa5f06ae01b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfc9c2ed525bf14feaf6565803255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88351063187ea3e1d06b6133ec804958126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5c323a17f41b7111aa6fa448bc74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705dc6a49f7982db356be669ebda0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df7c8a976fae096f8c61089733820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec7034a6c194bbe72ae8dd1bf3f3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9a66a08681d159cddf27568e775b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6513ebe87929a2ea3a85af507e35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db283724fcbfa8df9c7735093cf07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a987a851e2104ae57be4ee87d28e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1caa1e12225aa32a65d496c56e7fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208eeba3daaa460847ebbbdcb2365c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b71dd2a5bb4320792f092bc84c4a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5498369697af5a0bf9fc412f0477ce4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b5489cde8ff67e430a60b99b364fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5590b8ee6f2f3b01dd482d4ad84aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa61d4f7d57e67cf810c06cc9dfb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322f2a019b07fde4e4fdecb18e06c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dc1351f514fe3d442015bae74eb10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79196c4a915c363da43531e03716c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a773a76ef43a5cc4ee79366c6cc38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e732ca087bfb9c5228437c2ef0f4ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b44450afb9847ca2b2d4d96d983ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b413b3f7060076c2e9ba2de5216d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007dfe761a1a687bd5921fab8f13c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db79cb25b4c7964c750f0ca4ad331c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8d09f85d9fd76412e2a01cd78ddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ea3580f1aa826ce871bb6824615c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94395f2e87011d26c385823d36aaa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5483c33cf7ed93a0cead50cd847718d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6594c46637f6e4646be0685e242f47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342fed12628035400979460220944ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76ff18fd22bc5cb1893cf9686e0e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e546cddf7331cc88560154834970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008cae40907d881af66abab7761611b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69428150e11d1124f996f95fcb980d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894e2f63102fd64f3ab1408b714ae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba0dde21f5daec6fb3c50af9c893d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f55d2bda83f968fe382202e245dfcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4fc7619b91ff3f7f56caefe087a21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e751748bdb047c63ddb40a997e548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b00ef441a39da3a2b8958e225bdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fdd541f63c964bd11c65d5e6a0d42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343dad7fb01714f85681b87736c9a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7fd114d4921255ea1979827c45d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2181a3771bf598a35e558c7af7e0160170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a369e8900441201d1ec918cfb729ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3101de4f28dd694fa0c7027f2d49e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c31efdeaff4808c80fa920161036a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f0b79b49dd58b6806c0ffdd9fbef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f73fb49025e7d955c07bf9a616670175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0abb5d1feabc7a17b7775255f9bcc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142071c85ef47432738cb066d351ef53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9367ed95708287b5c37c244276b0fd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f543d32fa17bd78125faec2eee01c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc919af31158fcb5b9020d727aefe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39340b89b03595d58b627199bfce0e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077f8d1cad8d3ee7adc8589c2e676c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350853d81e4716fe7189d516cd45e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413e9111952771a916d85d0a0e4bfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b843fb953b683b38d7edd99cffd27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff229735f0e85e07760041ebc91092186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582ad88b03213b793540aa3fc9f195187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925a6a120ade5642b12f786660510b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bac03681c565f4770468789f034ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072482d3fe5927c1be3dd4f45aeb464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867daf60abf93e3de503f13d661987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb391ec874b5d30b1c37eec4853837d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2552a6b839c9afab2a56b0caecf003193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833518275411a344ddc83e802859be7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7718e0b87e5989ebe9d2bbced1599195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d834ac93aece84e918868d4d3deb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81864c62ca30a7c434d646c5bc73e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d153b69b8a68b9f4d50e7752ef444a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c39158d831f574c5ab8b3442e35b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c403a634427759ea579baebc4b6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d32d51b6c006a43386253b5b59b77a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ebd3d5bed9f369c16d900fd854954202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294669a616f77ec16657dad71008daeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43514dcc4e714ac08f65445fcc9c961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d19c40e672b464e1625817b4d49e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd8cd8f623250782ff8845bbaa593f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1690c90b7ba87d65dfe4a6519a807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a21f826f4702fa9d79253a7dd8cb61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa94247462c1522aec1961d0b8248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e28c5cde1df0612a4388704fe035210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676531c7779531e42e1f4221ef1300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ba65dddb4c0741363fa2e6bf3625212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992338b462975211b73f67d62a0d8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5f9ab200e1e2b307dee15cd0772b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1e04fa7ac685634ea7c1014f34bc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b8235b2017f041003760cc8f6837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338654e453f548bc039fa5b8e0fd133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02b98df763506363dd58878292345218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a440222ddd7b34cce7b8cf304e93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c459fe9cb5e44dd7d771883df1b5361220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c0ac6353e4137702520e5257e936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18152da3179d5d9fcf768f16f8c47f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9906a80e37df3f42fc25a72c99b60cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52de1f07bb76ac3b23cf7214fd4f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15739fb4692f944bc6f11e0b4833096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf250ff8747d87e9736735e19c0cd4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ebbd82878818ce6a363638fb90d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71572f770771163918be2773699652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5141c326d0b69e3e74b816ef8c80eed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa883cf086a5000161b24cb9acd50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733674f2391f7f2174b7785c3cd1757e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e125478805efa083e747a83125f69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d34d5d780a488b839a8b2e6bd7bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b263c45da2c196e69d6c4c34c861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe4b92b363b10934d94462b2b7f2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3737686d1bb02e32c3566f089bdf53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178b9569208c2fd2ec3327e4dc47e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf592ac55324e4eebcec95560a360a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f653753f8fd3a23429883e01f2f0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4875416ebd1543fe0762ce958bca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb5320c1b9baf72ead784a4fd6e31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3390f33404a274c5d2cb0692c01ced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914c87d34b5f556c20405e7fcce5d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e18c09c0127df1dac39ea2501c07b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb030eed6df9db4d0284bdc60c2412e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0498efef305748affb6b5c74f861246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820832dea5d95a0145230a540adc9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6bb33cc3e253da3fe1a63359a27f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec766d56085a51bfc2a17c6b575fe12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa956f12124764587d155c2955f2c8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8fe899c49b05857505ab0b52eb3a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eadf479141e22ebcafeb684b0424fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907eb283ad6f9035ac913d6a510d896253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7209c69490a7e1cf09b01f4701834b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a787363a585560362fa694bcde4fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898ec40b9072772ebea397805e98d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c39471c9261d34279b1fe7179b67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b0ed681c7d67eb892d9074c9a6c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7501bb2b0787344819129e561a2a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d349a4e68e658642142e213c2f2cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710727f8fd50412ff6806b5d74a57aab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb445a161f8c8f46d73dd455aba59c4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ae33bad098ca53dea3348f32cfab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a39acf58b89d65159097da955987a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf3ac0144db29f53fa708f2b0176f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdde487764161752e7333ee13bd16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf39eb727d2f86cf6ae73510d6f0dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c55b69d4db22ebd3a430c40b2a924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569b757cdeefbb6999f43bfd9b15be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd23bcbe80fe797ee7f1dc4f4ccdcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04cd93683555efc7e2558a2dc981e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c3e6c59ad8377e930ce43be57465272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08789d63abf64cfff50554c93aa463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f48bd3880e470eeabb0cde67f1d578274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849801d48d40169aff08b5e1be353dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65267829ee2a8ee1df997bcaac52994276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a25726cab640701fb8d69764a75026277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99466f5c4a1a54c71c97ed4282baeb95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f06bc02e185b5aa5fe62cee632f0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a47455423d912318ed45f5f1524ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f92d716d8d8502f47db2528e752c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b99abbbb84769251efba86a4fbcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b31a98482436db1f51b1518e8934283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010cca74c8a93941d91f73978fe82a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c9e15e1720b064d94f0fd168f0d8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd8b485773c3a2a1f61f262a8f67d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a55a4bd953b2b68028272c0f1486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad52e4c30dee0c347b0c0ccc35b50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520049dbabb026e9340ba11e0081d771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f622c3829f6441a3ee64dcbb130dd9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ef5124861873439df91d381d94ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cba3fb20644d50edb23bde152da03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436bf996a60b2117f01708b0de6a52f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f327cfce12805d0ef0c46de97da4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419f6e1df4046a18b4c474a54009ca0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138addef5917ab495385a64b8eb5868296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1897ed7473f4b6cabbad983204176297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453984f7870e7fe1401cb1ddbb241a15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a6f50689e5471d1a83276c27c812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e61107beceec9970f6f9bad4f5d02f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba4abec17349796ea4bab13e69676301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3773ecc9674b8fc81539167c59f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a816c2c77f5559ffe633530215b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d2b3dbd3849683ecc47bfd1b0ce2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03f0868ce4e8be621e1bb9beb579ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee364389cd986b5d36fda82ed07577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163dd7d2951d79c5823effeab0bcdd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c44632e2610ba650d9773a128f1e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb11451feacd5ff6239389a022c1d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ad2fd7ba578083baaf828d71ae30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dff8b1f0b6100ca2050e19dc0e722a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71ee88aaa0888f149039cdf7178d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f78a70d2f7bd7718fae0f9d7754c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c38639adcc3a3e78b2ae54062753c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869737e1a83c7d864ea45a2f966f4977315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706165bc8d7328f14af3cc01ec67a9ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3f9e95aa6eab1aba3993bb0f8ef2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343050436022f13cd502497f733ef9c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6105851e77abd9e8953d102e3fb19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850363ad8489f6844eef6c5444dfc0b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fed4c2f13536abd14fbf4b770458a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d059a4b8a41a70d9535c30768431060322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07732d2c8e7e283af28a116680b4964323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c87c389b858108d8b6f32bf543930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79833c4d8bc44075c5b241aa7a3352325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>