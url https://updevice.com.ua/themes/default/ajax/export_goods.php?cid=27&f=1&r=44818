--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cbf343f468ffd84ff6795c075b5231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c367aebe5bb04f3cd817e0fa534932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a284c08f2381771d91cc794b7d3b873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02546b4542369dcaf80567d15ea6d7474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134627a4696d4f27cb646bdd7d9bbc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51188dd97ac630d6e8f14b2dad39d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61af4089697b1f0bd3949d78447b077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e7030be0c0d3671c31196c9cea1808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3d77d424102f4e6b185d9259a58b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228689e6a67f99bfe692347f9546ce9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9192b7086c26b0edb0a400f9bfea6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc878c679bf8f43f80ef51caab45bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b3c6001ea54fed9d01ccfe924b1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59fd903a631db9f13a3436aa1740b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3417a67761869459f65eaf2d7cc0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb034e30fb8368259df57ea6a6fa34116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212a98c590dd4820d0c239debe399b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04fce85755e9b06bc482a4151634118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4e6b6e3e2b8cb90eea81e4db16f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28feb8358c5c8b2640f9bdff43dc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cbcb21d4603bdb3e49401c0cfa57721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9289fb0d4a9278dcefaf5c3cef91d8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf855d605b853ba2083993bccc51e0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c910e6fd7c48f2f44deb02d16ac3da024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ca6a68393050c4176d7c7b39d1a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c1f5dd191ce6d1128973ad09c804926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032edd3624c838daeb65f8e837ebfe7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d2e7f52c9444bf69a78f6c364f55128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21616a54dd5332bd50605d0dca380b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0b8fe2c9ec490dd1eb19940d970d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ec5a60f2d8f9bd73719f001d760331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478253b89ce35a2e2ad38cde91c329032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845670565ac6f08136c49de5fef8ae9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d23dddb3e44223bbe5f5baeedfccf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39373e447f2072a1acbc2e1b15a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272092e17195a5bccaf0d7b8a39f0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99026d801779e69c3100fae1c508b4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aafc76754ca11b1362883b67ee2de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689749aa1e6b8b35160c21a56ef08039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86baa232b7884148bd93af249f0d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc52f1e56eb10f55f0dcecbf952a1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3e41cea49eefbf940265658f5b3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111319be500f33329075920ad87694d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a4958b5317e0746bcdca77493965144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbfea8d1b95a2c9c4a48b74303aead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2394218baa32ff5692abbf70f82b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55813a4d02937b829c108c2a89d7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e43654871b6338c53b5f2f06aabd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342047ef75fe8e164125804e517aae6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1c6c7c1b74838251e68c9cd77e1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa410c4fac01bf778497d261b37618c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fd8c7482dc31e971243b92c438ae152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c9092c79c36f43905d37cba056d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07162651ee8b6404736fadf45f409ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bbce52a79de9d4e7dd1caa38c335f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39661330dbb4bae922f1fd71d5eb4dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f25b775030869d2de1e730b459e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68156d6d81dd0d23c1cd49f03689258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8c1c1a6cbd82f5f3bfe149c2905a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af1389adcbc68f2fcd0e39f246e4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388313d2d7d1e49080ead06e926cb7ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2ff3d1eba9dbda061e114483934262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f1695d5cd978c5862cf778da132c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b8670e0c8e2b0a420c5f6bc940dc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539415e57e82f909db2ac2491d79656465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704d91d578e486750eb6559424743366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8ed7458f02b71450a729e88556ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07736fde5fad9d8658518424c0b076ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2cf3bbc276e7723b389d2dc6400269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0901c5818312df04359dd6d66bca270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd3ee8bd967009b41a2fde2b4d99671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870679ca0b98b6296566f6c712cef63372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc508bdb4de6a09c8ce84197b61b53c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2faf0c8161a7a5cd123210781c99f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74856b7f83075f8f9ae39ef6e642fa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e61c364e3722da4db990192d20e31076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9082d5ccc27e5fa8f263f5d671af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a272fb322dadf13dd308f5180f97ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74327ab3f69489edb2cdf84a525f9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3796ad912114e5938dc485799456aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4c0e6e7cd5dde6b59631692245f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220214255cadd8d56b12ff7382753c7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0693c6a8f6e1a08a5cbf25a797fe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676fc170d9fe5c5f80f370373ce5b6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ffb40dadd168b43b1a7eda6d643285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dad8b147a0825103ebef10c2542186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a293c41472e7abd8d5f023fbe52187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842933ba142c0de6affd09802715cbb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d1ebbf84e7f6b7c1112f2a6552f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57308bb14f3bbed73411c21aafedf2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d30b8a8d8f8834b668a73dd14d6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea38d521f536e7bb8783f7631085192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd029b32c3e75ce5e6167283dec5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5c33da4d74e8b6761e4cef545b85f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea393524bae19ebcd9102adfee10e2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d427ce8214634fc64818c63c070c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c00834be821f51dcd7bbdb53e84e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287131034da2953b65e011656469fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285cff60a3c58cc85c6449bb2e77b6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a3e6c0dd1a5d1adb246f5abfca071100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7d52f73a2e3fe0d5110c93b80e5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67ab07d2aec4ca98a3066f7f7d482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b803c21e0b9b7c21470e300fba5bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4a3ba31eb4c02301b2a965ce375b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1601a60e5e14e9df1125b6097a054f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41022272abed7d5d86b056a5ab782ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df900aa5b6fd528c803c6c32804b4499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c59677b8f1d3ac44adbf2e3f0bd080108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92a9a2ad6905df3cc84f9340d3321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6439e96650a0393f056d43c446d39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2df96bda2d635460f40f0703a6bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b012df98d4b5bc9fb170c4f441c438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10a752781857446896f999ed72730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de140bf9cb5e99055a89aa1854fa1b16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122701ffc7302236851e564038b2115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055c30427522d37ae7192b87899d75e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d99e09e06076cd17296d0560b60cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b866a0ad8137edace8fff73360b403118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a1c75a420a6f1eb9aaaaaa231853c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac14f7ace98c2f237c3c96f97e575f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fa5805823617a8a1b4771bd780af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfb2731bb12c391e154a12222beb10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419423c36eb2b2d4b928eaf0c912334123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796be7747c2766e9df8b8e5b77f936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e839af77ec530b2fd6ee42a6efbc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c3af4edefcc1883d733c6cbb3f07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76826987d7ce31b7accfc83fcfb9a62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ea7efbd867988b2b2a437f83c934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198d9b804999b800a3a212116c2c324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f14d5db6f0040df53c4d7c9b647ba5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab29004d1581fa4a524820407d3ed8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70cf605a627609ef081a7f7898f05b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0e7797ad056d00b0efe6555a6232133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323978eeb2172beeead4b8fc6f3d5c7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0889cf3df01a2c665e3c7ca591d5d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426d1a3591a1d93124ff8b0002bb25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca94a7989662689e68ccdbdfd8c229137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed164d059657504c03b853165692af5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5133d02a82fa0a6d8df0db7c2861e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d673bf2e486b8647aebe9c9e0338d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61f2bd4a4ab8245462dc5905da5d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b09968b52f2c94403321b66ae6d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c32b464c0579165219c24dbd5659143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51aa3a77a2e1b7ea95b7235370f2e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5ce8cf12fd960403f7cb5221c232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba1e2451071fe1e7a3f8d5e080ebf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e29a3da214d3975a8e4924e3009d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2aa67e424534716ef33d2d8202f08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6249e44a9e8de0803b9528f35594ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa1adbe41ef48c8c6f29aa7bd72305150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2cb054d401af8098adfc8d5d3616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a7cd4ec221b0fbdfab2ad598197a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0c10b4f0b6e479f0239c0705abd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8367052dd51c57eb8b1abb34a717c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908eecdcda3ada6660bfc30b96f929e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ced0bdbf4022db874240ee4d8e300156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f123980ad77c9bb5b264db848ad47f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee48e69387239e62316bf4017b126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c25ec877cce8dca6c1b47495ab5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465eb223a8170de367b3824232eddca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eec94f509beb71a80a0da8028d03e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d55606bf5ebade0f04a4fe62b4b237162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102eb0ff6c8199e7dd21d75203e2d70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228b89dfee9827f040307971091b32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc83f400947f2e05e25b575a2d18f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ace36ab102fef29ca305599d580d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de31b01279b03ac928ce761ee036d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177911dbfc50c2ffe37c8d561567dc5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7a8550ce3baaa7ada1574da975a5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb530a43a416bc3973f3246cb1af80c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fe2dd33fa8669ca03d21f646e425171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c570a4e3199dce809e5c0532af02a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665d912a72ed71ab02931afddd012fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ed9f716198f52ac0527c91c62770174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72990a4d409c438ac57326a2cc378e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e42ea62ea8aed55255c43059040eb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b7963e90c6d72dda5f693ec0b3988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c2465b75b610a4c392f66be888481178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd38bddd00fecc026e105b6d984ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490a749c28f6abd8e46b872fecc76b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baade1cff2eb1d3ffe4b91af7fb608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f57e2e7a2b5f25a3c21850e49881182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0fcacafa5a6d4b7407b0666b7fd34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69991985169393dc5b0be8180e32dc8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ad77bcdc2afa8530bb046c0e97733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc3ed3f2d7bc0645f0aa4b3098bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fc2a8abe35c6f6dd1bd135b2a1180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378a6cdad5fa186b9a88bfcc58ea58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2eef54db344814159ffa0e28f7fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050164eb4b06859e2e46d02f69e0a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33229d20d007c831a580874f205dd8cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427ee7f2bc99ebb8ef13c060ac414b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec629b2cc22f202d7b8ce6b178bf4f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353c97f36788ed299c9ee3a327f812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642145707fc0947d21ac121632d0e891195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8bb08e5b888700cc3f2fc0421cf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640c1668844badfdc4a8643e2e0db7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb321f9a2d48017c942d39da3810a3c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa97e4b116816b46909e9a935c35d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c1218d18efabbd0b3dea8950872d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff5c4296df837360100416e594c2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0820f020fd7afc8cdc5c69c59efa227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614f8036f891885bdcf03f2e272768203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af3585592501bb3126a22071167fac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c52ed02bfa81c3f4446f0ad3cc085205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd9ad6b5a5d7196fc4a38c527307f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196189ab38ca7d7ed6c3fca11daf410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0d686fdb53b9805096a731aa1d5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d66f13b4c97be3dc26fbf1e1fa9dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e87c84576769a0d0a01cfe33b9d0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd085e7c9aa14a2a691901daf0c4608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89906b538450e7f991e733dea047016212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c81ffdb9f5937b228e6f8ef5436031213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c61b53ca2a1245624ab246523af04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b221ccca333672f4acb7c115df66c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c745275f578b95a854a100d832597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb16fa6b94a972ef14668eff28f6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e9bf7b1bc4d31b7a4b803d33fca43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33368e3d65e53c082e0ce68f5ddb535219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7a1c17bbe86fa3cd1d4b35fe6553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559636ed063d6cef945b8457377c01b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ad0dc2c61e21de7b1da38f286835222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd90839bb9d8ffe2e14edcf1813f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145696df55f6cabe3568e84f60ee6a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b1b4bae49b904e58459f056ee296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99dfc919220b2ea3819c2fda70b3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b9fe4c82716d903ed3144ced37a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc4a6a69e6d5005c91c9910a6b547228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4539552029fce5850da72ca8efeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1d0f3206d25d6ce74243eb09059d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a058ee9020ff44a5c7b23affcd71cb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cca4a5b2d7e46c21e0e7194b445029232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d99912b233a510bc4c1651058ead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199746b19f2e782e802b626b3b22f767234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d22e98c4d851b134b951060e2684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611baa4e649887eb9a2d8ec60bfa551d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7adc3a9fcbb957e835d52d3224d7eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8113c6fb2b857100d31265c6fed3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e8e43a28894d066c4caf9fb74abb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789bb625f3702433bdccbc38cee25c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549338a544067c785cba8258aafcf52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dd630bd9bc4e21ab05b4d90647095242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff28bba4a37ae2dad8ab2d0f715b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6725a234ddbead4b15f3881bc1a2901244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b457ab452bb1388585b36fe3a7e1d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5784ad17977f5b00cc72702a26e1c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867a08130623c76224cbf3265abeff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c6ebf0dcf7e39bbd0641e641777ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b71dfec930f523a010bdd0a4f14bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ecd7e7caa01a9e639009e4d76c43f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3f3178544c0a10878f37d059e2a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751014de53fda1b06fbc934cee751dfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268cbc8bd0abdafa2802791dd17ccb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf53bb6434c69e2995ee85db4ad96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33796a0e359b81d4f7c4cbc6570ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c312a197282e234c2c5171a420c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2029ee9244ff28041fbea4fe22be19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b62fdc703d40d19634be3ddac6cd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422302b6faa34f8d0c8c7be398165a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9195417b4b6e4ee3d1d7f4995ff25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbbf90f28225c1480e2fc7fe43a31b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0122d1883cc958b1113f50842861aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfdceb5392e860f39a517580a32526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd40b1d44da229b49130ace60fb1fa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728bcdaf9abdd2ba91fd0bedcf8cf13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243263ffa86e3e85f416eb8c4e1993266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7dc479ef305b27008fc2f9229456267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186cf890e05b813bd284b98696a1f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23318b230f2084c341c37009de1063b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124aa2a7e471c7c819993b70dc890c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b1fb78c4aa59d6dc417cd918c8e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213284d870be1fdd62f42ca929aa4ddd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ee7c87513a623afcd1ad75419858273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d06ba31153059850d9de464eb3fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762488d0376113f852ed649035d85af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5dfc248b92e1b462179aeadf14337276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5a321378c73db8269745ad70e23c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6ea13af0cea15c5d869d2bc12c82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d4e7bf676735622b7afffe5aa858279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1c40875a5b31f6254045c5ddb1944280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e6915ebc68fedbb1bcc2d0b8b0a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dced17606e8e040f695d69ad52834282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fecb6ce44dd83c605938013fc95b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3ff5ee73302debcb435dc55282e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef11dbb9183176faef6222c7c9d78c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08281e697ae9e76002fd8c537386520286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d45cccfb7c574cc3968cfeca13902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979c62376a6d9c9f12b7677001d214288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bec8dfaaa9ded8ccd2ab80ab86d13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd35a1f5f30788f133db94f3fc5a4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ae4d044baeca37b1c223180df2db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06498d0c4ce5d053572a6882b5e02e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e61c928c2af9c1c0213823d931ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f95382bf42d48b1079535a015b5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f418ba382eadd6e13c3bde6562b07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25a6fa5145b97f9ac5a3e578c1bd51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5757dc700b579a7b451868ae5caab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eef4047b11448513588aab20007cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa876531509a4368308fbbcf2b04fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb7dd6d87d3d43f7770f0719d54179300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050efcafb41b086a0fdffcd36fab46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9f5dba79daf27a86c4a60db5e26e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104388c8d9a20f997d6797efd3c3fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5c7b7b316970b87feeda3df11602304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba386d89ff0df1c7fdc1a1db35986305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3493600085db967bc5c66ea2b5bd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce544faf7b7992a69f3331620ff0d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e6c60570e4347ca64c356699ba9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b222e181c1325f5d2d0a9dd46c3d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2f33eed940465706c4ee91459d09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047a34671639c7471edf3e23ef9d973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe8e4101bd2e108079e93f31d25f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b44e94af06da481296a27d3646f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747827fc6bc25497d3429cbfb10b69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930e5563c91b5f65cfcb9fe5cf033c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6847df14cbba7028fdd218cb9bdf1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a97c8cbdfaed8f93a88bb6c0ce89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb996f17a519cd6aac8c2d1750aa14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a349066dcf1167efb879af61395cb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcb6a5fa2eb914dfa37d3f54f8121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8daab3a507ceeb36d3aec618b888321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98418ef59e8b8d73dbf7f6f6bc439a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363299a9dee2600e56839fdb850cbb4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b526aec76e1cf2ac98ad75e69512a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0ae1632914a91028a073601f7e9a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a70013017617a201f30563138fc69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0c116446ef840858200ab35175a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f5ee146f27e7e310811549559f45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e37b875f93ac31c4710f0fa6d35df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87edc4b9866ca31c42562dd55a18094330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a93f18e88af1bc59253e7395b5d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078a161fa079426f673248ff5c24c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d45044181cc5a3b0b4ef1e8ba65a0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf4606de4c16fe92291b6e24829311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8421370a0e381d710092728e5a917ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106222cc18192743a41ccb1f73f3d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e39500f6ecfea0c122de42df25554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73bf5f132b85ea81812f40a92fd3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a579aedea13a4933a4f3bc7d20966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f28923b3ff4b01ba37a86bebd2ab27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b5fb52607398ca35fc90368dfc558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527f3aa1e8e95919781bb69cde89d3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b02f6ac453a90941ea67c899a9b8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1a2ca768a1db278c71c90135508611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40e3faaa842ba12f7566c246722a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fff37cc4c5db92218801c3e8bce8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c6ed1f3da446cd1a4740e155729014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2c589e819d03bd859db16250e43f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc1498bef103100625246fea45765416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253ab0aa457f28d9035e28ca880d3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d746b95cf4d24406bed88e53df19418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26821f8faa546f1be96594cecf7492f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8720fb5f69ef3133c63d10d5e43ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce515e5d60162738c10de7366b2bcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072421f3710bfff4b1091e73fb6ea1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263661a46407564c78a156b1b34b14c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e0bd9d2ae6ba3accc25de6dca21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e5bf4632f694733c74927ead2d8f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afaf7063ae5abe09442d1a11ded4f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b726634fb050819fc5cc5435b1baaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796be728676929fda5b047389f14e3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb40b2b9c314ed062965f71aadbc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554e42a3cc690210972d7aa684b9ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977c4b09d4d552c751ff0681420bec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697a2a30b0e86cad1d3931c25d5a4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6beb0403e03b0a667340adac9a5fea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c624628255a449031cb124b8d7b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786adafc174e75daad447f99c9816a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a037679afa4e08cf33165032af2e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97940fc4fe9d85a87033c8145cfe8a7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b88f1c8f48a4a448a94b2f5c76f1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8b2c04e077bb2279dc77c70e4dcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad02a3268af89231ede0a5ef8f26140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5721601d5da900cfd8066a7a28742b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c4da904465ffcd4493e774dcdc9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6b1a535ce21df948356f0951f5ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76783eac365986e7203dc228ba71ea1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e161367d5dc71795568e936ac058b2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0f62d43f34a83f8fa9388db9e387246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d77230201c1717b0846b4d770d70d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354cb3b30786da56909b7433c0d015648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7decfa7808cdd41736eb6e55a0516649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171dce287ee6e987ba1989ad82feda750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb6501503cfe0773fa8a4be2f7edb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77fbfdf959d0d2722920a28e2da62352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb09076023f6db660b78d71daa26ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2077ce50d0b4d98ae32879eec5a12a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab58e958a113af9d1898ddc104556555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5267b0767fcf8a26ebb67d7538ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ad772379da51d5674019ec7fccbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95861b386b83381611c94f0f602bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591f3f5482a5ae4ab89b4c9c2874d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f532af08ad3869517656b426fc9ce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c780ce61891879f179b4c96d9bbafb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d93a4ce289a2c4f117608078431aa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3bbf2a2ebe89398d48d5b4a7d383a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3593e6c6ff219802a69b31101d10d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3bcd6e083b7e608a33d2ab5f8a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63006b3fee440aaff00a11c5cb1159266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba990b39f1c49939a2107732262ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87812212eb1997417bd81876c35a2fd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83277ee8452d0f38238ee517d3ed4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76e7786d43876cfe367d8a685862fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1ca9bb058e048b02720e30d72db8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2511ae5eae48d69577158401c7e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9201170d87bf274bb173df3d74d5df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df150061bdc5ebf73a2072ea2d8f5e9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ef951ee90a16e451cae65b37321d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace807db36399f20c896a4d219ce5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe4bb6599ccb081dafbb9db45e57d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e42a398181191e8a51f15dd277b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed91fa4d10a4e8d98a82b60f70c63fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e388d77964f791af8b305a8c1eaced80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e9d85b90a4234501fe264808a38481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54299d1851b65e2709303d6f5665183182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa6388713882307799c3518a7ee5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1503cbe44cb223f69da85d2f8f111a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce9ad45d5f1a158867288efff7a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ef08914d2c44d181ceaccc27232986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad21631ac3c0d7e53ba286701b4a2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a528f2c65ec33dd499096b363b1c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882117ca487b42bffc36393ecc314289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68600d392d2a7bf8fc92b43014677190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2852e1677202c9b48bebf891005b07791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f03db0cbe59e014116b2b647531a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e57e865ef03942d1f9b41ba1f0b0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bd6bec5ed2c1d216c5a0d16464cfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950052814e90311b45b54ee44b85cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f20221d83f3fc258618e6c6c0f62096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba3f4b6fd2f6ea7d344e9dfbc7bfdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e3dfa6f6d1d2436dea3b4de32f99698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746c04d4560122c09f1c610b45990599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115dceb46ee9db9657349ccf7fd947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073676f76167a5b914940b96f40c6ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1dd8626bccff92fe9334982ed61cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858595937f79dc17a6666ee874c5c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac79c089cd131f1fdf0a2063aff6f17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4db8e23e1cfe2a0baa93392307cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a46f76637e74c465467f6a64da90b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bcd534f4106b0419fa930055b8ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f25edd6bce112fd77f59c5113ce08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3ae88b8187b2ce147e9f7b42315f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d61d745e48e5f3e54a935980f7057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0478e92ea5333d0d654bc6324367f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3ea61c1476cfc423d067b6a6e1e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b9afa8a8bf37ca983d2bb3d73803113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413225c63cc285bfd2ab235dea61ac9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4f20188e02565f330c66020a0a3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3290e7d6f61e70dbab1f29ac26d41d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd329dd3ca5d6e5f7498c8a1b4babd4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa10214e5ef59fb7635f29a9e70b708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbebfad39813a15e13fdd330b4fc80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950015cff2c1c8a9ba1cf530cea318d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e9fd63986ee66a13f69cf518fd0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424a0c8880dee15902c34ad9a2a2dc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd8092be2ac2606a6eb8eab4de4ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1568543d3c64999b11782b9118d42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e4b1fdb2c04ed434f5ba0657857c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421250489217e4b1e052aaa22a91213126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da731c023dfc978f7f5689ba279ab4fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96bb0f4661e7307ca2b15b2f2c7ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b162773b385a5b7ae810552477f200129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c1363ff86ab8e31b0cb3173f177c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716cf1db1288b90fbbbdcf609320f41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfd2eb9ced187f2db243b6c31faa26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96e00206708698f733534b1fa7e6a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284dcded6a645b3ab9acea6b532c37d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a478b73f90187b18da2e1b4977c5cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7517edd9669facd21a8ae56818e5e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695f9821cc309d6139c97d33f3ad7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ab6629aa6e1301cb9f4e1ad27cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e77bc53a44a6693fa491825974f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbcb97f124f6ee9b7564d8365565f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ea33c5a6dfce3570dfed96a7725e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023a4b20d9fff43098cf649438df42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f7943d3c62187f68663e6887382b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c9cb3ef2409a1761c9d804838cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c7dc28710905bf6e08e53734daf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6db893ce4c9b473c97ed05e70ea2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7de4a8aa113f6e7208fd418f9dd3f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77252adb865eb2b4b786941af6230716148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87ebe63d80a485e4e5d6390d111ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac621e883478f103a80ce4aef1f95469150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5e5d7bbe4b6f51c04320740f9a6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bbb79c0636984196ddbdd6c874320152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f372f141e1711ec27275203e86d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1655aad8d42899aab3d584a98aed854154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0105f91873ef1047cd86a08c47a4c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067f99f8bfef582f085b546393de3d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe12b0d321947542821ee6fb5f08b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aec18712ef2ba1b6f00ed8e5e04b39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035cc77e55749dfba2324b190c40725159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941950724df567cf4ceeeed9bed0afbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14825c1e1d5b313f7a7f1c71a8c80813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed35f49df08bdbf7efe53989b25c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83096482eb3a1030f63eb44eff4b9b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ccefad211a87d8ca911c14be5762164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7746509b1916444c06b8b1dea5497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e3dec1e1ef631138c7b717bce446e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c947a358623fc85990f27b0131e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e2e3b9ffd03b0862a316e367e13d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1358d8a1b8b1a6d715bdaa50ab581169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9a034f86c456d69714467bf547b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c42dde05d89b3420404bef72cd955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7c6f2005df25b09655b86305831c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f94d997bbbf646518936dd9ac26a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd3d32f185468172c1e0ee74103acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d02e0986ff1baa30b248ba5254a38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5699c259f343ceafdfe1313224d21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915421df08b3d652c5ed1608a97e3c06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90824d587eb750ad3a0311d55e27f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555618f10465182f3b18d28b11b46f41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081619acd5efe8f909fa61efbc31a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011e73ae203f5ce011275f399d910a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722242204278e6c2b63df16e767a86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886468b1172543aae9d0386236d837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357870e8e089ae93f1311133da83b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa5a9d50ae5a8ffa8323f4772f69b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88710303950d5661d97fe196576f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde6d20a65edff232b82e6eb159758187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1944c494f7ae87b0ea5b2f9bf0638b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463eb64dd2dc6220a2d28d496ee4c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5bbee5329113d20636200a1c3fa5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534e014b956d319f4399988467a3da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a1e59cf2ba742dc4634ffa98203a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec952c6c52729070050a5b16b3e0bdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d8c13519ad1a843e77d2c352535d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d80cb0719b136763bccbb6a5ccee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c5c4383f83dda9a85cd97e29d7fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450222c07e2a69d051654c74238ff0ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7d4b9a65e748d00952a0ac046d00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd752352841fbd09d84f4216c86b36d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea2b282e7ddb4dade1ec8bc8e9971200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde853fbba342af3495ec345d58dac75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63b6c1ff17bd1a849b15cb20430089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c9709d1be1da2e5148de1a1381be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620bca4f4d2ea1be0551ab3c9bce4ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8878984ef22b836d97aa09b8a2591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1097a59e12ed76c24943c818b40251206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9a491bb0f1441999ddf62ff1e6a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedbe9e751ba2233fa3f9c6564bc4b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef258799c96e0d689c0caf4177bf20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41988a8a55ca5f6badb362a7923cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2bcf49b2b7be73cc2b4eccf6e6299211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a81a0d206145ab712c3ba3ac89408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f119ab4803783fea08ae0cbf02dc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec0611bf06fc58939ee521b2493b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea71262953769a4d13a4fd506e5201a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be7a87ae4f1239a9df9f53c6812f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6383bf233266c73b879677609a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c6ecadc01cb9cbdb7dfe86c32748218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd462951946363e58351875ab2239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c587bf5558851a42ca750c1d8edf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599eaf134b1abf5a67d962d4220aa5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42427e47e51f1d27ed6d030d43008222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd2782e9e5dfa7afc03e1cdae1a581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f032e404bbaba578d35c3a065137ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff291d82af2e2021e710cebce9b266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b809b1b1354d76ec3223189fee01d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9017426dc0b606916dd0b5afe8d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd060e81adce71db48cbf9760b4c920d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85e5af4d1a268e11b0c21124306b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b62dc389f772b74c97e4c72b504d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138c0ca53041234ce34d96f44efe42e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e14606e30cdd25a9e7be2613dc082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204f819f6bdc4fba6b40133b82858c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc64662c928e38a1ed792315080488234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f7fa9d4086710acc4af84431cfa19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae77e53b116a18255c1c4e60bd57b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048e71f88bd55e9c5083b64e8044d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883015d58961fa8498084d09cc38fc1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c15cfd6319c33c78c8ee6af9b2b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311ec30cccf6bfa6896d320a666dfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772379a26c6b1e1800dbb0ae1ef5b93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b7ee5024bd8308e1bf629a7e235c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0383044ad938eedff6b51c4e63627243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad2052bd06463345e581d58d1b1718244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef6f3bb01f87d2e302ca71d478b2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9398d2a5fac2a91ad51e59515cfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31402f13802e751f994e9e01cde8ea3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328756149fe1d17a2ca60f83c2be6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cee9c1d6e212779b154f994272521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edfdec1d04ad401338bbcd31e25c40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00122eecb0fd4e70c4b75e4087bbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad3b78d18e7f080f96c6cfdc288c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bf21ad032c27d6bbfdb7e000f8a37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093c47ad4371d9fd27f18408531e53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0884b8f304aeef1952c2cf7ca701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a6ec1cc7bff624d04aa3adee1269256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6d4c16d8dbaa9819d9cad56a8e19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f02281b062a09b55390cbebc703aaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66199e03435e176dd192e06d6cc78d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0c8b9c04a5f50930bc748b1a31bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150800f23100d959eae7afd87e7596a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b0536af7fc4e21ca811d72b6f219262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb6e4b214d17c397b2e13c6bd3c081263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59703e9dd5b0f9093785cac7c9e63627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9075dfa47a50bd2a8a2312c3783867265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6984468e604bd3c12e81fb48df2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296811ef38eda9a93f40374859e07a05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bc5612a59c4a809ab1580060cc94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee3ead7f7bc55a7bfc37b0c400efec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c02db2da5e9aed330f9c9ed51e9b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446f382343620dfa847ea44b038f601271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d885abfb121fe513e2096a89c34d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0c9860b2b4987a3361f3b2619f25b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b3bfa81d1e79ec20b48e23bad543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c2524ec77e09c858104630772d4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdf6d3cfb88b7ab4dd3c02ca207c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afda44ac7effe20a0bcfc5c845b16d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef25f41907c7698ba10c022f2ba85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7ac19f5b6a1903a4c9bb2ddc6bb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c2f164aaaf9b78d96f38ee33756d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f979bdd2b9022e466ec8b7367730de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511166b33e9b4d6cefba2fdb7ef9393282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700115d52ab21e0bae8880b0aac1d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701446922fcca6bc55a887b6b6b043c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4a87ca0ca57acf12a235628fd09f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cef60f79fe683c268119014a1f57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632c52591aad4e47089e3676c25e37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bdeb2783e8f3e8a6c7fc6fe08a542288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c9bccb54568efb91b12c1ba3db9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d72dada6f24c6702c307a6d204b1c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147688ac3d7a95c8f4a6929435117a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c90eb106cac4b012bc3e9e87a7bac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c967ac3567ac554522dbc8ebb030f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e44b687541a6ca052d185c2cb36a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2439cb8541f56f05226e6779a74491295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d18d83de864e4869a2ccaa581a5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7350d948bba49e1510970f1f4bd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490de19fc84c64e561a77bf2cb59135298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2687a633f025384198c9bd48238c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5d4c415700b80b64e7aa605c641c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b466eb6d57afd32babb002bd319d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63fb2339d26911a471c9674c3ab9bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b263565dec83cafe1e2c1bb6dca8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f093be9f7a9eae8711d27a7dc154f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775eb8f198fa9641891ab62aa262bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe9538059ccf9df5a40b92e437cb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d59603d1f93bff8ff9aab47046efb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0ae77739df575087d466299288df8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ce3952b8d6ea2a832bd66ae98295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a1b1baaf9164e10403ecedbd8117310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ac5d2da8039966e214cfb97d1495311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e641a4e9b11a99a6a86e37929663c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946041cd96edb04f0ec26bd7ba07f2a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b7d6ef9b85a45dbff29401ebfb5c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8292fed41349d76bb90a16edd01d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8862a8bb7a2701e88e36dda753fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e132d98f5fb6acd06acb60a6fdeae8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c02fd4f0a8cc644a31c7bf58e135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064e918a9a159d6b3e002622d83e6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8882979886cdb0899d40a96f58ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd8955ece9e2ebec1d0474f31100c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b26fc9c23eca15a43ca09f78d2b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62927998386e8bb24a198d5b34e3ba85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6dff10c2ce99cd9e051b462ac32dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8957ed3faeb49a2b1eadeade9d4d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>