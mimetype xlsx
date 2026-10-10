--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509dd1a3fb9767cd88a594bb6ef97221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fabf4ad90508b5245c419fa7134d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096d87c7ba8fe4367db6e1907c917183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e810f60ba276e84dcfab6466f957354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b6667e204e1cb0032230ed5be890d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e43db1a24cd41be9617ebfd9f41fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794db120d1891c8ef3891c0cb8b8ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ba30c59c27b4386131a95286cbf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279bc7f2a5a26a6529e1b1914ecce09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b928842df17bd176f67463301616e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c46699e131ed42465775af7173b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721aaafb58887bdd3388c2bfeade3b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b239bdb6de73f50dc356fe93684213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac449bcaf537bb5d500a9e70a99b1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceed95fee45e4bc678c6fb284bdb1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714fa0a07cdc29bad7ea9ceda5faea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9916b569847b5724561e196936d0ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9363bb354d28560362e4741d9505d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c1382aba74d6b84527abc1750f3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a28fbae0d1dc5a67246bf0a45ef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113fe257b96f1acb5170f2da04a435a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453b02e58a9216e6a667ba442d360f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076be157f55d4e54514846d654f2f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e5671d8fe8fd3338a7af0a9471cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fda85864b7dd3cb2fb802debecda925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa77137840671ed82d95d20e01cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290635535e5c2d937a8fe4eb0d6d0cff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124039e5d295c3b8d03edc5f088766c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050bbbc3e705cb051d429ef407f79929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087941bb6af98d00dc9e0fb767901f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecc5708544a81f2c125cadb81622c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c03740bc522bf9cb2c031e4551d7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651074d1bdb413d2daf09d3aef6b69033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c13b3bd21f762d0ec90bd0cbe65e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70549554d53790df3ef63c3c7feaee6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36704aa4cf861e6d87500543ea1b80036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5346a2b0a488c8387568957ac8af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f9e6717315ee50187ccb20663ad538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f071d5842eedd324614bb8339fa5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab7b71ba495ca61b8a47b0656d49140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118bcafbc8d15e0f8b9d108ca0df9ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3092355713e7d2d1fbec07e24ad96e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f01dab0667ed8bb8dc762403bb200d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e18f793b0eb3c94f7d42da2bb0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7c2eaff1e8a3f6dabb6902c12db3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e319e061005b0f4ad7cca9b65e264d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d652230b0d81db704d80786aef2fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478649ea1eab3cc59d69c21dddce8c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b613ddc623dc9c7cf34923f43f661549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b701b72e8634e4ea64377e4d2403750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b779740f726c9467ca8cecd902f2ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003fcf5fbda4213e48e757c04b9b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c7fef7c039c363181018e1d90c47053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc7149d5345ccd6f41c42b63cf05ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba2efc598b6036f96a0ae3fdabf70b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fec0ac9b9c2491271d3c8f571abd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390bd2cf28ccb54c3f120bed814b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914c9ab946d27d0e15156db9f40dba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f5e69140b1440bf5c11182bd1d2ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80d30afa7c2c5df22f2cd65c1420960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068670742b1b723576ccbe032cf2ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edf14577deec4c896d0f76c1379e9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea801e97695659bb9804672d6f4a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a7b2c521eb306caa3877dcdb386964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236ad50586a3c42a681cf6ba49156265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a7c62b550991478e5692fc769366a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebdd9176d99d49fff6759defd7ecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ed860a740dfa4bd545186856e06768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ed73de26e5e04219320398ac06d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d493779ee288455705cb0607d806f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217b65d52168b13e9905ba21eeff2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789c58e5fbf8ca4b4196a995b553c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538f941d80084e00313019a4c83f9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50aa02257515d8cd63f989b53a90574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9635a72c4ea73c63e9221518ea5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf944508bbb883a597fa0f745aa96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dded9777f4a63f6691da9f36f905c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4375801bc4ca885868e67316d5089f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151177108da96891c30ffceb2a0e1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590626adb4ae6dc88b3abec276ddfe680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea411222d7226c0c1122994e18bf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e62be25d3b0aa2fb3febfe0fc510482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9525a36b4f5337e0c5234e1ee4c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d896cb1ffae6615a0cd56685dbcc5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a7402a5000ee47d9cb4d543825cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a54c016325a06732a7daaa464cb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5e620b1344a24d2469d7cda90f25087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f82271b5069078a620e58bcc90d78688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d10627797812e702c39e46b6f7f0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f25b42b6923fff738fc3b119ba1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eff8c0d79d4e1982c8d8a9eaf048ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82103403b4cf7551883ba1eff9ca892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a537a9edd9625734598cf055c0dc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f525954d9f0239376e8c230e7ad8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd777006d0b1a49196202876be210a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1623d1c5cb8457cf5ba9b73b99d8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2abf0b93bb5003963c9a88af1bc6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870dab6c2df6a11549e0aeb2ed7e5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbcbf3b913b23c14a4aec3510b1db599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a700a127e658a027b082075d6263ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c43c2ddbe1bb6c971bcf558dbd589f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84972d815b1a25b419530a7aa792029102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5838e9f146de9cb54b15f533561fd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c71614f4b7d2e63dd55a7696da94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0aa0cc7ac37c8935a47c52b102f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb02722292fa297569627f2662bac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975751db4c3dff7b6e579a06b3e4ebce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684055d094f5c4e3c80f9983789891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58397e6ab055aa7fd361a57fd609a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcade7392c1213c0361e1f76fb39fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91babde533d451effe1263906bdc6ff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207829b12f964c0ad41beaf28cd7a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ccc21fed9f3c1ca22d8e78cc6159113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4344ba620b836e1310dd7e903c74bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3d07c9cb091ea599d7ba5718c8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad7417ae99a26a1799c34a5a8cf1e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7023c0f1aeaf8cbe44ba34c27c32f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6085b41833a623ec875b0df4ee60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a135a4c2446db0066eff6438306cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c49f3409803884e3e66168ff63b61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543770aad3c135080f1506f7f6666c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67801dabd01d439b791a560362655322122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b766794395a0733164c4d396bf6a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f8a06937105d31f4faa3f6037b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde4a2c5b923b19437b5ff0b7dd49a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7fa97bc502d5d9371dbcf90c0396126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f79c05236eb6812708371661bf8ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c9790eb42a510fd7936755e6d3d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c478e1a95db7f71da91a02cc116e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f2ec926be4a5611dd1b1d09bb1c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd349e658478b229997855c056c239131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663324b195380675cf20fbf62c69a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0aeda11ac8579a88982550088e66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a54bb8b38786f61202e614a5247aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de111adfbf4cca8424de626751f7d8d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17642a04d828376ebbc4754b5ea3246c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d97114052471d592680d0efcf899137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c29ee7b03039d75974067f1768b90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc426e50d383067581602f3025a98e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c817d140ef73a12597f52a7fbb947140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf83898b724d42b52967892b67c41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44b793a5645fb31050d580ec9f314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c66c5969a3c56b58d7a48a4861e50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f7c05be51cdc6de09ac70027a423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd5af80fecb022b5988813add26a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9742cb5ce10bf1270cf610316f1ddc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1419954c90c31fd7912e598a3138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e1545e598eb90a2a82ab420638c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c6beb3b6d2b36f2acd0f11f9adaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d50397a43eeff2ad571d9920cb98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51872838e93d29ab3a4d04b21d3767151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbb8f85bf5d74f75e9ebf0d58116c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804b8447237fd3ec883ce85df9b841153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5fe826970fa0750656c0c2867f003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08de4211aeee46c39716a4fa49e1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a329e1a8f17b0f79ea8c694e1785b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5c4d7deadf9242b567b22a834b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ab70dfeb89a0ee737fcfc0940614158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afe093d87f1858eec9b178150d5abd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44a31d1bfc928606da83fc226858e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601459d9982f1605df33190b732263161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506012fad1be75731df429c78181f00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43495987be48c20fb63dea0b866ade163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab9a5f52c6c7f2311ea23e75c1784164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469efdfc0b1788d948b856ae7f51a3a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c480556d6b1efb939481593f1443ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc77f4b0facecbfcad47f064a520bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6b48efa015655ea868c20a66cfe9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14489b4111436caafebe418ce6874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df3ad921526e48c049cc63b8a3982170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61c8c8620853384f5e33b8477ead26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a1ed00d51210321d2c0adc749a98b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14b709539c70f1a68eb7ab09c8401173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6466665d6482ada965861987391907a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292cbfd86459941b96ced2b37034734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d704634cf1315baddc94c88d415845f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75296624aa10fe81e93ccaa17b602177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e134e6880f312a9c391200d44e7f6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d519cf5cd656c67b84f8ba1842d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad12856e875fed96abf411d7ba448180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c037d4f704f0e892c302671d27741f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df5c672413f812a679b7de6658c033182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae0e11ba606c8cc5a2a070ffc146d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd94d67209a6f95449e7035466313184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564c31127eac583e6c746fee819cb22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacff3f620578f2b83e922b77bcff49e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21535fcf2d4970e982c25a13980bf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41639fed8501ab20f09d55daed005da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ddca563d58726ecf5c18e57ad443d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7002c6238b868b71c27ab5a6540855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007753931f41a6bebd14969f3df248f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ae8c8d5a1f6767be2b5723c59d62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c50483526e5bd17d968330a49a2450193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75056183f29be249606aa4921800c038194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b289727ec28f46c843a4b9bfe9bb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e797431486ba6ef543dc7746f0a671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839755cc3a78cbf5138d8ff61f3ac097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0defe87abef5a5b2803681de1297198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a338000acf52c24adce5dbdfcf2fba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54740d4dbd9651633bb0073137a167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac059e0c659ff47994320795df9ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346644cde713877ac371d5e9b0d2a7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196562ccb3b159ef0e511396b078bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69724db1e2ed77cdf7b573437f2caf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff34e37a35661464ba6d809491f2173205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333cd0516c752c6805e5374ca12f748206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025724dde13e91c0eadd32836a82ae43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d44367ad24b5bc417d18277295788208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999d9d7a107bcb4bd0eb2decc3debbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7667ebec14a4f0443a79c67243f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cbfc481e396ceabcf8642a47a1df3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbad80aab1b967a59e47d5663144cca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81554e0c23dfeab9a6f6415b1e866a95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fa86250b13b177ea526e983ef9e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4321674cada6a5f5ebe9fc3dc5f1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742216722076bd6aa254581299b8da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a30b36ffddf9d1aa7384cdd3f5042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ed0297a74b48f0da7eb7e947983c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3acb0ff01686cd4ff7401ad1c88a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9f447d7cc7f5afa8524d9f2f305ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2feb551c05194ddf074781e218e47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17f574cf1abebca8261515e9d9630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4833d14cff0d3b7b74810185e372a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18d99d88ff6ef0fba09f3ad3787a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0750571f9ac765fa70ebe3fffbc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f6e29126bf91f9a441f94d2a7d077226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020cfaca76f42be5c9b972b2338fd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ac1d2a731bcda04d9f76297d0736228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8255c68a5b3a76fe3c1bd57d8a2c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c6e386786a5baeaaedd04a8d659a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bbbda7ba552072d3c8f47bf9a7c15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5d0f7f2608d05d992146cea5a8e46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af9954e0692dcdb7700f3a76b4174233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f1333899621cbe9e83a1054794e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbcc1ee3fc01bfe0b4492a5a1f363235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ade74686c77ada117035e62cacf8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4ddb5a2f6a5ffc4a618b8ca76fc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a194bf5e796f82a295014ebd6d0a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86a3ce1d13a7d181a99855ffbe0d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc5a5a3b19045f33fd9639ec934d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5299189f51f309e1b1bdb47e0f773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f3b62f3f2a7459e3247300c4dc56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c210192eee115f5e1ecf812360eab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6663730c5608c807f0b347ffff98fde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a4109aea0a6441d80aba67c91239245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efdf578f2096388591ae863e7e3787246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817856196f144e246084d9fe7f9e4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d956ecee0bd6518634ba78add356b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1b3de580542ac2d7a096f6db0d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a8e5ae8d2ef007f98a2d66207de54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87eacc9f13a8d624dad735a5d3e601251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f29f19b1ba55dcf31610283bb826252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e10c9f71c70db5d9630e055202e57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8867d7ddbd31345c24af7aa87b63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be76f74ea08369aa67148c01b833fab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cd1734c3ba3272e29980cedb9ebf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705052b01bfeee1c6dcf0b2d1adc4d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8fc0b3124541d64de50b68c75fe47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63662fdeeb68c3893bd8d44ec74ba75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245ab76be0f54c42a5de149025fe6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34614d9c0e34a78e72996ea2547730261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466a0df4914b4f320e3ee1e819045d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3a40887c57e03878910a608f548ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e28582b302429346f90472a2fa29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf586761e39323729c2d767752f9ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce2c34960bc6776a09b64e25f8eab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9383f9f04f09ef10f40ba92a29a42e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c9e7dcfb5841ba407e16957b4aff5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39705caedaf9ca77d1fbb9181b0b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027482db16e7e4171e06be92631e8586270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a8762f9679d6e85b08b0857852b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e145ea4e2e25ba484c276a789f820c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2721f83978370814e31f2e8e56df34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c655ffb3087dfde315d73caf0c78c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf9f659240351067a729cc997a1e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeac282999766bc181525f98941a52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433160d0036b2f0d6e77bfa76beee86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c37de9e544b42719c6f5ef379e1869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e508f3ac73c0b8626e38cf23810872279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254df9bca129adfff83df8a73135f2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78168a4c1a6a13dba22b14231a5c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d150dc85f2d420f2c14ea43e8f007282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14748f826536304539492d3ecd6fb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92b24603e2ee1ba3efb99dc25f037284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70638e99fb46a3c1abb0067e20efe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f4f9d583e9125cf56a00988bc192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885da3e4c66bf600606677660eb9aad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f7fb320f7051ceb80e299c32bab3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c238f4e2097813ef5500562eedc07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd8365e7d181afc076daf5f82043f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0015b63984e1c517e7ac3226c345a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c27a3aae00bb6a38c784d34411a67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2a9f6abcca3f45e4fb9429b4cb58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416584241797bf5bc602f65df3011b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519579fbbe06d2d35185d40e93f006a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df76502dfe01ef54ebdd33f8b6692e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a82a3bcf7603f3a34738bb5fc8458297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc34add74c88f1b3cb0a127b0c3a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbe41d4c0f499a7ca5827b99c490c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f3dd740c27f0f3723f933497a6238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768024086eb44232eabbeae622e3ad9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0156e2006370121024e193ae8b0fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952bfdbe9fa23122e20bd2d436a80c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3f36670f76b35d58ac80fdc7044f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492aa3d3d7a229877db9eb9d0502af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d0d47767099c94e2a4c2790cd6784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d58aee003f7f3ca61075a3626d052307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509524dbcbb318adca2f313c8c48e32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c71cd4c679e420318f7365eaa3f71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20bb5ba141b31d74280ec682db5c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6facea0dcf974aa7b522e9627ed75d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107ce9b36429d66aeb3e207f04bead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce27b5b3d45ac1bc304f0fab6f018313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fbc677b50971f08c471abfcc33ea8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6109d859b1bd24e710608a2c0db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e95b550343eb247a61088cd34177316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab9bce1afbcfd4ed26450a498c8c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d95fa58bc558f0ef35797d5eb5bc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f1e95ce15f0b4113cb056a56e21f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396451725596d3811b05e8862748cd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c76f10b910db8c1dcf6df65d5cb53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5b4745e39d872f383b6aafa3d347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730e6209fc9216803ea03c46d8e00c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41827b694fba7e44e1ac67799cdedcee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f0ceaf4709eacd0736fc705207d18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd4ebaf7789df2823e7d9ba61c38a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949079af5ca69d46d2afa5044e96b0f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cafed5e06fb4f2eb787a4acff789ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d7eaa29b8b9a7b9bd3fd544606f52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3bbe865761046424e9742e69f037330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d85def90423451069233083961a457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d161d092e8dc4985050ae586c40c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1eae8afb46f4024a8659307501ccd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5b8bb635a84c10bd50a1081b51c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72c26711a40d7f3c630cc5d657dd65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8991c8d789d5235dcc793802a005d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2eb3eb183c4c2adbd5e1ec94f97eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaed44df4197dc1878f0687ba9920a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94a27c2575f4acc1ff0c3e6933b6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989b02724e165e2e976180ff2c8256340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ea33f7ffa9d67622a2fa821c8321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546e033d8a345d6b4aa73c5d58276e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742121c4eddbb2eac378c2c6af9e193f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70a43e7960647668abf66688006a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6224e70cdfd0f9aaf3525089fc1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d52a59441e1302ec75cdc2118a41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c3403c8a962fa6c2ca6825bf85b2347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25654ca054243b5ddac8605f8cfcad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5e1948f85437d2f81eb1918a1a4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c74e486a79f52cd169c70f0df1dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95e1d89cf8969870a3068fc30dfe914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f58de1a71f8539edc16029ecca68675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444694148d22a498590cfad9c3327516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f71c2d972f6c7f66f24666e5297947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee891413ebcdb417ee5e9feeaf4098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c82e4e77e26a71698c45fc35ac3ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4128d4546e8fa5c47f4920ec3b80bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472015a7ba9d6c877e34e30dd0d9c8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b26491e7d551cc7fb5991ce7dbe4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd83ef69cd12a2da215c0b8b299c6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332ddeebd6ccfd6c228f07ab4103e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b85f46b865d5d6531bd3ee3eeb5bfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ea7e065810219dd9a84b1dff530216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb4b1bc1da822e20bbe1240286e63c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010167d3e23d3d20f2839cfd330467518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60ea0ff6f0f389c6db51974433829319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b06ccdfe0cac8073e9f8d8e7523f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de34b2fb7479e13274a11ab60b0fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46546e132b3ad6d739adef489428c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572102a993d18bca8d5cca2e52ada8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32558c2fa12a7ca8962a07a4e278c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8743556a5bebfb4236bbc950d50df625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ba179975f27bbe638e51df6fcf8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae7255b8f08a4d4c3f1bc7b2574ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb33efecfadf08e935e4ff9e094c0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c61824520d7c282ce34bb784cdaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7c94e5ffab0794a012743557310130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6f93bb107d676131e1e01bbf25fa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37776ca5f7291a89fd30e12fe1a764b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cad079ff0a98a402a77f567c409f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd53da89eea2f2a4bec3707d15d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba54627c0ac130ee625239fa135b8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445e1ed99ef23aa3856bc3daad3eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ed44ef2a597d83127874feb63f6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebf368b47f6f16c879571015c0245238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af08b5c8d8938eb596e9a3d51951239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16c98290eacf8e32ee25e5b32f65f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99be7b8540805f26877353a6fe7569541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13701fad6087a12378609122541df5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d3da55a73791f922f223a6239c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d884940615b19b44e57634092541844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd031426b1e2c701076aedffe7929a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf684523806194c890b6d037f94160f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479ba92940b900dd0c8f255af5bb2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28caeee0abd5c55c55bf3c77729348448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df907d7ac72563e923d5575fbd0aee0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f378ead4b254a9e178479fa1841c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a6d9b18982b84efda8e0f98d082c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905650258b530c93c321531c7ea49d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0439d73e9ad3231dbb8d6ffe32edf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed793a11663fe4daeea12805bb04ece654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae2193f8ad2a12d2ccd9b6f0f2d9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48981dee67cbe2b760cf0cf4d21f3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1aa5e7f24996d61beafb9618dc2a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443badd9bea1c701c2e86e0ab7b64d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe85351d02f87926bed2e890043a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9456613a04d36c5cd1c8944d2837e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac48f4489f66863e9aa681614dbb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e94f7fc3b6c5e8ba3564eb15332462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49dbbf20d0864217e0127720f755563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbf996c47f24e080126accf4d6cab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e5f2bdf3a1e6873c07f14b465b53f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3f03138a74623b0addbdbb5ac54166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3051e60f1fbaa4d0e78281a10863467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3292e79a9b754aa70c44b7694d5bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0d6f2bb189fe47bf38d6abc54a0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007ab161f3262aca0410ce5129e30e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d0c3ab7bbe6c69f967a6fa7817ed971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77790ea4bf1b9a565c9c1f4d4fa8026272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0fff07a8427236d612a5365bb09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841050413df770f8566a4754ee80b49974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be273dc20e294ee90bbf95478e557d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fb6493787a985beb12d0687e5155576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16e6825703bdb128c4498f1d9cdb1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c0e29fbb4b316c41e1c08b58872778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7350c3c4e8a70421275486a39fb9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a965306b7bff80848fde41f79e05a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb27b90e55f4bbfbc62b241c24cd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac008d172c35c60ade66b083c71b4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b147e1f49fa5e9a05f1e4dca792983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc968326fb737eb0cf2474869d34a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793e813242faf526b3a7e9d2ed2d7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6b758061c9381725dab2b760870886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cba481b6d751bf0e1ba54e8982569987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8ea13a23c16f887019a53264529388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6558b1ab2d161eae3e204f64d60089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdbeddd27b813a56e10b85f124fa5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0adaabdaca165527743c6bd56f2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832565ab79990da3e0e261538069a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc70cd34c0cea98c348fb892ac9e4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6171e9dc679dce2f8ba89354537eb9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a552549b788c8d687ebe953c5cd10195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec3bd507886144be15890f43bd65196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58c1402650060036b520a947336a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de03ff1a9723d028c17c5b61ebe0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf706984edd9ac6b876aba1d7e20b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd49779af4c9690e90734b4ad007b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e130995c95754a285acf9dc6711c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522fdf97658959f370b15b6a9295e6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5d2c35da633122234a1bd1a195b04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b1422b7c1c4d9d67020cbca9fc3bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6182ea7240fb5231d5e8b3b318020105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001163283da66f2a144f3ae9876f804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa39dbcd7bc2a6acd9254ce1976c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e243d0b7360d9acc71471caad903108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa53873157b0fc107f0d5e6ddf332d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43046b39267466c84a3ae3f9eabf0e3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64718ac9b9177e4890fee59a2d45f08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236439ffacfdfa7051dcb9b224b3fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f67041b28624fa17f993caa11e56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f6cad3f01e92f031ad062a88c945114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28999a6bad36c4343bdcc937abf8a590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386866f1bcb0ccc15f691e315a7a1f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63e5a46c843ca3f0d2fd975576839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85204c7d4167cceaff7d1541606b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5739d6ae8e694789464f6b174e7e34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d1ec95850783dd140558fa79565e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c307467d46755b2a33825fba1ac687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae4e5cdcf468cbaf9719ec41b40c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea106f061e37d6e080539a50a23951123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f017c067320e0171034666889d5d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db7bce7ec0608f248e47daafa14619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2808facccae7a35438e593af168cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743762c4b190af8cf70a5f13f129447127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a4c69dab309acd905f5d02d028ff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a9d61952287742e33922d5012e936129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2221ab79e29ba3304f28afcb634e13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb272f239ab61ef78cc0f98c6dbc101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560dd39fef4398d432e0fd3319197f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c4fd43249980219f1dad6efa5834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b486288b8825dffd2e4f37ebcd43a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c8ba74f9c12849defd369ffd1985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ee5c8967df4833922950aa61945e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ee46ec9e2552909e9bceba01df94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18bab90fe9989cbc956e83926372f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0056db7ed580cd14ab90a0808f4b43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140f2615bd1440ac8218a3372c4291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766901f70d7b518f51829b7b7a69df6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d34d1e7f8c9a705a4e7de58641b30b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2963f453663943df3b995dfde19b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e071f4847eb7e5ea71e4b472e906c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855002e6ce85790a6e8e453978659b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1b356e90b3e2d58977271e105b8a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6067d0cb8e1133951a8ef24f2b631a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61730c3a427803690cab0ce11dcc06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c38928679259b304dd52871675ddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9e6755530334af7bdbec100aac22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e98994213752d84d6c0000f1f93f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cd98662f38128e1a2de23ae9f2c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aca13ec3f4a27cef045db90e593005153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae4c583a24c02688055a550109386154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac73b0d0c352f7aa1370e5e48d0ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad26c2024a89bdccb0a6206f3edcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff56c07321eb5eb7309f8647431c5d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b2e3501efac4f59af2f82e6ff2d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d8dcf258c18356c34fc8ca3646f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4883cc5148cc055612de80e5206ecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6baca1e79a01a10595e149be1e7229161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4bc4c4b04a9aa5948680f91dde37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21fd96bab84a5a2df79476ebf21aaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194c6161b3d1385d31f5504eec9ef1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49774a013c6560e41954c944d91bcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1c296fe643a109ff456b136ded2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e06ea77604e5c4feda923cce6f0a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a197b217e62315f886855862f13f77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3a259081c4f96a38e4e56333bca0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a8f9a931c62bec1dccf72ecd3a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16122b0d614001f567a3f79a1a11e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2b36337a7252e49a2c4763740332172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6b2ab9cf1b6a1fcb684b15fc94f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe491a6c7330698e69965ed178325174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09fd78af6bea42c43acc892c887c0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa77b3843320d2873f912867ba29f8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1fe3be1f0ab79de77aacbc5971805177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dbd45205a267096e37d635bd33261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ae490376bbd22b91c3dbe3754ef7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ae8db7b8417b3c1beee83f2039d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125200859cf34d1df11d9d0ade91ad6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987205c772a98b9980c9a3805043776182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57c4b9073bc4ef5ff7506794d5e84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc76557ae6ab9b5fce67f8169a342184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7e5d025c6ffccd75970fe69dcc7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf0d91c88aaa5a04301b7494394034186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aca6101488e9fc4cdc9f202192069187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718910f5d964fd176d2779419721e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eff971989e24a265e19260dee8e8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3d963e4105bc650f760bd853a5df5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1d206605024fa36bdd4a428c0307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2bda3e95f594f1dd9221bc7531ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e4f78237063a19b4307d90204eae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fa17d85353c4f08ac68ab073ecb7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318849d5786119a5aea85b974752cd8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652710c0a46ce2f0d10a2c0af117df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e7112d3774552df96675d50f69c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b9c8c3c42b7adaacc25a15afda67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848591b2c3df7037de0182384e54a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158ddcb0791a7de9f1898bd026b4ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab2d8e433589d0f6b08fb088a9bb46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4405ba78cd103b7aa4355074a1c35d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e1267b605f73f4128776d54c863ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2bb42e8b90e598fd0dc41e065024204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69c32e41ba9f48ec2e87428cf8736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a01231f22ed1ad9d88cb1a043fd21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e58fa93e105e55b248bcf2eff7ad40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d382fca0890206d4c0a668c5885fec2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32509962ffe56d8b7c8e0e5a31aa99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d58dfe2efe923a4b13af3b0cf8638f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a9371bb3649ac3b5e58adafd006b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e51bf9fe3b94b74655d8ef4b9939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2e06789381c3c61a37a052d17286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b678d000489e00cb2040a4da51d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb12e73ecc64dbf8b91bea7b59035f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5a626b17567296d2f3a6efbaa28c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28083be23f446b748a3ee08ead8f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0f29115bc576713067744d4a4c5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962af6e1dcf3a0de573570a1ec4dac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde1e8e0d2a4c7afe2df84753e2d06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c105cdd95c68c4a2aff25bc2520c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5feee147d0ff68f0da99812e511fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843511362bd4409c0e0e725c051e9add223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92883ce199bbceefdc5419029fe91979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a345e16d86405b80b2cf559d90b8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48a7948b23fe705df37a4599a47a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed665e14c805b3da60519bd7efe150d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91a4205b48d2c4f7982671a559d22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c482fe92d1ab919319a96f5667f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c4d5ada55b28d52589e8ca4c8865230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6039a6d6daa75a5840c14d6416ff3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dbb29173a6216b353ce2a9804a1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5d2ccc44be8cf6fbea07ab74b762233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f635f9e2cd47c65882537e6001bf53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20659256856f0c8adf01b9165abdc270235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaaa1c0158bd52b32b971f7608b769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de78ba7f65a7110220d16bbe3da1cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab07b70c0ebfe9fcef20bed031f14a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51fb81bd563276e089e3ecc4f43e08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15959ca9dc9199cbe82d8aebdfc7b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784100eff997f3c11d262836329a68c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa358b67a18de30c1ed58362a81e59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ea542bc9c1e32c9f5e2da8016e2e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440539af4bf5a4208f35b25465a65b61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db45bdb89cb5bcd7074f3d4912b739245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460d2be7173a1c67825bd3e80ddea69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275be1d0adeb16e90be23360b8a7ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadda61327f56935a2ade0a1fa18a043248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81cefd93623cd7ee6a84913e3a2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efc8d27cda331b8cbc4936ecf1a79f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008d51ca88ab87ff99aa8a4a956101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852f8205c6977d1ee3320597076295252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59c6b73c89de4b2fdad27698edd79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c715d8a60f1fd064e24f1e2e2122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7b81953b5bb941f6ba917f015922255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc7ab52a2a346fab5f34cab34416e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0ae2ec2b55dc6fe73aa947c7e241257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573368ab9e809b79f777677077a4908258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d43b0b858ac667e8072ef9ff515625259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a6d636c03c8a11dba2e78aeb64ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9b2e99d837bd093a065235f332000261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876960b22f6d1923dd15c343a29db91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ca26313d639a7c8d5637b31fc4cad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07907481b741e2a11d8b057dba196c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218546110da9429ffd9d8d4d55888ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d1f85e61ff3ddb23811fb4adf679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0c4744ea3c1fab38a07151f0053a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716219c074166aa5c9b8baf2bc635960268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977c12da8481a7799d28f77acd59ae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089a62a0791de4a7c2d89c9647b843270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1da8dac94b00d7ce5bab0f0059ea7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9353f35f66188f15a4b503c014f2b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1191504f6d0485304fdf6c621a432273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd2e5a281ed74bb86b72a743738c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21084070db724ec0038351045ea487275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6078f36fbadd392b6450353e5d9c42f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a890cee936df3decb4ff761591bd51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418656d8110452691f15f2f61acea54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a46e2d4a3d5d51262297ef0afbd70f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff81f7d2829eaec6dd4b0f9c934691280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2908b1ecc8b61b7ec9d27bee99550a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b40a9bb204342db292d8e2255801282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0385b6d7b8132184d099fffd0ef0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4cc9e44560e98ff937fa2f580828d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684fde25db34c5a851c65b0d8f26418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a416d4855069782bafcf3730337f12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc071946c2cc29dacae0e06a84d042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2409911addec8d1bbd8138a56cc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a9db11e78766d686cb574d8745ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515e1b0f8d8e072a5b02d2a854fdc50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae57577acd5395bb3bc345e62e942c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e420ac5b46354115c08c1657f2e370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4cee1f8c716f7b322f5656e8fca38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce705251328b3a4d93cce549f7d67ede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d999056925d60cdc094c6a2edc0b40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082f39bc89858430c560207dbe1326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d87500f82395ec068ce54aedd785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ca657c895e9a34234f9a98bfc960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de774d87936aab59e8a11a2d71e18fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511ecff8694a175d2b973b0f1da696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245aa3177ea6d9ede01c4f808d3483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f54e46bbfe07ebd5af218793c9395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b749287a6aa76d61b9eeda44187081303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e891894ec9be58330cdcdb535ea189304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181973e84f43aba8cee3368d42d4683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93dd53c217c4f5bd984b1e32df739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047d43cbb5b5381ab848d3e369b40b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4bd3bce77c5978da049d109d2a89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f22f1d18f9a1cd8c698abec6df20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbf17ca1acaecc5cc404167fc8953b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb613d2860b6dfcbd982d9f66d9cba4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b0cd7e43e221380b76936cec829e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2bfbfb864d5550e799308f83530fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb8a30c90af02898395b699986ab9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e084492fac2d27ed0d1cdaa68923871315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf526eaa9901168336180608103bd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b7d9cacdd0e30b749560f0c0ef292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b3f33e35e13af63ff8a6f97a77c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097abfd1e57e7e953f7bfcc6762aa71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a93282fd80374c5cf19856d12653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffa38a4b0c62f249084b6ed70d1eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbe807084ab96c278765c30eaf500b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888aa9c1f7b049dcaee574e678ef09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a739cf29cc5ddfa82e24450377aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9942e0d7aebfd8791b6be57d047c6a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>