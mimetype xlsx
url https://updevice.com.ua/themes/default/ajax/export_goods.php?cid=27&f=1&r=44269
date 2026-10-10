--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ada369b9627f90bf98029fc3c78691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268de45e69a64387a10a6e51ec99e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ddcc4d906d83ed85cd271de8a8663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a85a0d389cf360a1d50b8562f8c76b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051e7a37094e05a58b8da38fadddb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282f1f4ef62835f8d73f73e95e56926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e380a7f7650bf8dacd1ea5556bd7b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d481502535a90f4988e62e1fc567818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4425a3661bdcf17c9605c3203b3419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a6ed4ab19c8fa24e9c11869fa78f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2bf9fccbb29c54b63c406d61e611811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677f0075ed01130db2bbef442e25c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a6105dac87f3d653549d2b92470713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83e91cee6e24900e24f5228e834ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e35abc18135e9ae337a2506fb78515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec311419dfcbb5d00696de67d77d97616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5048420b4b682cab759328024b9d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621e6c48f4614b1cb9b5ee781a821b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e499679feac1d4257aad5d64bcbd9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6331c80bf830c2b299a46129c3652b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ab60ee55ad83007f1f71506623e8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ddd85272872282aab8a2bb28041bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96caa2f7d68ab6ec6b19d29bda30cb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30637bde910484fe4c56b6498bee624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31af86bb81c103a62d246304178b1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725198e48422af59fcaa1559b76348026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21179b2730ed22059fa21b84a5d8a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc5e6085ba1df56b0b146e155f655328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3de674019dc58159efeeeb7f3e2ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921358039b338f0dabd3f9b501a969930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6d0d8d1e475eafb2e39fb901408231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a077ca83cdd3db8285e3dc7df12c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b408e22afc6194e16e19cef7c797fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2a6bc77a7e2cb3a93ff4429bb9ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ba8c848816b05f6ae2ce7517ff1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d453e3e6be7237f49cee4c541b1e4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b45f536a6ae66e7e6012712f9cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00267152135cc5f259094490c858138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd090bcf77c2f25e51db0f490b05439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38601fb51239daa00ad2c83cc7c3ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41755efed684d2b6a8111d9a0425d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d68e1b86b4ccb14aa57804e3c588d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a1d9b4ddbf2cf294103e43808ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1232f3341ad4b33d6182e329369a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3479326746a154f69a27e3a3907745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9cc1ab9f2157699e0a087668481b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de08306d5f6b984141f02405c7c3a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8fdd04d60869c654ce65e22beb61d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677396a19e87af022619ed5f92ad83749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028ed41fb745355cc1d89da3deee6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53665d3930a4b4763b0498e115de70651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7697f1357967f476986a14b957d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe434e7d757f2d78d2b6cfd6c820953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437d20f447350c31d182ce056d4672f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f1b01f928ab0849d4e39c1461ec055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef455d5838c7e2601b97e043b77577156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8ea562a732f93b7e4ecb90e3ebd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab7bd54ce4b92a1bd6a4b9c7bb99058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15e7e27cdb6ba6a9203745dc6634259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc37682bc1abd346127b560d1a3be360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc761736b9a5728f3fa632722a104561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38546a5c8b81059742cd0eb65ab3e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9cb3e7353356facd798aa706433cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea95932dfb81cd956ffdc94b3f53964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc056ede19d708b0ac02278ec3680e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4aefe4eb37c82b88a81e8997465166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc78292eaaab96e2d0de76b826fd2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b429cb86b1565764713253120088368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d33edae4787f691e3a2d8e245814469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce589dfecf367600c7c50fd1e8c913770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de762bdb1daa9fcb0f98a9d1180f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb65ce18068d0465fdc79e51088de7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34ac5919bfb15f30de37aacb2a92773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b62314f96a8e52913d7180dc1cab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931c0da636d6ae4ca1e8efe5ec024375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ff924147ccd5997c73567fa4395976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6314c1028ec0b8dfef17c7652866077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6962cccc4be6eae6526abd40c980378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef9570c87cfc1e2f02584e75215ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae7ca128239db600f196a2bf7961980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb666cf9fa2f704d04dc5fa5a946dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19984de3247f58ba3355ce43d486be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f525afd745ab8bdf27a5a847963183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386002a4684881cb589b471d37ad75284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1268a603e6122f4d3d596064bb8cf8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967fde22b877fb6bde400703a0174c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc22399d6ae483825b7755e72973187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440fec1303c1e1a102458093f0a21ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646ee682c671cbe0fb062bd3c7108b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d81ee444cf5781ca6b4f523b8eaba590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c35ce29f8f46ae5909795a843d7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5568374ec76b7bd50ed5ea4c4b327892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b328dffb5e78cc4069e60cd305a7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73390e18daffd0b7e7086641f1cf223794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba975933f1923c2c75b6bfe5df174195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68557c578842631b9784b5b92ec7ac496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6c196951d332d56a84f1a2b3fb1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c277f7ffa149b7227030f743af5c23398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14124f41720f5ef2a985bc9dcf9ad0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e72bdbbec562155444ca7e6f3b7a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca091a177b83a1d0b7a31903d5ffb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd38c2f84f9d9c4627151eeb2560df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e9f54efc1a63cec8dc9f5218fee58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77276b7cf91a6a6cf76f2ab42add70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c50340391ec9dac73cf6b094461ca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70152a072e378a409a0b3f8d02b023106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce804e4f8da2be726218aa02eb79e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057d0e04f350c87a7d261349438e0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14850aa054136f4bfa27dec27a072a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197ae63352355b17bd1429df07d0bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0825e2444d8f0da313b92abf318da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2c63bcdea61cc57f357afd32403a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682695e7c20fc8a7965095100c870dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9ab4272a89b4d32b5f17d5b33b10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46540d4e5c0497b6ee67740cde18847115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177c9e70df415ba6f70f721742a468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728194a0cb2854891a294868c5ac617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8abce8ed63caf16637ee113b1118a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb172a32f87232335f34574403d494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3da54b32378f5edda0fef6a86fcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798409a5cc15618fff626036ecc13ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee5fb2a2203c09298a91e7aeb5e675122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf80292c8d7d9ae0f333c7ac745a67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5c7e53efa9417e62aca2e2f332637124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed4828af165623a5b74308279247e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9cd5d202a9e05f9c982a82548c535126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe3468839c16b9e80f0cafb294a3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616d991b6952cfc80a39e5261c3b70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316121c73cc46eef17ef9f4c94845ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf160617dd19f119a75225ea25c434e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c6903e22ea7acacaaf40d38791ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd235741a544534c898a7831782a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950107526e383a03e8e3f6972b5696f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b32b0a5e6cf3aebfd06392c815f6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476266acdfe9fd912c69a0c2c672525a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8599fe41f6cdea90571caf94796c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f434040ac83a91113026dae9b9501b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647f9cd92d7d4166b551e4275ac850138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e1d86006cd55dc4f9b7b788904685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928aa0a9a3aa53b7ffc8edd657456dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe5052db9bd3ad28c8de25e939cf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54ca86caa25532b03a6de0bff024c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d5be72ec9ee8564abd96867275517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad715bddba46cde4d0a170f536075f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a45e4e50e5b69c29e44f235b90a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670e14af8505485b9e8e785bb11615146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ac1c3c10a760bbbd7ce505b5432a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68b70f3e9820260d4972e5a4cf2b36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9e76c2fd52545e4e1e206bba64cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe35903b9472aeb771812bb6fbf59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16529933d51ab729c80be6d99a9e861151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b20baffd44263a8d971448df94bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b93150fcada058132895cb1d11a6b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532401fdeabd4144460751437a7ddf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802f7a91c4ca9cdcab09dc9bed0d3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36539726efde8f7c421d99de63f7e84f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed0ea85f9914ef19cfed80689533f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09891c305fdbdb49f59151275226e4fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36749df4722d05f937adf27ad1ef7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344f970360b1b82300cf3f8c552cfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb48b9662765af53996cca53eeacd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f403cb4604d25a377026faeeb19ea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beac55f0f09c4d02a3f4bd5144c1f73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644401f12b73e00f31785a2d200399f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b4cbfc4c83d9b60ba199bce073f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df8c89d17da0de98fceea56703d36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3c966b68b29b8e64148ce2312f6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d6ee088b7f473c323263fcb9fdcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d503cb5da8d9e0c8d63b46c94978ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a6f4379b85a565975d91ed0f7757c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f1ad2ece5d5a85a7aa2e6f5147ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb071e8959cc490050987c205c0d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757513f10cfad0c89378c06f9f0dce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8f4bb06f040a84bb7590a08cef1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a20a1618eefdca60d207b52a03ce0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d38abed30af1464c4f3892da0bf7e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723174c72bf35f53c32de0c838d491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d46a46716981198558040c264a56d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1252ad4d542c187fd16edccb111db8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43df649d5f9c03adb0bb851a357fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77a504832595f68d0b5d5e9b17609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd87982fa0d715af80df95e91fe2a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77339a4d543b1d77f9c9054ec3cdfb31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0345b6960bc1f2c9ef6e4a76b84557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1895ee4abda3de9630cb18d84d89d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc3cc10881c70ebe2b67ba8c5b11d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0f23614fe82f852072c54161247b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8b486e2eda0f361e2963f64559a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95dbb969b2b71987ad3181d78ce710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6fbdc8385928e2fc2dd6ef8c6987190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac2a0a669a2d0a9f05eb595a1c499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cfcc2870944fb8a57713baae95b20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928482c8709d915379dda8e5bf741c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a840c2a364fbfd9d8fd14d072bada194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f968d864ff9c0cf2369cf58893c7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4199328e646fdbc9514edd3bc36d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68d48db0837394f9a10d0551aebdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d586490272ab05c98af1105bf00f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4d7cd05a4ee9b9f78c2b69987949199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f931b5656107163df351bdb56d0f6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbaae82f29c3cc3dec2c64049e4adc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61636e5b18ff004581ff84ac450e209202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dbb5dac8e115d956845705cca9870203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb824e4d331149050d5afcf2bcfc38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f433e3b9b74f0f6b70776907b441d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a22de7f6731098df3e680791d1add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d9cc1c8d2f39f190f6331d260d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d5cc8433a7e51155b1b30d9b0c548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8694bc5d96d90f739a0f5ac4763eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c6f86c7016522f8fe8cf3bb32a4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88c9b7cabdd9b40a2964b8bdb5f8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311e55771925684bf6f25be9df425a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580bbf22a0f66717b2870a02832c92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9477a1eab4ad0f99f98fc490c37bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a8d7018eff100f273e647cbd3cc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646c888a8671fe63695e426b5c11c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d175111fb3737c5b641a9f7a26af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce791bba333584dd64b06e2e87bfc7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3761737e2a616f18b08d1d75b31b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2005dc9c9589d146f5daedc58873a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef48f647b0637cd5adc0532bf4249a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd5d49cab03640d03f07c46935e0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea53ce73696fb2d40923a6d7444201223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f0c7d2e47e516cf68b6fe8b52ef3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95713f704b3185d3e07c58662b00af1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ab13229598c5788ff7a44806bae2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a47e5bf06aefd73938b92b1b2fdaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354167d8e19620d8ac1b7957815478a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7d83f0e4540f8d2dd99978cac213229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59513a7d95d8162e3ab817a72734e76e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204eebabe9c0c593c0cee4d7e2fd2e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a1712928190976602355577fa0bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe31ae427d11c31d251128ee8dee7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55354f5afe0dd2a2ac19c81e1d32ca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8512129184555fc9f05368f4e47083235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cce4a8f153e32be1e72f45da022b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d36a2050b89df0b522c15d7d417f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74ff08c20a6142c6ba09e0cd280d4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124e6b670f068f6887a71697c9027b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f701993d9640ca9947549b8ca9ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f528e94f4d8d1a4269ef8103925f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351ba1780e73cb03ee192d02c44fc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd86a5540cc3a0546150093594ace1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4201dbd1ee044ac99dfb66d283b1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581830d6d8cedba84ca47b76e06741b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7625e29b791049fa0038d433d34db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c6e7538f11685f43cd7a5f1ee2981247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8e4e3d51ee6d4a705636ca5e9f6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6edd34358e1259cbc599d2452f9cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1a5fdec306d87df5ac85d0fb490a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3578472168850493726cda13beec55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffac9165a7d6d8ad0f5d316fd5b9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38133407101a60bc56e6ec562c943cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7f9bacb0029f5e3e35e82a4c438f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36c4887b19a6b573cd7f6d8873854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06778db535cb6dc97d0c2746ed42a27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6f3a98bf8c82e1a719245748cda4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f9d4e7b96076a109426a85445163258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162db917a8bde1562b5f521382d0378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff726386985fece26673732d1ed7baa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e4c42d3455ea0b31ed5a8d7d47f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d95fe640ced0c915c7676fd2b329e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c9d8081deb9b46289a04b1dd4b41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce2e6239d648e79ae8ad3798966a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3912b488ba650a2768e8f8c83f0b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a34a90853c7c5ec33847450805745266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a96c478bbfc8be091f9b20dc6e06d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0dfbcbd8513527f20cc65367f1706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fcc0cd805e6129eae0e5d263810a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53675caccf0f97c0af39d4bb624f320270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ab9e218146bd4eec18125be32412271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b129b87d27ad88b35886335379d6bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb69023f0444ab6ecaf9e815ddf42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac38f8fad072cb1db56b03aa7afa872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e3c5bb7c2cb5766dc94614c0558e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a545db4fa2727c22228cb74b47e22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f72626154a4b39718575d13b0ea97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91133286fd23a68a76514b438d938a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846528eee2dd6e26f4dd2c745c693c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ccd72026d17581ece08437d15dba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d45cb025b664309ad6c89b33939d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf0ca68411ece9ae1aa51939dbf4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5af7c463924eb1d3b1515be013960283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7674e824c00cf00fbaf77bcff84e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2058d3606f86a769c926485d9e5a63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97ddf40a1b45ad60e75fef6810efd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e520311c93f2c7dbe15bea49cea92a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaab03cbefc56ec9ae14eed677ba2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b764961c59db9ab09258dc0d8698289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85312f7784b693cfd11a80a333a9dac4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c0a022b72ff300caff6a8923d72b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614851a1f0caf009adc0cca4e467fe13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a3e084663e5a1db901e51ee862d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15824e18b2e799f306283d3bf61f60d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c226dba5acffbac1e6e7ad36b938f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac51b08665b793289782a31ff69ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96a44f0b3d03054a49a34cca03d3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308bb7c3e65e23965cb0583441e16b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca72c808858ee5a4f9d1d4ec8445a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3595ec483344ca08f7e6ee7c35e077300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889b34564da301c4130b9e83134fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c5f3dff1b56a3286d70a585dea27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5b0c3261a7c4ab39a6b7b8566a907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d5b496bf027bbdbe210f52cd3123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578229cf171973f812ad53a522b4f065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f31272def7c93e221797c04e1c484306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c253faf1ddba99641cdbbb25cf3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54302cb16218d997e6446f7c2285e37e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a688c6b985db175888068e40a4e214309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9885e3eff03e9b0a6314e2a49adb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120159fadc104a6ffdc1618e415bfae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415a2c01c5fdbcc31aec41a8ee59c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76a492eefdf5b4cef211a63cfe562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f46ced8a1590a0a0792128c8d73b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcaa012056f6f703dbd48ecb0cbc42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247eea929728cea9d81ade6853bc0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ca8f95276f87fce8ee63e2c49ffe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7035881f7176f3d8d1bc3ee7faf79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f3728666e28b48c1e8ee3c0e7d5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c77a3f0c477f8035b8f87832f402d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4638f75857bac9aaa62490f04ad332321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78497caf1952498bec010660fb08cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876044b30dc7428b85e9d60457df6f4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d37de71801af2e775d2576f5332f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467b446a95e3872240fc8b1489aa37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae3e2f69f4c5f1151b2a2b0ccc1076326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e1b556f5a0b37a3b9e2df78345c1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa628830d537d728f3e9aeefdcd8549328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc249b40dbb199f007e55f7740836fdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14a32e6690c886047fe7ce611b642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad2260037891a95acc03f37d8cc67f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255c794762876f49e2273d61c8d92e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e384fbdbd888d088bb1be46acc5d23333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167f49b96508fb1596ccb68376e6ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b8ed0f4ab5640b3be8c95ea91e7f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6bfd823ce7899826140992e07ab043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccb05167f7960c267d6ad4c25484d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4fc6f5a603e480b052c78f77718375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382da782b0fcd2c9432e8646db9e166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b7f76863caff2242f5e05e926d90e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526bf881e82cb83cd01a2364f79a5008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc3b21a748a09ff1b74e3ea3c70129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050092d02de525ad59d82a58a63d6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac337187af2ecddb9c8e49eeb50c84d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb517982145d2a4ff0ef0d65364f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145038d6acd25fe2ed0f2410ffeb1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f76a136815f7b5f2fef2e63ce9376714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd37b5e858e7fa59f1cfb605978dd3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098995530024fae624caeb9ddde72a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f7feca6cc9565236dcb19c23faab717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feba841e084531462e1eb3a607f88f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac1be0402c097a3c9fd8a9d55226019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ed5df0e2e176cff7da4fac91ff5e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e436903d113885b6f13ee05db8bedd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963538c5b3d62da7289634a7668d19822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151bf37eb849cee95643b62cc9181823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556684946ca4afca76dfc8566352e1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eb1e223598703e3c13cb23ec14ffe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e89aa286a540806be506b707f854726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914333cd19dcd0a4499d57bc91270f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eee27a24959107cf3abed309647ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308d60e87f2557e973e019b769059529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab901f22d48325f16967870e144f90530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e9e95bce2960ff95035ed4d1717731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db772eb76bb7773ff05bc830229727f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d81f54e7f5032b4618500370ebb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2a52807d8c587f6e9542dd0d01d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599848ba87678cd2ef2131bf10b69dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470a10fb792e9da0d6cd6a74df238536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320747eeb8f5250dbfe9375c0615ed237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5661cea7ba746c0507b013670353938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215885d01364725e632594dedbc1ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46293c414b12d3da39f43be12f7df58740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa207274455fab98d010bce46b1bf3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30b2e76f8b69b39b18c6c79924abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de582482ffa05274a63fbedf2215b29143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ed50960da108bd9d4e0c5138aeeb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573aeea0bcfe785f69be4f66fac6d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3063ed8eff53f7965bff7794aec0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c45b25e4cc905ef070764262aa080b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75082e00b370e5ed784b6d5a9d86a8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c32fd86463bf11a3fe6c1ba0ed27149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614801e7c6b9c0b1509e3d47bde2771250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eebe444477fd986023185aa5b486851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d6f6959f2c494c75a36c61273b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65e94a1c693f51d24881a7c97572353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b64c0fac93773851a2946a040cf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8581a96d4f382795cc1c199652c0e3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb0f161e2d785d093a4e14ff4c4c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb26dfb33660ab894f06d3850f9ebb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41642d6db07bc0e12ce215a25eb47dd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8435d8326d9211eb0e142fcdb4c8a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a7faaa2956aa81d13a4d8244372c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be8bd2bee05ae40e73a5dd1d464b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfe5aa6469df68719e53603d03e5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a49e00daa4e27596b82073d8239663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3c49f45502a909ca3357d7653dbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10263a3b33101ab6ce4d05db804105bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fcf477ec92eed3863b792308f00e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d942a9ad27b0f3dead0706ff0892567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918404b9c3be5f6ddd25e26de9d5d55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ae36c7439fa045498c54ed9dc35869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa619cce7bcb90e08ccdcf896c22f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b189a9284c88b39c515c00e7d11171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8311f1401882e58b5953ebbdd9fd1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf2e2a9254805eb829b60c84b481a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5762d7463e2f909a66efdbf46ef2a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ad70da67c18bf79596473fb4637875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b62c015f6ed220b33832a3aa8efcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72dd5714aebc301bf9c5056194a59377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa943ff8abd25c1f5ca8850feda2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d449cd98bd8047adbb39fa5a3e71479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173dce7cac79289cffdda9ec9b5bf4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dca8624b8392821acf988482d238781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9068cf722a78726e5459bfc26ec5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2edf4961aaa72f198766fcc159a4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e4ac56c28a25fdcdee461269353784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8ecf2f7c282c5671716473057393b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b476f96bf6883f51fc1c3a146d1b4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ed42fc2ab86672aa907188033bbcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09279e15a52955addd0580b5b4b788488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f22ce0ae394280cbdc8b1ec7e34d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a6343aa877fec18a463c1bbf30e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231761bda256e6c876b2745b0041d2d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5b6f9fb4e2265b084e2dcc9e9224d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397f71074a89b4bf79a242dc88bb53293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba206b5b8f22733bda74cc6b149088d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae9e48ae0020fe2a006285c8dfd5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c91e104ddcef876b837462252762696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf23623b36f9314e6806c1b3f9f7d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f376473c737999317fb8ab07fd8eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9496afa359acffbad7c44c372e06a8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964523a487b2035c08de4fa989654494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f8d374a0d95060c2927e0d9dc947101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e80d755168aec86c4351529f65a40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6be951bffcb47c3bc59bec4b6b61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40791e3f0aa3937f8c32fb0a107704104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef925a05bc92abedf43c23800e4f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22f2f18375999f120575a72ae575c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798b5341b36dbab8477c325f326d126107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd724c25a60e7cb7223396eb4a435108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef64b836a453a08aade4abc384661109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d764577952d18b67b54da71d680ddc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bd736ce7ae005201c7ac9dcf721d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5f7268f3a5f1356e782ec8875f18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e46047224245a91ccd8fac156b95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc3b4901c31c43e10a9b42ed92cab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ad8ac03479d53688e81fa5ed066e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5be40dd9a4863990ed3468e298c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a03903c3261961f66e3786d07023f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348768fa0d8ccbd29e3777e59385d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eb82d72f2105964ad97fc68cade6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc4e834405e88af615931ffcf9e51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6ad0d4900aee857c2e587ce47662121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fc6102555cdbd88132007410146b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee50d7a519e67629ddd0bfaa4e562d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c1a954e7ba2bb3ce4cd6a8aa67d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a226b5d789aa8c64c6ae8b0450864125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1ea15b40ab0aa36e4082d7094b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae692141130fdf4cbb1dab0f0f272127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b54a46773799bee1c557f854ad8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa74049cd54fd4c5d82d77e45d32b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c927051d2769b35e1cf5d4b8422eb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e87193bece441d5a29bee7a856e19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01671b19fe49f1683b4e4d0562f924b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5814653ad0ffc61a22af7beef974f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459e8def8673158e8fb2a9d0a91837134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f780c7780c20ceb78353ae14eaa7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654fe00bcefe4e0b57a0760e81a37d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d072edda22611b0c7cc6a80877ec6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826604f6f1e93488aa614e67b75f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ccda0b7734c29ddb91ef4e60ee5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba592ccc884f61fde72cbf4a2d490140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7581dd55537c1140d72134e2146e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d461929d918e13debab361ffdfe97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a80a483c41b14e41aa9316daf1384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c821949de951209579d2a659e67bd5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da5d63c1239f347d27a4e31682ece5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98560a1e31e497c23efb353bd3984c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cb54fddff5b4c7c8062f80150752147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513777b24d6f8f252587d0c4c2e2d18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692286e4131ad0eeb15f664f0bdcc417149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f21a6037909f33b54e209d6f9826150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccac682763ad79adc1a16c14b75052151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e6f7b4ff7cbffab03b17ee00b8ec7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eecd3b2ee3ad8f22257ab05f2cf163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1898fa98cb5a90ff5403538d0960154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f511c91655eada45578056d9bfc6f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829de1526c2352a412077c791383307156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded758e6d3c9866f7432adf6ce6e17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde38f1ebea7f94597550e9454f944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfc3df4cf49aed41df596e09cd96d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cd33b7793ee93c95b34e389585f4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0e87c59d7cb2f9fed6e1ffcfa5bed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a497f0ba10430465441e41b364a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa2c2295bbb07b4dc92ef9d9c34b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8acd70fb80451af90db5c302eac2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb653ab9f78a6160b6b8ed62f1de4de1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f7a6867a0caa17b9e1bc3d3154fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c6142e6cf42fca5c6c02426a817e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7e7f0cd094b5ea3b680501718127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7092752b8ec89781ad45fe184582169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a390fe8571b8ea81eb336cf7e35ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d63f333d08fc7eb3c99fec31476c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a223d7aaf1045f8726d8d9e46fe88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c528b0ff4033ad183eb6eb519c0a4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5eb304642553c51cdb6a86be8a01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9d892831c4008fe0dd8a4cde9e90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cef288db0c114d3505cc44b6591339176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7301eb19e88e05db9545ba262a3799a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11848f44c4a9e9795dd0c31883a2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277fc79a1082c5d195dd5bd252139fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f27fec51e3485a4a36d15fa5c3498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac93cceecffda6d04792ff3a5ed87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567408b71cd62c8733ff46f63fc340182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fc16668f67fd6e97feacfb23a1705183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcd4ed5d5e7edeb48c41653cc260b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead9117e093eefdb3a540e32a67c12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09932477b83dc47a4775a9aaab0e22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fdba7cdce99b4adc91baae2942eff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e201e6bbb0c587adb90a2ab0a48fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed177f44c3e911fc837e367167996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d374efdd2834b9ef56c5b4fb7e5d03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3860a22bb9c752a929ec9359a96df1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0f86dfadfca8bf86e4205e3b39b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05da9ebd532c906da9de6e32b9c46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41fee09a47184ebe965b1216fe6f11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc13f85fa4b5670805bcb38e778e9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac75cac91aaecf4264c3426afa353ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1781f276d57a44c5122ad010116ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b127617252d748d08304a890e5ec8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496551e729017307069cbf196992d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca21bb1c4a53aadedea618351502a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695e839b992d060669eaf72dfbc719201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc683d5db5bb7d560d1c485605e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e204099fc6c999450beede07a7d5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d16362a9a8246aa3b20b306c63418204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d90077a8486e9ce480c3a85f5a1f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a07345d1045781a573865f6fe9087206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3399518f2a8c481fb2080a7bdd6581207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fe65102a500b6ac01da55ba90d7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeda3cd50d795e76975680626913cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030962ba3f62bab9995f322f8653937210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede01bbc4fd0f235d16d3aa7306226a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f243cf1e12a183cd2790e72678523212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3b7a6f8e09ec9cfa2ef5796737f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d9d36ae3520cc19efe953a4c1ca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f54a9e7f4843225c9bd9851f57687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6545e04d10169a8e8b4a339b71651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a7ce70718b1afaa004c07d9ef1f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceccb01d45296e610de7d3ca224f63d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5aabed372e45358bfde1be313ace219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9cc1ade1641d3884947b023951cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ab7e7cdf024c870432c5fc31e2dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f2e794c259c76f3d118d884d4a00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202140ceac2baf71f039edb8c321da4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa7256a1dec211a54ba6f8ad555f90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a7da8883efcfd8eb664cab3161289225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9335eb556906093d8ca07ee9f90dafa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c25762f3bf8fbf256b3ded29de6c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af48889d300f8d8e1b07bf8c33a2885228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa7a8e3a18f9e33537ac69ccd56f40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5115633a4a134d15da268b01df7bfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ba8fd0771f3c99129a15e7a140f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652134046b7d58bef09542055ced83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db88caf151b43676eaec1fc859f8c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1cec7e79df317e94314378e1f8c30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880fef440d8684e31e51871837ad70b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172006bc6de0092082f4dd6d90d50116236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0009a7054a9a379f36243a0dc4ee79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e212081d329f849f276b1a66d4cde4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e234a235de4b159a82a2d2c62d9cea5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803572ba22056c34b31e0801e572faef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47d58a33758a5b1cc5967bdbfd7c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9971015d4e098838c9d23b97adae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7af3142084914121835f0e289ee20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150bd1d46ed5f250e3c313a37ac7203244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dece97724bc7963932a3529ca9ca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ad2f123d15be76ce94b7a258f30f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66df2d7b5338d64728bf7710a0e5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0083016fb4a8f79dc6d6e83086de9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a709585a712092bd1781689aeabfeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba73667196fc62d741c91044881833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4563108cba4e5391620f1050bd7570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad343686860e0bcab9ab1f0f602a81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46900c70603dc1e3f9c6eb930aa2a4e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8cc7fe7de031bcde7c1f087380e9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc788dc18022167d9b3089ca1c3911255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35bad0ef4e4d990c22cf8d3c307e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab7ee9730b42af5df112707450ee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05252a9d3286f52d686a043131d5a4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b27d2fdc87cefa935da81ee48480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c872e8aafe850ecc3a96b2528c55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a6ba7037792298164978b5a902aba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf1b9c70376e9d8b531c9c06b29a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f92edf9e17101473ef3f81c6e20d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e42e4bf68f611c0ed2b79aa9430d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c603982408c1f9b09db2a36a696d19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536ee4fe46364bd6cde4b102d2c1cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db98e16c8f87a3d48c435d2892240da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e317de4b08b6ae63f256a76b188bff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e444d8a9259bb63875be6d11c454269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7588b7d8cbe3fc27e30c653f6a3b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fca007c39eaad8bc9a04b47fe7c01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae9b88a7ffb4b8a2d01743e3da97d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1a11df9c361ad41e402235a6ce0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bd52027503b6831c933037ecb59b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9d74500fd702cd1cdbbb5f32624e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242361b58429bdb9b3e2901e24f97c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948d834285a5528b4e262d100056688277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb889eb31aca3998f133c5329daf00a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4827b056dac49229bf2624d05758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498a17f12931f437ab9e79782fec95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e29a10d85d89f53aa2bf3dbaab5c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4fb06c64f70cb1457ebc56a1ca50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb59d149dbfed9418f1545de5c10a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa7b10b2926f2496d4cec20f4ee572284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460fa7ba8239382cf8b45d627348f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dc7d152c220b9fc06525912f26c0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f815923ec4364148d7655eeaa6c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e272029eaaa181cb53b5919323758288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2db47356bca07871223e7cc724f46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5175eb529299ec815b9553a6d27ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11965107fda3d0f73c8d582e082dd05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733e7e1491cf5fd236b4da93977f1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8899e448d73d4ce28a08da23da9be7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6874d8939ab8f5211f67d3bff5ee6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384816046f0d1236ab5dbc642fbd57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9decb60c5e78296133020ef4729f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd36d5047f4510d40c9daa6233adfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791a9c78e0cf431bbd006489ad92cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830bb94bdaba4b2c84951a0cf9af24e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805528cfa5334dd0db271aa51dbed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a8350de0e3e7eeaced353aff37e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b48d9cc4b40f8a533c32cb311b684302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa42478e816ed84a7a222176b413ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ceecca787466aa1f4987ed11cc44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b101fd0ca5ee1aefa36f438aa1316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635c36fef25f6d9a633fe998a1de07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13bbe79eb730a6a4dae94aae78d624307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19df7fc20d14b00993f6d57e892224308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd033463c603b6aa36e9a8671f004309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4fef9ded53a9d996a05f302e332a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497069ee0e4cd597c2451ede0fed45a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b0de5386fc5639e74b3313a5ad20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51036c9fc59b49216a5087ad11b9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf45aa7b8d07f2e26c606903098bdfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c14987f507916abbc9b1a9539a66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ebf9504b9acf8ad12bde1e014d2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03183a6f8cc19917675ce13d1c778b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2ddb2434d1defea6cd836faf2845d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254eddbcf7e965dcc0967f1696d034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6a05cbcedd549482de3638353e64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b912e72d6f2cfa184e286992184cd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb19cddb59a3e45a6b6ad7d9558c07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc635a0d2bd7dd5f70fb9436949f24e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10718d91d28fcdf3d42c8bbcadd688324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023be574304a714e2d5e2d988068bf325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>